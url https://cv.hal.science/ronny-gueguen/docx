--- v0 (2026-03-06)
+++ v1 (2026-04-02)
@@ -234,425 +234,425 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05036209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heat transfer in a fluidized bed tubular solar receiver. On-sun experimental investigation</w:t>
+                <w:t xml:space="preserve">Étude Expérimentale Isotherme d’un « Lit Fluidisé à Circulation Ascendante » : Identification des Régimes de Fluidisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Tessonneaud</w:t>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solar Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 265, pp.112118. </w:t>
+              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 379, pp.07005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.112118⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/matecconf/202337907005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04264429v1</w:t>
+                <w:t xml:space="preserve">hal-04099362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étude Expérimentale Isotherme d’un « Lit Fluidisé à Circulation Ascendante » : Identification des Régimes de Fluidisation</w:t>
+                <w:t xml:space="preserve">Effect of temperature on the hydrodynamics of a fluidized bed circulating in a long tube for a solar energy harvesting application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MATEC Web of Conferences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/matecconf/202337907005⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 281, pp.119218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119218⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04099362v1</w:t>
+                <w:t xml:space="preserve">hal-04189160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of temperature on the hydrodynamics of a fluidized bed circulating in a long tube for a solar energy harvesting application</w:t>
+                <w:t xml:space="preserve">Heat transfer in a fluidized bed tubular solar receiver. On-sun experimental investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Tessonneaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Sans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Flamant</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Emmanuel Guillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 281, pp.119218. </w:t>
+              <w:t xml:space="preserve">Solar Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 265, pp.112118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ces.2023.119218⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.solener.2023.112118⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04189160v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04264429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluidization Regimes of Dense Suspensions of Geldart Group A Fluidized Particles in a High Aspect Ratio Column</w:t>
               </w:r>
@@ -664,77 +664,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.118360. </w:t>
@@ -766,295 +766,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gas-Solid Flow in a Fluidized-Particle Tubular Solar Receiver: Off-Sun Experimental Flow Regimes Characterization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+                <w:t xml:space="preserve">Dense upflow fluidized bed (DUFB) solar receivers of high aspect ratio: Different fluidization modes through inserting bubble rupture promoters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yimin Deng</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Sabatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raf Dewil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mer</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Françoise Bataille</w:t>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en14217392⟩</w:t>
+              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 418, pp.129376. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129376⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03461141v1</w:t>
+                <w:t xml:space="preserve">hal-03187264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense upflow fluidized bed (DUFB) solar receivers of high aspect ratio: Different fluidization modes through inserting bubble rupture promoters</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alex Le Gal</w:t>
+                <w:t xml:space="preserve">Gas-Solid Flow in a Fluidized-Particle Tubular Solar Receiver: Off-Sun Experimental Flow Regimes Characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 418, pp.129376. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (21), pp.7392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cej.2021.129376⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en14217392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03187264v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03461141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaping High Efficiency, High Temperature Cavity Tubular Solar Central Receivers</w:t>
               </w:r>
@@ -1066,77 +1066,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (18), pp.4803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1362,64 +1362,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fontalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
@@ -1470,90 +1470,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Flamant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Sydney, Australia. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1702,407 +1702,407 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05176419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
+                <w:t xml:space="preserve">Etude Expérimentale et Isotherme d'un &amp;quot;Lit Fluidisé à Circulation Ascendante&amp;quot; : Identification des Régimes de Fluidisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th SolarPACES Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
+              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04727917v1</w:t>
+                <w:t xml:space="preserve">hal-03927148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude Expérimentale et Isotherme d'un &amp;quot;Lit Fluidisé à Circulation Ascendante&amp;quot; : Identification des Régimes de Fluidisation</w:t>
+                <w:t xml:space="preserve">Influence of Temperature on Gas-Solid Flow in Fluidized-Particle Tubular Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Société Française de Génie des Procédés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SOLARPACES</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.714⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927148v1</w:t>
+                <w:t xml:space="preserve">hal-03927158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Temperature on Gas-Solid Flow in Fluidized-Particle Tubular Solar Receiver</w:t>
+                <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Mer</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Gilles Flamant</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SOLARPACES</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">28th SolarPACES Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque (Nouveau Mexique), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.714⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03927158v1</w:t>
+                <w:t xml:space="preserve">hal-04727917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
               </w:r>
@@ -2114,77 +2114,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
@@ -2239,77 +2239,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
@@ -2364,77 +2364,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, On line, France</w:t>
@@ -2463,51 +2463,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flow and heat transfer in fluidized bed-in-tube solar receivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Le Gal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Grange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2771,64 +2771,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fontalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28 th SOLARPACES conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States</w:t>
@@ -2896,64 +2896,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilien Derome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Nationales de l'Energie Solaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Font-Romeu, France</w:t>
@@ -3008,77 +3008,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SolarPACES 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2020, Albuquerque, United States. 2020</w:t>
@@ -3276,51 +3276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PERP0026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PERP0026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>