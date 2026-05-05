--- v1 (2026-04-02)
+++ v2 (2026-05-05)
@@ -2082,76 +2082,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2161,122 +2161,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728878v1</w:t>
+                <w:t xml:space="preserve">hal-03927165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2286,73 +2286,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927165v1</w:t>
+                <w:t xml:space="preserve">hal-04728878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flow stability in tubular fluidized bed solar receivers</w:t>
               </w:r>
@@ -3276,51 +3276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PERP0026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PERP0026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>