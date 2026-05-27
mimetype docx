--- v2 (2026-05-05)
+++ v3 (2026-05-27)
@@ -1196,282 +1196,282 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle Flow Distribution in a Fluidized-Particles Multitube Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renaud Ansart</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lilian Fontalvo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Toutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">SolarPACES 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Albuquerque, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52825/solarpaces.v1i.717⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04763744v1</w:t>
+                <w:t xml:space="preserve">hal-04751080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle Flow Distribution in a Fluidized-Particles Multitube Solar Receiver</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d'une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renaud Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Neau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Billet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Julcour-Lebigue</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SolarPACES 2022</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">19ème Congrès de la SFGP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Deauville, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04751080v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04763744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Managing Heat Transfer Intensity in a Fluidized Particle-in-Tube Solar Receiver</w:t>
               </w:r>
@@ -1600,51 +1600,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation hydrodynamique en vue d’une étude cinétique en réacteur jet-loop : application à l’oxydation catalytique de l’hydrogène pour la purification des flux d’électrolyseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renaud Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Neau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2082,76 +2082,76 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2161,122 +2161,122 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03927165v1</w:t>
+                <w:t xml:space="preserve">hal-04728878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flamant. Control of particle mass flowrate in a fluidized bed solar receiver</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Identification and Characterization of the Fluidization Regimes in a Fluidized Bed Solar Receiver</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronny Gueguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Toutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2286,73 +2286,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Bataille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFERA III 2nd Doctoral Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, PSA, Oct 2021, Almeria, Spain</w:t>
+              <w:t xml:space="preserve">SFERAIII Doctoral Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Almeria, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04728878v1</w:t>
+                <w:t xml:space="preserve">hal-03927165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Particle flow stability in tubular fluidized bed solar receivers</w:t>
               </w:r>
@@ -2758,51 +2758,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Sahuquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ronny Gueguen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Fontalvo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3276,51 +3276,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PERP0026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05036209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronny Gueguen" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Neau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Benguigui" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Billet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour-Lebigue" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cherd.2025.04.019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099362v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Sahuquet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Toutant" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Bataille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/matecconf/202337907005" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04189160v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Flamant" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2023.119218" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04264429v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Tessonneaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Sans" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Guillot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.solener.2023.112118" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884683v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ces.2022.118360" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187264v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yimin Deng" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Sabatier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raf Dewil" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Le Gal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2021.129376" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03461141v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en14217392" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165145v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Grange" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en13184803" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04751080v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Fontalvo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.717" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763744v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Ansart" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04739245v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v2i.834" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05176419v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Julcour" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927148v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927158v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52825/solarpaces.v1i.714" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727917v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04728878v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927165v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165146v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03187301v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Donovan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Peroy" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0028761" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04277453v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023PERP0026" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944403v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03328118v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Derome" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165157v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>