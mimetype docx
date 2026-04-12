--- v0 (2026-03-05)
+++ v1 (2026-04-12)
@@ -166,1272 +166,1272 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified approach for predicting fire performance of reinforced concrete fire compartment structures</w:t>
+                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on fire spalling assessment during standardised fire resistance tests: complementary guidance and requirements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Mcnamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 27 - 27th International Conference on Structural Mechanics in Reactor Technology</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02248-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">irsn-04842612v1</w:t>
+                <w:t xml:space="preserve">hal-04342522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the thermomechanical behaviour of reinforced concrete structures exposed to natural fire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Contribution to the Modelling of the Structural Behavior of Reinforced Concrete Walls Under ISO Fire Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Lopes Zugnoi</w:t>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology - Division III</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04731110v1</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (6), pp.3185-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-023-01460-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04402758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of reinforced concrete walls under ISO fire exposure</w:t>
+                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on the method of testing concrete spalling due to fire: material screening test</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robert Mcnamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Mróz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASFE'21 - 7th International Conference Application of Structural Fire Engineering</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04842662v1</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (9), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02202-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à la modélisation numérique du comportement au feu des voiles en béton armé</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">On the 3D numerical modelling of the time-dependent development of the Damage Zone around underground galleries during and after excavation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pimienta</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Club CAST3M 2020</w:t>
-[...275 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2009.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hicham Marzagui</w:t>
-[...62 lines deleted...]
-                <w:t xml:space="preserve">hal-03362012v1</w:t>
+                <w:t xml:space="preserve">hal-01267648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on fire spalling assessment during standardised fire resistance tests: complementary guidance and requirements</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simplified approach for predicting fire performance of reinforced concrete fire compartment structures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04342522v1</w:t>
+              <w:t xml:space="preserve">SMiRT 27 - 27th International Conference on Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04842612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on the method of testing concrete spalling due to fire: material screening test</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeling the thermomechanical behaviour of reinforced concrete structures exposed to natural fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes Zugnoi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04342464v1</w:t>
+              <w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology - Division III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMiRT-26, Jul 2022, Berlin/Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04731110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Modelling of the Structural Behavior of Reinforced Concrete Walls Under ISO Fire Exposure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural performance of reinforced concrete walls under ISO fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04402758v1</w:t>
+              <w:t xml:space="preserve">ASFE'21 - 7th International Conference Application of Structural Fire Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04842662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the 3D numerical modelling of the time-dependent development of the Damage Zone around underground galleries during and after excavation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Pellet</w:t>
+                <w:t xml:space="preserve">Modeling the structural behavior of reinforced concrete walls under ISO fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, </w:t>
+              <w:t xml:space="preserve">11th International Conference on Structures in Fire, SiF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, Australia. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14264/025d425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la modélisation numérique du comportement au feu des voiles en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club CAST3M 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l'Énergie Atomique et aux Énergies Alternatives - CEA, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04731208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Numerical modelling of the Excavation Damaged Zone around underground openings designed for Radioactive Wastes Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoProc 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Namibia. pp.1-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tust.2009.07.002⟩</w:t>
-[...11 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01267648v1</w:t>
+                <w:t xml:space="preserve">Nicolas Prompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1666,51 +1666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="735EEEE7"/>
+    <w:nsid w:val="19913D38"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1897,51 +1897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roosefid-moh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1315-6421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes Zugnoi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731208v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220003v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/025d425" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04402758v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01460-1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.07.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TPFGBRD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gernay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Coile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Achenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.bull.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roosefid-moh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1315-6421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04402758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01460-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TPFGBRD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes Zugnoi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/025d425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gernay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Coile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Achenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.bull.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>