--- v1 (2026-04-12)
+++ v2 (2026-05-16)
@@ -125,1313 +125,1313 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mohsen Roosefid a rejoint IRSN en 2016 en tant que Chargé d’évaluation de la maîtrise des risques spécialiste en mécanique des structures et génie civil.Il a obtenu un doctorat à l'Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble. En 2006, il a suivi un stage post-diplôme sur l'étude des galeries de stockage de déchets radioactifs en couche géologique profonde.M. Roosefid est membre de divers comités scientifiques de projets de recherche internationaux et commissions de normalisation.</w:t>
+        <w:t xml:space="preserve">Mohsen Roosefid a rejoint IRSN en 2016 en tant que Chargé d’évaluation de la maîtrise des risques spécialiste en mécanique des structures et génie civil.Ingénieur génie civil, il a obtenu un doctorat à l'Ecole Nationale Supérieure d'Hydraulique et de Mécanique de Grenoble. En 2006, il a suivi un stage post-diplôme sur l'étude des galeries de stockage de déchets radioactifs en couche géologique profonde.M. Roosefid est membre de divers comités scientifiques de projets de recherche internationaux et commissions de normalisation.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on fire spalling assessment during standardised fire resistance tests: complementary guidance and requirements</w:t>
+                <w:t xml:space="preserve">A simplified approach for predicting fire performance of reinforced concrete fire compartment structures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Pimienta</w:t>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Mcnamee</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:t xml:space="preserve">SMiRT 27 - 27th International Conference on Structural Mechanics in Reactor Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Yokohama, Japan</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04342522v1</w:t>
+                <w:t xml:space="preserve">irsn-04842612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution to the Modelling of the Structural Behavior of Reinforced Concrete Walls Under ISO Fire Exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling the thermomechanical behaviour of reinforced concrete structures exposed to natural fire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pimienta</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Lopes Zugnoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fire Technology</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">irsn-04402758v1</w:t>
+              <w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology - Division III</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SMiRT-26, Jul 2022, Berlin/Potsdam, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04731110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on the method of testing concrete spalling due to fire: material screening test</w:t>
+                <w:t xml:space="preserve">Structural performance of reinforced concrete walls under ISO fire exposure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials and structures</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-04342464v1</w:t>
+              <w:t xml:space="preserve">ASFE'21 - 7th International Conference Application of Structural Fire Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Ljubljana, Slovenia</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04842662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the 3D numerical modelling of the time-dependent development of the Damage Zone around underground galleries during and after excavation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Modeling the structural behavior of reinforced concrete walls under ISO fire exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
-[...35 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">11th International Conference on Structures in Fire, SiF 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, online, Australia. pp.1-9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.14264/025d425⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03220003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contribution à la modélisation numérique du comportement au feu des voiles en béton armé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Club CAST3M 2020</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Commissariat à l'Énergie Atomique et aux Énergies Alternatives - CEA, Nov 2020, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04731208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">3D Numerical modelling of the Excavation Damaged Zone around underground openings designed for Radioactive Wastes Repositories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Deleruyelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GeoProc 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Namibia. pp.1-999</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00368925v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation de l'endommagement d'un béton réfractaire dans une structure modèle constituée d'un disque de béton muni d'un ancrage métallique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Roosefid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267648v1</w:t>
+                <w:t xml:space="preserve">Hicham Marzagui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cutard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Prompt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CFM 2007 - 18ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2007, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (7)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simplified approach for predicting fire performance of reinforced concrete fire compartment structures</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on fire spalling assessment during standardised fire resistance tests: complementary guidance and requirements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mcnamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shan-Shan Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SMiRT 27 - 27th International Conference on Structural Mechanics in Reactor Technology</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04842612v1</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57 (1), pp.3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02248-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the thermomechanical behaviour of reinforced concrete structures exposed to natural fire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Contribution to the Modelling of the Structural Behavior of Reinforced Concrete Walls Under ISO Fire Exposure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Helene Bonhomme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Lopes Zugnoi</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th International Conference on Structural Mechanics in Reactor Technology - Division III</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04731110v1</w:t>
+              <w:t xml:space="preserve">Fire Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (6), pp.3185-3201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10694-023-01460-1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">irsn-04402758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural performance of reinforced concrete walls under ISO fire exposure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+                <w:t xml:space="preserve">Recommendation of RILEM TC 256-SPF on the method of testing concrete spalling due to fire: material screening test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Pimienta</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Mcnamee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Izabela Hager</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katarzyna Mróz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Boström</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASFE'21 - 7th International Conference Application of Structural Fire Engineering</w:t>
-[...21 lines deleted...]
-                <w:t xml:space="preserve">irsn-04842662v1</w:t>
+              <w:t xml:space="preserve">Materials and structures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 56 (9), pp.164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1617/s11527-023-02202-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04342464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the structural behavior of reinforced concrete walls under ISO fire exposure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">On the 3D numerical modelling of the time-dependent development of the Damage Zone around underground galleries during and after excavation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Pellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Roosefid</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pierre Pimienta</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Deleruyelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference on Structures in Fire, SiF 2020</w:t>
-[...262 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Tunnelling and Underground Space Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tust.2009.07.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evariste Ouedraogo</w:t>
-[...75 lines deleted...]
-                <w:t xml:space="preserve">hal-03362012v1</w:t>
+                <w:t xml:space="preserve">hal-01267648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1666,51 +1666,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="19913D38"/>
+    <w:nsid w:val="E7A62075"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1897,51 +1897,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roosefid-moh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1315-6421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04402758v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01460-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267648v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.07.002" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TPFGBRD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842612v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731110v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes Zugnoi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842662v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220003v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/025d425" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731208v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368925v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gernay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Coile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Achenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.bull.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roosefid-moh" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-1315-6421" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842612v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Roosefid" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Helene Bonhomme" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731110v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Lopes Zugnoi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04842662v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Pimienta" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220003v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14264/025d425" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731208v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00368925v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Pellet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deleruyelle" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03362012v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evariste Ouedraogo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Marzagui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cutard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Prompt" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342522v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Mcnamee" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Robert" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Bostr&#246;m" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shan-Shan Huang" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02248-z" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04402758v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10694-023-01460-1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04342464v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Izabela Hager" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Mr&#243;z" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1617/s11527-023-02202-z" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267648v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Deleruyelle" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tust.2009.07.002" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8TPFGBRD-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://asnr.hal.science/irsn-04731054v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Gernay" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben van Coile" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Achenbach" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Bamonte" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Chang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35789/fib.bull.0108" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>