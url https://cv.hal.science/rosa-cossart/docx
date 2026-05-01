--- v0 (2026-03-19)
+++ v1 (2026-05-01)
@@ -165,51 +165,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (56)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (55)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -333,6508 +333,6456 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05355054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A two-photon lensless endoscope with a double-clad tapered multi-core fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Pastre</w:t>
+                <w:t xml:space="preserve">Longitudinal tracking of neuronal activity from the same cells in the developing brain using Track2p</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jure Majnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Mantez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sofia Zangila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Bugeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léo Guignard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1364/OL.550709⟩</w:t>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.107540⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05381877v1</w:t>
+                <w:t xml:space="preserve">hal-05488826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Longitudinal tracking of neuronal activity from the same cells in the developing brain using Track2p</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Léo Guignard</w:t>
+                <w:t xml:space="preserve">Functional networks of inhibitory neurons orchestrate synchrony in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sadra Sadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Brustlein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002837⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.107540⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05488826v1</w:t>
+                <w:t xml:space="preserve">hal-04738595v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional networks of inhibitory neurons orchestrate synchrony in the hippocampus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cortical neuronal assemblies coordinate with EEG microstate dynamics during resting wakefulness</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Boyce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin F Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42 (2), pp.112053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pbio.3002837⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04738595v2</w:t>
+                <w:t xml:space="preserve">hal-04046940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocol to image and analyze hippocampal network dynamics in non-anesthetized mouse pups</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mirindra R Ratsifandrihamanana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mirindra R Ratsifandrihamanana</w:t>
+                <w:t xml:space="preserve">Robin F Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin F Dard</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A Picardo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STAR Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 4 (4), pp.102760. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.xpro.2023.102760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04379625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical neuronal assemblies coordinate with EEG microstate dynamics during resting wakefulness</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prominent in vivo influence of single interneurons in the developing barrel cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Modol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Vorobyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (9), pp.1555-1565. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41593-023-01405-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2023.112053⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04046940v1</w:t>
+                <w:t xml:space="preserve">hal-04205099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prominent in vivo influence of single interneurons in the developing barrel cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robin Dard</w:t>
+                <w:t xml:space="preserve">Coupling optimized bending-insensitive multi-core fibers for lensless endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Gajendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Tsvirkun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31 (10), pp.15334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.485550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41593-023-01405-5⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04205099v1</w:t>
+                <w:t xml:space="preserve">hal-04080581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupling optimized bending-insensitive multi-core fibers for lensless endoscopy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Damien Labat</w:t>
+                <w:t xml:space="preserve">Extrinsic control of the early postnatal CA1 hippocampal circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin F Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salomé Mortet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Filippi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Giorgi-Kurz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111 (6), pp.888-902.e8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2022.12.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.485550⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04080581v1</w:t>
+                <w:t xml:space="preserve">hal-04046937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extrinsic control of the early postnatal CA1 hippocampal circuits</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie Giorgi-Kurz</w:t>
+                <w:t xml:space="preserve">Tapered Multicore Fiber for Lensless Endoscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andy Cassez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS photonics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30 (14), pp.25020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00661⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2022.12.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04046937v1</w:t>
+                <w:t xml:space="preserve">hal-03721739v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tapered Multicore Fiber for Lensless Endoscopes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Step by step: cells with multiple functions in cortical circuit assembly</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Garel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS photonics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41583-022-00585-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acsphotonics.2c00661⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03721739v1</w:t>
+                <w:t xml:space="preserve">hal-03646872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Step by step: cells with multiple functions in cortical circuit assembly</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">How development sculpts hippocampal circuits and function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sonia Garel</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rustem Khazipov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Reviews Neuroscience</w:t>
+              <w:t xml:space="preserve">Physiological Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1152/physrev.00044.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41583-022-00585-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03646872v1</w:t>
+                <w:t xml:space="preserve">hal-03328596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How development sculpts hippocampal circuits and function</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The rapid developmental rise of somatic inhibition disengages hippocampal dynamics from self-motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leprince</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shrisha Rao Balappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitrii Suchkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eLife</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11, pp.e78116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7554/eLife.78116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1152/physrev.00044.2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03328596v1</w:t>
+                <w:t xml:space="preserve">hal-03780120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The rapid developmental rise of somatic inhibition disengages hippocampal dynamics from self-motion</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dmitrii Suchkov</w:t>
+                <w:t xml:space="preserve">CA1 pyramidal cell diversity is rooted in the time of neurogenesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Davide Cavalieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Angelova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anas Islah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bocchio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">eLife</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 11, pp.e78116. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7554/eLife.78116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03780120v1</w:t>
+                <w:t xml:space="preserve">hal-03455317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CA1 pyramidal cell diversity is rooted in the time of neurogenesis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marco Bocchio</w:t>
+                <w:t xml:space="preserve">The organization and development of cortical interneuron presynaptic circuits are area specific</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Pouchelon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deepanjali Dwivedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chimuanya K Agba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Xu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eLife</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109993⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03455317v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03455320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The organization and development of cortical interneuron presynaptic circuits are area specific</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assemblies of Perisomatic GABAergic Neurons in the Developing Barrel Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Laura Modol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yannick Bollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Qing Xu</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alicia Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.93 - 105.e4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.10.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.celrep.2021.109993⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03455320v1</w:t>
+                <w:t xml:space="preserve">hal-03198915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblies of Perisomatic GABAergic Neurons in the Developing Barrel Cortex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DeepCINAC: A Deep-Learning-Based Python Toolbox for Inferring Calcium Imaging Neuronal Activity Based on Movie Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eleonora Quiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel A. Picardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.ENEURO.0038-20.2020. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0038-20.2020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.10.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03198915v1</w:t>
+                <w:t xml:space="preserve">hal-02919064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABAergic Restriction of Network Dynamics Regulates Interneuron Survival in the Developing Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Ran S. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mòdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (1), pp.75-92.e5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.10.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02635455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assemblies of Perisomatic GABAergic Neurons in the Developing Barrel Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mòdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (1), pp.93-105.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepCINAC: A Deep-Learning-Based Python Toolbox for Inferring Calcium Imaging Neuronal Activity Based on Movie Visualization</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hippocampal hub neurons maintain distinct connectivity throughout their lifetime</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marco Bocchio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Gouny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Angulo-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tom Toulat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-18432-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0038-20.2020⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02919064v1</w:t>
+                <w:t xml:space="preserve">hal-02948275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hippocampal hub neurons maintain distinct connectivity throughout their lifetime</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marco Bocchio</w:t>
+                <w:t xml:space="preserve">Internal representation of hippocampal neuronal population spans a time-distance continuum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Haimerl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Gouny</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">David Angulo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tressard</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Susanne Reichinnek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Torcini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 116 (15), pp.7477-7482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1718518116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-18432-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02948275v1</w:t>
+                <w:t xml:space="preserve">hal-03091602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal representation of hippocampal neuronal population spans a time-distance continuum</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Modeling driver cells in developing neuronal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Luccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Angulo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Alessandro Torcini</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mòdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e1006551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1718518116⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03091602v1</w:t>
+                <w:t xml:space="preserve">hal-01963568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling driver cells in developing neuronal networks</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Temporal Embryonic Origin Critically Determines Cellular Physiology in the Dentate Gyrus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurène Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 14</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006551⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01963568v1</w:t>
+                <w:t xml:space="preserve">hal-01963582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Systems neuroscience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Long</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 52, pp.iv-vi. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conb.2018.08.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01963553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Embryonic Origin Critically Determines Cellular Physiology in the Dentate Gyrus</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+                <w:t xml:space="preserve">Mouse subthalamic nucleus neurons with local axon collaterals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurie-Anne Gouty-Colomer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lopez-Pauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 526 (2), pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.24334⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963582v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouse subthalamic nucleus neurons with local axon collaterals</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Amandine Dufour</w:t>
+                <w:t xml:space="preserve">Spatial Embryonic Origin Delineates GABAergic Hub Neurons Driving Network Dynamics in the Developing Entorhinal Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mòdol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 27 (9), pp.4649-4661. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/cercor/bhx198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cne.24334⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01963551v1</w:t>
+                <w:t xml:space="preserve">hal-01962126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatial Embryonic Origin Delineates GABAergic Hub Neurons Driving Network Dynamics in the Developing Entorhinal Cortex</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tressard</w:t>
+                <w:t xml:space="preserve">Image-based adaptive optics for in vivo imaging in the hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Teixera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Kumar Balla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent M. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.42924. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep42924⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/cercor/bhx198⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01962126v1</w:t>
+                <w:t xml:space="preserve">hal-01473381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Image-based adaptive optics for in vivo imaging in the hippocampus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Awake hippocampal reactivations project onto orthogonal neuronal assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvache Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reichinnek Susanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Villette Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haimerl Caroline</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 353 ((6305)), pp.1280-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aaf3319⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/srep42924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01473381v1</w:t>
+                <w:t xml:space="preserve">inserm-01375422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awake hippocampal reactivations project onto orthogonal neuronal assemblies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Ultra-thin rigid endoscope: two-photon imaging through a graded-index multi-mode fiber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Monneret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Optics Express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 24, pp.825-841. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/OE.24.000825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aaf3319⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-01375422v1</w:t>
+                <w:t xml:space="preserve">hal-01281378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-thin rigid endoscope: two-photon imaging through a graded-index multi-mode fiber</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Serge Monneret</w:t>
+                <w:t xml:space="preserve">Development of early-born γ-Aminobutyric acid hub neurons in mouse hippocampus from embryogenesis to adulthood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aim</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitor Hugo Sousa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Leprince</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Optics Express</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 524 (12), pp.2440-2461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cne.23961⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/OE.24.000825⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01281378v1</w:t>
+                <w:t xml:space="preserve">hal-01847021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of early-born γ-Aminobutyric acid hub neurons in mouse hippocampus from embryogenesis to adulthood</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">GABAergic inhibition shapes interictal dynamics in awake epileptic mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Feldt Muldoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Villette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Villette</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Erwan Leprince</w:t>
+                <w:t xml:space="preserve">Susanne Reichinnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Comparative Neurology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 138 (10), pp.2875 - 2890. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/brain/awv227⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/cne.23961⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01847021v1</w:t>
+                <w:t xml:space="preserve">hal-01848203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAergic inhibition shapes interictal dynamics in awake epileptic mice</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+                <w:t xml:space="preserve">Internally Recurring Hippocampal Sequences as a Population Template of Spatiotemporal Information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Brain - A Journal of Neurology </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 88 (2), pp.357-366. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.09.052⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/brain/awv227⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848203v1</w:t>
+                <w:t xml:space="preserve">hal-01848187v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internally Recurring Hippocampal Sequences as a Population Template of Spatiotemporal Information</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Operational hub cells: a morpho-physiologically diverse class of GABAergic neurons united by a common function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 26, pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2013.12.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2015.09.052⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848187v1</w:t>
+                <w:t xml:space="preserve">hal-01848193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Operational hub cells: a morpho-physiologically diverse class of GABAergic neurons united by a common function</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Spatially clustered neuronal assemblies comprise the microstructure of synchrony in chronically epileptic networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Feldt Muldoon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivan Soltesz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 110 (9), pp.3567-3572. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.1216958110⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conb.2013.12.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848193v1</w:t>
+                <w:t xml:space="preserve">hal-01848184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatially clustered neuronal assemblies comprise the microstructure of synchrony in chronically epileptic networks</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Dynamic Changes in Interneuron Morphophysiological Properties Mark the Maturation of Hippocampal Network Activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel A. Picardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Goichi Miyoshi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gord Fishell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 32 (19), pp.6688-6698. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0081-12.2012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.1216958110⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848184v1</w:t>
+                <w:t xml:space="preserve">hal-01848199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamic Changes in Interneuron Morphophysiological Properties Mark the Maturation of Hippocampal Network Activity</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gord Fishell</w:t>
+                <w:t xml:space="preserve">Pioneer glutamatergic cells develop into a morpho-functionally distinct population in the juvenile CA3 hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Marissal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Aimé Picardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Franck Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 3, pp.1316. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms2318⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.0081-12.2012⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848199v1</w:t>
+                <w:t xml:space="preserve">hal-01848207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer glutamatergic cells develop into a morpho-functionally distinct population in the juvenile CA3 hippocampus</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pioneer GABA Cells Comprise a Subpopulation of Hub Neurons in the Developing Hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel A. Picardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Marissal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Paolo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Franck Petit</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Batista-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (4), pp.695 - 709. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2011.06.018⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms2318⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848207v1</w:t>
+                <w:t xml:space="preserve">hal-01833210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer GABA Cells Comprise a Subpopulation of Hub Neurons in the Developing Hippocampus</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId96" w:history="1">
+                <w:t xml:space="preserve">Depolarizing Actions of GABA in Immature Neurons Depend Neither on Ketone Bodies Nor on Pyruvate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Tyzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Nardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Picardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Camille Allene</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sumii Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 31 (1), pp.34-45. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3314-10.2011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2011.06.018⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01833210v1</w:t>
+                <w:t xml:space="preserve">hal-01848215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The maturation of cortical interneuron diversity: how multiple developmental journeys shape the emergence of proper network function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21 (1), pp.160-168. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.conb.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Depolarizing Actions of GABA in Immature Neurons Depend Neither on Ketone Bodies Nor on Pyruvate</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dissecting functional connectivity of neuronal microcircuits: experimental and theoretical insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Feldt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 34 (5), pp.225-236. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tins.2011.02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3314-10.2011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848215v1</w:t>
+                <w:t xml:space="preserve">hal-01848209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dissecting functional connectivity of neuronal microcircuits: experimental and theoretical insights</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Early NMDA receptor-driven waves of activity in the developing neocortex: physiological or pathological network oscillations?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 588 (1), pp.83-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1113/jphysiol.2009.178798⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tins.2011.02.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848209v1</w:t>
+                <w:t xml:space="preserve">hal-01848197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early NMDA receptor-driven waves of activity in the developing neocortex: physiological or pathological network oscillations?</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">GABAergic hub neurons orchestrate synchrony in developing hippocampal networks.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Goldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel A. Picardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jorquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Physiology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 326 (5958), pp.1419-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1175509⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1113/jphysiol.2009.178798⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01848197v1</w:t>
+                <w:t xml:space="preserve">inserm-00483216v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GABAergic hub neurons orchestrate synchrony in developing hippocampal networks.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
+                <w:t xml:space="preserve">Sequential generation of two distinct synapse-driven network patterns in developing neocortex.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adriano Cattani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James B. Ackman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">A. Cattani</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Aniksztejn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (48), pp.12851-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3733-08.2008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1175509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483216v1</w:t>
+                <w:t xml:space="preserve">inserm-00483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sequential generation of two distinct synapse-driven network patterns in developing neocortex.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Aniksztejn</w:t>
+                <w:t xml:space="preserve">A parturition-associated nonsynaptic coherent activity pattern in the developing hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Crépel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitriy Aronov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jorquera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Represa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (1), pp.105-20. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.03.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3733-08.2008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483521v1</w:t>
+                <w:t xml:space="preserve">inserm-00483533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parturition-associated nonsynaptic coherent activity pattern in the developing hippocampus.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Crépel</w:t>
+                <w:t xml:space="preserve">Synaptic kainate receptors tune oriens-lacunosum moleculare interneurons to operate at theta frequency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Goldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Epsztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy Aronov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jorquera</w:t>
+                <w:t xml:space="preserve">Alfonso Represa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (36), pp.9560-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1237-07.2007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.03.007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483533v1</w:t>
+                <w:t xml:space="preserve">inserm-00483879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic kainate receptors tune oriens-lacunosum moleculare interneurons to operate at theta frequency.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+                <w:t xml:space="preserve">Maternal oxytocin triggers a transient inhibitory switch in GABA signaling in the fetal brain during delivery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Tyzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marat Minlebaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314 (5806), pp.1788-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1133212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1237-07.2007⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483879v1</w:t>
+                <w:t xml:space="preserve">inserm-00483930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interneurons targeting similar layers receive synaptic inputs with similar kinetics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zdravko Petanjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dani Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hippocampus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 16 (4), pp.408-20. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20169⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00483923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal oxytocin triggers a transient inhibitory switch in GABA signaling in the fetal brain during delivery.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Calcium imaging of cortical networks dynamics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuji Ikegaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rafael Yuste</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cell Calcium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 37 (5), pp.451-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ceca.2005.01.013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1133212⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483930v1</w:t>
+                <w:t xml:space="preserve">inserm-00484371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calcium imaging of cortical networks dynamics.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Multiple facets of GABAergic neurons and synapses: multiple fates of GABA signalling in epilepsies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rafael Yuste</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell Calcium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 28 (2), pp.108-15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tins.2004.11.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceca.2005.01.013⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484371v1</w:t>
+                <w:t xml:space="preserve">inserm-00484541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple facets of GABAergic neurons and synapses: multiple fates of GABA signalling in epilepsies.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Quantal release of glutamate generates pure kainate and mixed AMPA/kainate EPSCs in hippocampal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Epsztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Tyzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Becq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June C. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 35 (1), pp.147-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tins.2004.11.011⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484541v1</w:t>
+                <w:t xml:space="preserve">inserm-00484870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantal release of glutamate generates pure kainate and mixed AMPA/kainate EPSCs in hippocampal neurons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Paradoxical anti-epileptic effects of a GluR5 agonist of kainate receptors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June C. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 35 (1), pp.147-59</w:t>
+              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 88 (1), pp.523-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00484870v1</w:t>
+                <w:t xml:space="preserve">inserm-00484867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paradoxical anti-epileptic effects of a GluR5 agonist of kainate receptors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Presynaptic kainate receptors that enhance the release of GABA on CA1 hippocampal interneurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Tyzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dinocourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Esclapez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 88 (1), pp.523-7</w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 29 (2), pp.497-508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00484867v1</w:t>
+                <w:t xml:space="preserve">inserm-00484921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presynaptic kainate receptors that enhance the release of GABA on CA1 hippocampal interneurons.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Dendritic but not somatic GABAergic inhibition is decreased in experimental epilepsy.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dinocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Merchan-Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. de Felipe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, 4 (1), pp.52-62. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/82900⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484921v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00484880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dendritic but not somatic GABAergic inhibition is decreased in experimental epilepsy.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">Kainate, a double agent that generates seizures: two decades of progress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Neuroscience</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (11), pp.580-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/82900⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484880v1</w:t>
+                <w:t xml:space="preserve">inserm-00485223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of spontaneous currents along the somato-dendritic axis of rat hippocampal CA1 pyramidal neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert C. Cannon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6896,1534 +6844,1586 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00484937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kainate, a double agent that generates seizures: two decades of progress.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+                <w:t xml:space="preserve">GluR5 kainate receptor activation in interneurons increases tonic inhibition of pyramidal cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...72 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (6), pp.470-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/2185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00487305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2-Photon Imaging Probe for In-vivo Brain Imaging in Freely Moving Rodents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Double-clad tapered multicore fibers for two-photon lensless endoscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Genchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Rigneault</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Rosa Cossart</w:t>
+                <w:t xml:space="preserve">M. Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dylan Septier</w:t>
+                <w:t xml:space="preserve">A. Carron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Brévalle-Waslilewki</w:t>
+                <w:t xml:space="preserve">F. El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pastre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy-FOM2024</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Advances in Microscopic Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Munich, France. pp.1393704, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.3098028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04535475v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05572815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible two-photon lensless endoscope with tapered multicore fibers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId241" w:history="1">
+                <w:t xml:space="preserve">2-Photon Imaging Probe for In-vivo Brain Imaging in Freely Moving Rodents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Rigneault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Gajendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Septier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Brévalle-Waslilewki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy-FOM2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2024, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03982027v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04535475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Lensless Endoscopes with Multicore Fibers</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId49" w:history="1">
+                <w:t xml:space="preserve">Flexible two-photon lensless endoscope with tapered multicore fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Labat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Photonics West 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04282751v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03982027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2P fluorescence imaging of hippocampal neurons in mice using hollow core fiber based endoscopes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Two-Photon Lensless Endoscopes with Multicore Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naveen Gajendra Kumar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+                <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDr ELIOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03820405v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04282751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible lensless endoscopes for 2-photon fluorescence imaging of hippocampal neurons in mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">2P fluorescence imaging of hippocampal neurons in mice using hollow core fiber based endoscopes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naveen Gajendra Kumar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Brévalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vasyl Mytskaniuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Kudlinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR ELIOS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
+              <w:t xml:space="preserve">GDr ELIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03386362v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03820405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wavefront optimized microscopy for imaging neural activity</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Flexible lensless endoscopes for 2-photon fluorescence imaging of hippocampal neurons in mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naveen Gajendra Kumar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">GDR ELIOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228286v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03386362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhanced imaging of hippocampal activity using adaptive optics in living mice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Wavefront optimized microscopy for imaging neural activity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Conan</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228282v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Indirect wavefront sensing for adaptive optics assisted in vivo two-photon calcium imaging of neuronal networks</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId257" w:history="1">
+                <w:t xml:space="preserve">Enhanced imaging of hippocampal activity using adaptive optics in living mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Tressard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mugnier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Focus on Microscopy 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany</w:t>
+              <w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228276v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimization of indirect wavefront sensing methods for two photon scanning microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId256" w:history="1">
+                <w:t xml:space="preserve">Indirect wavefront sensing for adaptive optics assisted in vivo two-photon calcium imaging of neuronal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Mugnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Champelovier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Focus on Microscopy 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2015, Göttingen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01228288v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Optimization of indirect wavefront sensing methods for two photon scanning microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Teixeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-M. Conan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Meimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Mugnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Champelovier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Adaptive Optics &amp; Wavefront Control in Microscopy &amp; Ophthalmology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2015, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01228288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Optique adaptative pour la microscopie in vivo du cortex cérébral</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jm Conan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Meimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Michau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Brasselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Optique 2013 / Journées Recherche Industrie de l'Optique Adaptative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00908128v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId268"/>
+      <w:footerReference w:type="default" r:id="rId274"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8491,51 +8491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="712BEC22"/>
+    <w:nsid w:val="853FA4B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-cossart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2111-6638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150876106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381877v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488826v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Majnik" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mantez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zangila" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.107540" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738595v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorobyev" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadra Sadeh" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002837" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04379625v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra R Ratsifandrihamanana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F Dard" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A Picardo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102760" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046940v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boyce" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112053" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04205099v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bollmann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Modol" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tressard" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01405-5" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046937v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leprince" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Mortet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Filippi" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giorgi-Kurz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2022.12.013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03646872v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-022-00585-6" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328596v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00044.2020" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780120v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrisha Rao Balappa" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Suchkov" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78116" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455317v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavalieri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angelova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Islah" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455320v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouchelon" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjali Dwivedi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimuanya K Agba" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109993" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03198915v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Che" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.007" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635455v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ran S. Duan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chu" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#242;dol" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.008" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02509036v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02919064v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Quiroli" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Picardo" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0038-20.2020" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948275v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouny" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angulo-Garcia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toulat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18432-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091602v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haimerl" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villette" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Reichinnek" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Torcini" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718518116" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963568v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Luccioli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006551" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963553v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.08.011" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963582v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Save" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963551v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Gouty-Colomer" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez-Pauchet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dufour" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24334" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01962126v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Sousa" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx198" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473381v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champelovier" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixera" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42924" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375422v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvache Arnaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reichinnek Susanne" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette Vincent" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimerl Caroline" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3319" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847021v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guigue" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23961" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt Muldoon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv227" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848187v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.052" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848193v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2013.12.002" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848184v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soltesz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216958110" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848199v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille All&#232;ne" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichi Miyoshi" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gord Fishell" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0081-12.2012" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848207v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marissal" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim&#233; Picardo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nardou" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Franck Petit" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2318" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833210v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Batista-Brito" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allene" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.06.018" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848218v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2010.10.003" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848215v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumii Yamamoto" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3314-10.2011" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848209v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2011.02.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848197v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.178798" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483216v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattani" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175509" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483521v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattani" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3733-08.2008" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483533v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Aronov" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.03.007" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483879v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Epsztein" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1237-07.2007" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483923v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Petanjek" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Dumitriu" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June C. Hirsch" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20169" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086CA7442F3573763C641E6EB3635AA3EE3163BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483930v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Minlebaev" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133212" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484371v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ikegaya" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Yuste" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2005.01.013" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484541v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.11.011" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484870v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484867v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484921v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484880v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merchan-Perez" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Felipe" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82900" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Cannon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinoncourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Wheal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485223v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487305v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/2185" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535475v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle-Waslilewki" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282751v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231882" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820405v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386362v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228286v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tressard" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228282v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228276v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228288v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-cossart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2111-6638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150876106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Majnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mantez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zangila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.107540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738595v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorobyev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadra Sadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002837" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boyce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F Dard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04379625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra R Ratsifandrihamanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A Picardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102760" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04205099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bollmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Modol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tressard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01405-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Mortet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Filippi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giorgi-Kurz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2022.12.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03646872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-022-00585-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00044.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrisha Rao Balappa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Suchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavalieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angelova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Islah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouchelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjali Dwivedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimuanya K Agba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03198915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Che" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02919064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Quiroli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Picardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0038-20.2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ran S. Duan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#242;dol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02509036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angulo-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toulat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18432-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haimerl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Reichinnek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Torcini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718518116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Luccioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Save" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.08.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Gouty-Colomer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez-Pauchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01962126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Sousa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx198" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champelovier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvache Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reichinnek Susanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimerl Caroline" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guigue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt Muldoon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv227" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2013.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soltesz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216958110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille All&#232;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichi Miyoshi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gord Fishell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0081-12.2012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marissal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim&#233; Picardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nardou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Franck Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Batista-Brito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.06.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumii Yamamoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3314-10.2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2010.10.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2011.02.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.178798" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175509" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3733-08.2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Aronov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.03.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Epsztein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1237-07.2007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Minlebaev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133212" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Petanjek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Dumitriu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June C. Hirsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086CA7442F3573763C641E6EB3635AA3EE3163BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ikegaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Yuste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2005.01.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merchan-Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Felipe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82900" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Cannon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinoncourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Wheal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/2185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genchi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Moussawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle-Waslilewki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386362v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tressard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228276v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>