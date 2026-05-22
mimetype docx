--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -1946,334 +1946,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03455320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assemblies of Perisomatic GABAergic Neurons in the Developing Barrel Cortex</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thomas Tressard</w:t>
+                <w:t xml:space="preserve">DeepCINAC: A Deep-Learning-Based Python Toolbox for Inferring Calcium Imaging Neuronal Activity Based on Movie Visualization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Dard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Baude</w:t>
+                <w:t xml:space="preserve">Eleonora Quiroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alicia Che</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Michel A. Picardo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 105, pp.93 - 105.e4. </w:t>
+              <w:t xml:space="preserve">eNeuro</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (4), pp.ENEURO.0038-20.2020. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.10.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1523/ENEURO.0038-20.2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03198915v1</w:t>
+                <w:t xml:space="preserve">hal-02919064v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DeepCINAC: A Deep-Learning-Based Python Toolbox for Inferring Calcium Imaging Neuronal Activity Based on Movie Visualization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robin Dard</w:t>
+                <w:t xml:space="preserve">Assemblies of Perisomatic GABAergic Neurons in the Developing Barrel Cortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Modol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Bollmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eleonora Quiroli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosa Cossart</w:t>
+                <w:t xml:space="preserve">Agnès Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel A. Picardo</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Alicia Che</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">eNeuro</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 7 (4), pp.ENEURO.0038-20.2020. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 105, pp.93 - 105.e4. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/ENEURO.0038-20.2020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02919064v1</w:t>
+                <w:t xml:space="preserve">hal-03198915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GABAergic Restriction of Network Dynamics Regulates Interneuron Survival in the Developing Cortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zhe Ran S. Duan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2389,91 +2389,91 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bollmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 105 (1), pp.93-105.e4. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.neuron.2019.10.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02509036v1</w:t>
@@ -2746,256 +2746,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03091602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling driver cells in developing neuronal networks</w:t>
+                <w:t xml:space="preserve">Temporal Embryonic Origin Critically Determines Cellular Physiology in the Dentate Gyrus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stefano Luccioli</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Angulo-Garcia</w:t>
+                <w:t xml:space="preserve">Laurène Save</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cerebral Cortex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1 - 14</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01963568v1</w:t>
+                <w:t xml:space="preserve">hal-01963582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal Embryonic Origin Critically Determines Cellular Physiology in the Dentate Gyrus</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Agnès Baude</w:t>
+                <w:t xml:space="preserve">Modeling driver cells in developing neuronal networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stefano Luccioli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Angulo-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Malvache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Mòdol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cerebral Cortex</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS Computational Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (11), pp.e1006551. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pcbi.1006551⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01963582v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01963568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial overview: Systems neuroscience</w:t>
               </w:r>
@@ -3098,51 +3098,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie-Anne Gouty-Colomer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Baude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Lopez-Pauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3245,51 +3245,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Mòdol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vitor Hugo Sousa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malvache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3911,51 +3911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malvache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susanne Reichinnek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4019,51 +4019,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internally Recurring Hippocampal Sequences as a Population Template of Spatiotemporal Information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Villette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Malvache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Tressard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4331,51 +4331,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Changes in Interneuron Morphophysiological Properties Mark the Maturation of Hippocampal Network Activity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Allène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Picardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4580,373 +4580,373 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pioneer GABA Cells Comprise a Subpopulation of Hub Neurons in the Developing Hippocampus</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The maturation of cortical interneuron diversity: how multiple developmental journeys shape the emergence of proper network function</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2011.06.018⟩</w:t>
+              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.160-168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.conb.2010.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833210v1</w:t>
+                <w:t xml:space="preserve">hal-01848218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Depolarizing Actions of GABA in Immature Neurons Depend Neither on Ketone Bodies Nor on Pyruvate</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Tyzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Allène</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Nardou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Picardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sumii Yamamoto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31 (1), pp.34-45. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.3314-10.2011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01848215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The maturation of cortical interneuron diversity: how multiple developmental journeys shape the emergence of proper network function</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Pioneer GABA Cells Comprise a Subpopulation of Hub Neurons in the Developing Hippocampus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel A. Picardo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guigue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paolo Bonifazi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Renata Batista-Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Allene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Neurobiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (1), pp.160-168. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 71 (4), pp.695 - 709. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.conb.2010.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2011.06.018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01848218v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01833210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dissecting functional connectivity of neuronal microcircuits: experimental and theoretical insights</w:t>
               </w:r>
@@ -5153,51 +5153,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paolo Bonifazi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miri Goldin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel A. Picardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5389,575 +5389,575 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00483521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A parturition-associated nonsynaptic coherent activity pattern in the developing hippocampus.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synaptic kainate receptors tune oriens-lacunosum moleculare interneurons to operate at theta frequency.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miri Goldin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Crépel</w:t>
+                <w:t xml:space="preserve">Jérôme Epsztein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitriy Aronov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Isabel Jorquera</w:t>
+                <w:t xml:space="preserve">Alfonso Represa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuron</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.03.007⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 27 (36), pp.9560-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1237-07.2007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00483533v1</w:t>
+                <w:t xml:space="preserve">inserm-00483879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synaptic kainate receptors tune oriens-lacunosum moleculare interneurons to operate at theta frequency.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miri Goldin</w:t>
+                <w:t xml:space="preserve">A parturition-associated nonsynaptic coherent activity pattern in the developing hippocampus.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Crépel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Epsztein</w:t>
+                <w:t xml:space="preserve">Dmitriy Aronov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabel Jorquera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfonso Represa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 27 (36), pp.9560-72. </w:t>
+              <w:t xml:space="preserve">Neuron</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 54 (1), pp.105-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1523/JNEUROSCI.1237-07.2007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.neuron.2007.03.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483879v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00483533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maternal oxytocin triggers a transient inhibitory switch in GABA signaling in the fetal brain during delivery.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interneurons targeting similar layers receive synaptic inputs with similar kinetics.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
+                <w:t xml:space="preserve">Zdravko Petanjek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marat Minlebaev</w:t>
+                <w:t xml:space="preserve">Dani Dumitriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian A. Hübner</w:t>
+                <w:t xml:space="preserve">June C. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 314 (5806), pp.1788-92. </w:t>
+              <w:t xml:space="preserve">Hippocampus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (4), pp.408-20. </w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.1133212⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/hipo.20169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00483930v1</w:t>
+                <w:t xml:space="preserve">inserm-00483923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interneurons targeting similar layers receive synaptic inputs with similar kinetics.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maternal oxytocin triggers a transient inhibitory switch in GABA signaling in the fetal brain during delivery.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roman Tyzio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dani Dumitriu</w:t>
+                <w:t xml:space="preserve">Ilgam Khalilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">June C. Hirsch</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+                <w:t xml:space="preserve">Marat Minlebaev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian A. Hübner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hippocampus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/hipo.20169⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 314 (5806), pp.1788-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.1133212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">inserm-00483923v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00483930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calcium imaging of cortical networks dynamics.</w:t>
               </w:r>
@@ -6073,51 +6073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trends in Neurosciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 28 (2), pp.108-15. </w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6164,90 +6164,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantal release of glutamate generates pure kainate and mixed AMPA/kainate EPSCs in hippocampal neurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Epsztein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Tyzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Becq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 35 (1), pp.147-59</w:t>
@@ -6276,90 +6276,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paradoxical anti-epileptic effects of a GluR5 agonist of kainate receptors.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilgam Khalilov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Neurophysiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 88 (1), pp.523-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6397,90 +6397,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Presynaptic kainate receptors that enhance the release of GABA on CA1 hippocampal interneurons.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman Tyzio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dinocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Neuron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 29 (2), pp.497-508</w:t>
@@ -6535,51 +6535,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dinocourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Merchan-Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6637,234 +6637,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00484880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kainate, a double agent that generates seizures: two decades of progress.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distribution of spontaneous currents along the somato-dendritic axis of rat hippocampal CA1 pyramidal neurons.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">June C. Hirsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert C. Cannon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dinoncourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Howard V. Wheal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 23 (11), pp.580-7</w:t>
+              <w:t xml:space="preserve">Neuroscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 99 (4), pp.593-603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-00485223v1</w:t>
+                <w:t xml:space="preserve">inserm-00484937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution of spontaneous currents along the somato-dendritic axis of rat hippocampal CA1 pyramidal neurons.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kainate, a double agent that generates seizures: two decades of progress.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neuroscience</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 99 (4), pp.593-603</w:t>
+              <w:t xml:space="preserve">Trends in Neurosciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2000, 23 (11), pp.580-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-00484937v1</w:t>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-00485223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GluR5 kainate receptor activation in interneurons increases tonic inhibition of pyramidal cells.</w:t>
               </w:r>
@@ -6876,77 +6876,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Monique Esclapez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">June C. Hirsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yehezkel Ben-Ari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Neuroscience</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 1 (6), pp.470-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7265,286 +7265,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flexible two-photon lensless endoscope with tapered multicore fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
+                <w:t xml:space="preserve">Two-Photon Lensless Endoscopes with Multicore Fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima El Moussawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Hofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Rosa Cossart</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Bertoncini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Labat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Photonics West 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Munich, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231882⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03982027v1</w:t>
+                <w:t xml:space="preserve">hal-04282751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two-Photon Lensless Endoscopes with Multicore Fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthias Hofer</w:t>
+                <w:t xml:space="preserve">Flexible two-photon lensless endoscope with tapered multicore fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Rigneault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esben Ravn Andresen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siddharth Sivankutty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Damien Labat</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraud Bouwmans</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosa Cossart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 Conference on Lasers and Electro-Optics Europe &amp; European Quantum Electronics Conference (CLEO/Europe-EQEC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Photonics West 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, San Francisco, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CLEO/Europe-EQEC57999.2023.10231882⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04282751v1</w:t>
+                <w:t xml:space="preserve">hal-03982027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2P fluorescence imaging of hippocampal neurons in mice using hollow core fiber based endoscopes</w:t>
               </w:r>
@@ -8491,51 +8491,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="853FA4B4"/>
+    <w:nsid w:val="CDF5BD3E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8722,51 +8722,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-cossart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2111-6638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150876106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Majnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mantez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zangila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.107540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738595v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorobyev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadra Sadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002837" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boyce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F Dard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04379625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra R Ratsifandrihamanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A Picardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102760" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04205099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bollmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Modol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tressard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01405-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Mortet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Filippi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giorgi-Kurz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2022.12.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03646872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-022-00585-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00044.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrisha Rao Balappa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Suchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavalieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angelova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Islah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouchelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjali Dwivedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimuanya K Agba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03198915v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Che" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.007" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02919064v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Quiroli" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Picardo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0038-20.2020" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ran S. Duan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#242;dol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02509036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angulo-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toulat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18432-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haimerl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Reichinnek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Torcini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718518116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963568v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Luccioli" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006551" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963582v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Save" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.08.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Gouty-Colomer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez-Pauchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01962126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Sousa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx198" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champelovier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvache Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reichinnek Susanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimerl Caroline" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guigue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt Muldoon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv227" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2013.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soltesz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216958110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille All&#232;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichi Miyoshi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gord Fishell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0081-12.2012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marissal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim&#233; Picardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nardou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Franck Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833210v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Batista-Brito" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allene" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.06.018" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848215v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumii Yamamoto" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3314-10.2011" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848218v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2010.10.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2011.02.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.178798" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175509" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3733-08.2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483533v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Aronov" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.03.007" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483879v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Epsztein" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1237-07.2007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483930v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Minlebaev" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133212" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483923v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Petanjek" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Dumitriu" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June C. Hirsch" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20169" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086CA7442F3573763C641E6EB3635AA3EE3163BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ikegaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Yuste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2005.01.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merchan-Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Felipe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82900" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485223v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484937v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Cannon" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinoncourt" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Wheal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/2185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genchi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Moussawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle-Waslilewki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282751v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231882" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386362v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tressard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228276v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-cossart" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2111-6638" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/150876106" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05355054v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Genchi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Hofer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Carron" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima El Moussawi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Pastre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OL.550709" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05488826v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jure Majnik" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Mantez" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Zangila" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Bugeon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;o Guignard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.107540" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738595v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Bocchio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Vorobyev" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sadra Sadeh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Brustlein" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Dard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pbio.3002837" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046940v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Boyce" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin F Dard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Cossart" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2023.112053" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04379625v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirindra R Ratsifandrihamanana" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Denis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A Picardo" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.xpro.2023.102760" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04205099v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bollmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Modol" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Tressard" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41593-023-01405-5" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04080581v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Gajendra Kumar" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siddharth Sivankutty" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Tsvirkun" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Cassez" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Labat" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.485550" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04046937v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Leprince" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Mortet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Filippi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Giorgi-Kurz" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2022.12.013" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03721739v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raud Bouwmans" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsphotonics.2c00661" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03646872v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Garel" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41583-022-00585-6" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03328596v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Khazipov" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1152/physrev.00044.2020" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03780120v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shrisha Rao Balappa" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitrii Suchkov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7554/eLife.78116" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455317v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Cavalieri" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Angelova" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Islah" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455320v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Pouchelon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deepanjali Dwivedi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chimuanya K Agba" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Xu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.celrep.2021.109993" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02919064v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eleonora Quiroli" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel A. Picardo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/ENEURO.0038-20.2020" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03198915v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Baude" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Che" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.007" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02635455v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhe Ran S. Duan" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Chu" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura M&#242;dol" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2019.10.008" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02509036v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02948275v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Gouny" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Angulo-Garcia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Toulat" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-18432-6" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03091602v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Haimerl" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Villette" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susanne Reichinnek" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Torcini" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1718518116" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963582v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laur&#232;ne Save" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963568v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Luccioli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Malvache" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pcbi.1006551" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963553v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Long" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2018.08.011" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01963551v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie-Anne Gouty-Colomer" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Michel" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lopez-Pauchet" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Dufour" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.24334" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01962126v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitor Hugo Sousa" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cercor/bhx198" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01473381v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Champelovier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Teixera" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Conan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naveen Kumar Balla" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent M. Mugnier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep42924" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01375422v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvache Arnaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reichinnek Susanne" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Villette Vincent" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haimerl Caroline" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aaf3319" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01281378v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esben Ravn Andresen" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Monneret" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.24.000825" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01847021v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guigue" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cne.23961" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848203v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt Muldoon" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/brain/awv227" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848187v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Dupuy" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2015.09.052" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848193v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2013.12.002" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848184v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Soltesz" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1216958110" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848199v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille All&#232;ne" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Becq" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Goichi Miyoshi" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gord Fishell" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.0081-12.2012" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848207v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marissal" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Bonifazi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Aim&#233; Picardo" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Nardou" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Franck Petit" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms2318" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848218v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conb.2010.10.003" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848215v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tyzio" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sumii Yamamoto" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3314-10.2011" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01833210v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Batista-Brito" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Allene" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2011.06.018" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848209v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Feldt" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2011.02.007" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01848197v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1113/jphysiol.2009.178798" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483216v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miri Goldin" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Jorquera" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Cattani" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1175509" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483521v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriano Cattani" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James B. Ackman" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Aniksztejn" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.3733-08.2008" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483879v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Epsztein" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfonso Represa" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yehezkel Ben-Ari" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1523/JNEUROSCI.1237-07.2007" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483533v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Cr&#233;pel" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitriy Aronov" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neuron.2007.03.007" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483923v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zdravko Petanjek" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani Dumitriu" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=June C. Hirsch" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hipo.20169" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/086CA7442F3573763C641E6EB3635AA3EE3163BC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00483930v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilgam Khalilov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marat Minlebaev" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian A. H&#252;bner" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.1133212" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484371v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuji Ikegaya" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafael Yuste" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceca.2005.01.013" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484541v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Bernard" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tins.2004.11.011" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484870v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484867v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484921v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinocourt" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Esclapez" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484880v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Merchan-Perez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. de Felipe" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/82900" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00484937v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert C. Cannon" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dinoncourt" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Howard V. Wheal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00485223v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00487305v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/2185" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05572815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Genchi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hofer" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Carron" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. El Moussawi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pastre" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.3098028" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535475v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Rigneault" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Septier" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Br&#233;valle-Waslilewki" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04282751v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Bertoncini" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CLEO/Europe-EQEC57999.2023.10231882" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03982027v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03820405v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Br&#233;valle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasyl Mytskaniuk" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Kudlinski" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03386362v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228286v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Malvache" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Tressard" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Teixeira" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Conan" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228282v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Mugnier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228276v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Meimon" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228288v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908128v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Conan" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Michau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monneret" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Brasselet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>