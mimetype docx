--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosa Figueiredo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosa-figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0344-2686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234711450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received a Ph.D in Computer Science (specialization Operations Research, Combinatorial Optimization) from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering and Computer Science Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2005. Between 1999 and 2009, I was associate professor in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. From 2009 to 2013 I was a researcher at the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center for Research and Development in Mathematics and Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CIDMA) of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Mathematics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Aveiro. Between</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2013 and 2014, I was a post-doctoral researcher at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heudiasyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Technology of Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since October 2014 I integrate the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Laboratoire Informatique d'Avignon) as associate professor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Clustering Problem under Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions for the two-machine robust flow shop with budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing subscriber migrations for a telecommunication operator in uncertain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (1), pp.308-321. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust microgrid energy trading and scheduling under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117471. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer programming formulations and efficient local search for relaxed correlation clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (4), pp.495-519. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019853v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy and Link Utilization in ISP Backbone Networks with multi-path Routing: A Bi-level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-019-01505-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations for a routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for a vehicle routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09429-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two New Formulations for the Fixed Charge Network Design Problem with Shortest Path Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the maximum k-balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.164-185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating balancing on social networks through the efficient solution of Correlation Clustering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.467-498. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13675-017-0082-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility check for the distance geometry problem: an application to molecular conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlile Lavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maximum balanced subgraph of a signed graph: applications and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer programming formulations for clustering problems related to structural balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robust vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.856 - 866. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the maximum k-balanced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7997 LNCS, pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling with sequence-dependent batch setup times: planning tests for a pharmaceutic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orestes Cerdeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Requejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMNO.2011.040792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach to the problem of extracting an embedded network matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid Carvalho C.C. de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (11), pp.1483-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic orientations with path constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmir C Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid C de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Campêlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle modélisation des jeux extensifs basée sur des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roll-out of new mobile technologies as a timing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-machine robust flow shop problem under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sotelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme Conferénce ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Correlation Clustering avec Médiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy scheduling for microgrids based on the Contract Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time command strategies for smart grids based on the Robust Contract-based Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe des investissements réseaux mobiles et des migrations des abonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile network technologies and designing of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 - 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level formulation for Minimizing Energy and Link Utilization in ISP Backbone Networks with Multipath Routing Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITIS; LMAH, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Network Investments and Designing of Offers for an Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2019 - 8th Annual Conference of the Gaspard Monge Program for Optimization, Operations Research, and their interactions with Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem for information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocaña Anaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019 - 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User-Optimal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOBIP 2018 - 2nd International Workshop on Bilevel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User Optimal Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed GPU-based Correlation Clustering algorithm for large-scale signed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU-accelerated local search algorithm for the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Brazilian Symposium on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOBRAPO - Brazilian Society of Operations Research, Aug 2015, Porto de Galinhas, PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Command Strategies in a Contract-Based Collaboration Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP'2015, 22nd International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Formulation for the Robust Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus Hvattum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, athens, Greece. pp.249-260, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search approach to solve a network design problem with user-optimal flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mauttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Branch-and-cut code for the maximum balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1312.4345. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosa Figueiredo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosa-figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0344-2686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234711450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received a Ph.D in Computer Science (specialization Operations Research, Combinatorial Optimization) from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering and Computer Science Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2005. Between 1999 and 2009, I was associate professor in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. From 2009 to 2013 I was a researcher at the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center for Research and Development in Mathematics and Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CIDMA) of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Mathematics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Aveiro. Between</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2013 and 2014, I was a post-doctoral researcher at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heudiasyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Technology of Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since October 2014 I integrate the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Laboratoire Informatique d'Avignon) as associate professor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Clustering Problem under Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing subscriber migrations for a telecommunication operator in uncertain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (1), pp.308-321. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions for the two-machine robust flow shop with budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust microgrid energy trading and scheduling under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117471. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (4), pp.495-519. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019853v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer programming formulations and efficient local search for relaxed correlation clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy and Link Utilization in ISP Backbone Networks with multi-path Routing: A Bi-level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-019-01505-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for a vehicle routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09429-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations for a routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two New Formulations for the Fixed Charge Network Design Problem with Shortest Path Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the maximum k-balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.164-185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating balancing on social networks through the efficient solution of Correlation Clustering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.467-498. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13675-017-0082-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility check for the distance geometry problem: an application to molecular conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlile Lavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maximum balanced subgraph of a signed graph: applications and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the maximum k-balanced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7997 LNCS, pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer programming formulations for clustering problems related to structural balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robust vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.856 - 866. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling with sequence-dependent batch setup times: planning tests for a pharmaceutic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orestes Cerdeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Requejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMNO.2011.040792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach to the problem of extracting an embedded network matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid Carvalho C.C. de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (11), pp.1483-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic orientations with path constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmir C Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid C de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Campêlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle modélisation des jeux extensifs basée sur des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roll-out of new mobile technologies as a timing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-machine robust flow shop problem under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sotelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme Conferénce ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy scheduling for microgrids based on the Contract Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Correlation Clustering avec Médiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level formulation for Minimizing Energy and Link Utilization in ISP Backbone Networks with Multipath Routing Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITIS; LMAH, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time command strategies for smart grids based on the Robust Contract-based Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile network technologies and designing of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 - 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe des investissements réseaux mobiles et des migrations des abonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Network Investments and Designing of Offers for an Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2019 - 8th Annual Conference of the Gaspard Monge Program for Optimization, Operations Research, and their interactions with Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem for information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocaña Anaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019 - 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User-Optimal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOBIP 2018 - 2nd International Workshop on Bilevel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User Optimal Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed GPU-based Correlation Clustering algorithm for large-scale signed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU-accelerated local search algorithm for the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Brazilian Symposium on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOBRAPO - Brazilian Society of Operations Research, Aug 2015, Porto de Galinhas, PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Command Strategies in a Contract-Based Collaboration Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP'2015, 22nd International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Formulation for the Robust Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus Hvattum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, athens, Greece. pp.249-260, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search approach to solve a network design problem with user-optimal flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mauttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Branch-and-cut code for the maximum balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1312.4345. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9C5D4EB5"/>
+    <w:nsid w:val="4007527A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-2686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234711450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjn0p63rZPjAhUG3uAKHV8tBrQQFjAAegQIBRAB&amp;url=https%3A%2F%2Fwww.cos.ufrj.br%2F&amp;usg=AOvVaw1or-E-9APqrAd5NGiuI4eT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjP1pTGrZPjAhUdAWMBHVvFDO4QFjAAegQIBhAD&amp;url=https%3A%2F%2Fufrj.br%2F&amp;usg=AOvVaw0QTa6udilsDLGiYiD1hL1X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uerj.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidma.ua.pt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/dmat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/#/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503061v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engelbeen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Levorato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893167v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00989-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019853v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bouras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01505-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186504v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores-Luyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Agra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Ocana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.06.054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09429-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013557v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Drummond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-017-0082-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Moura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2013.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Christiansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa R. Figueiredo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orestes Cerdeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Requejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2011.040792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid Carvalho C.C. de Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid C de Souza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953563v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zappal&#224;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benhamiche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De-Pellegrini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940745v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994335v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187032v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189469v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189459v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188516v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994347v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176511v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores Luyo" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Oca&#241;a Anaya" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188525v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhoo" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192562v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449689v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus Hvattum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mauttone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-2686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234711450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjn0p63rZPjAhUG3uAKHV8tBrQQFjAAegQIBRAB&amp;url=https%3A%2F%2Fwww.cos.ufrj.br%2F&amp;usg=AOvVaw1or-E-9APqrAd5NGiuI4eT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjP1pTGrZPjAhUdAWMBHVvFDO4QFjAAegQIBhAD&amp;url=https%3A%2F%2Fufrj.br%2F&amp;usg=AOvVaw0QTa6udilsDLGiYiD1hL1X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uerj.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidma.ua.pt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/dmat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/#/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503061v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engelbeen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Levorato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019853v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00989-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01505-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores-Luyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Agra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Ocana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09429-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186504v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.06.054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013557v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Drummond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-017-0082-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa R. Figueiredo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Moura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2013.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Christiansen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orestes Cerdeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Requejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2011.040792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid Carvalho C.C. de Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid C de Souza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zappal&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benhamiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De-Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores Luyo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Oca&#241;a Anaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhoo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus Hvattum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mauttone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>