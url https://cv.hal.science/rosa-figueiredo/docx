--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosa Figueiredo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosa-figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0344-2686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234711450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received a Ph.D in Computer Science (specialization Operations Research, Combinatorial Optimization) from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering and Computer Science Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2005. Between 1999 and 2009, I was associate professor in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. From 2009 to 2013 I was a researcher at the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center for Research and Development in Mathematics and Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CIDMA) of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Mathematics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Aveiro. Between</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2013 and 2014, I was a post-doctoral researcher at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heudiasyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Technology of Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since October 2014 I integrate the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Laboratoire Informatique d'Avignon) as associate professor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Clustering Problem under Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing subscriber migrations for a telecommunication operator in uncertain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (1), pp.308-321. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions for the two-machine robust flow shop with budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust microgrid energy trading and scheduling under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117471. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (4), pp.495-519. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019853v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer programming formulations and efficient local search for relaxed correlation clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy and Link Utilization in ISP Backbone Networks with multi-path Routing: A Bi-level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-019-01505-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for a vehicle routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09429-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations for a routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two New Formulations for the Fixed Charge Network Design Problem with Shortest Path Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the maximum k-balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.164-185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating balancing on social networks through the efficient solution of Correlation Clustering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.467-498. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13675-017-0082-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility check for the distance geometry problem: an application to molecular conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlile Lavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maximum balanced subgraph of a signed graph: applications and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the maximum k-balanced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7997 LNCS, pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer programming formulations for clustering problems related to structural balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robust vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.856 - 866. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling with sequence-dependent batch setup times: planning tests for a pharmaceutic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orestes Cerdeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Requejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMNO.2011.040792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach to the problem of extracting an embedded network matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid Carvalho C.C. de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (11), pp.1483-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic orientations with path constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmir C Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid C de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Campêlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle modélisation des jeux extensifs basée sur des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roll-out of new mobile technologies as a timing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-machine robust flow shop problem under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sotelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme Conferénce ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy scheduling for microgrids based on the Contract Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Correlation Clustering avec Médiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level formulation for Minimizing Energy and Link Utilization in ISP Backbone Networks with Multipath Routing Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITIS; LMAH, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time command strategies for smart grids based on the Robust Contract-based Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile network technologies and designing of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 - 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe des investissements réseaux mobiles et des migrations des abonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Network Investments and Designing of Offers for an Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2019 - 8th Annual Conference of the Gaspard Monge Program for Optimization, Operations Research, and their interactions with Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem for information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocaña Anaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019 - 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User-Optimal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOBIP 2018 - 2nd International Workshop on Bilevel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User Optimal Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed GPU-based Correlation Clustering algorithm for large-scale signed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU-accelerated local search algorithm for the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Brazilian Symposium on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOBRAPO - Brazilian Society of Operations Research, Aug 2015, Porto de Galinhas, PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Command Strategies in a Contract-Based Collaboration Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP'2015, 22nd International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Formulation for the Robust Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus Hvattum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, athens, Greece. pp.249-260, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search approach to solve a network design problem with user-optimal flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mauttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Branch-and-cut code for the maximum balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1312.4345. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosa Figueiredo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosa-figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0344-2686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234711450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received a Ph.D in Computer Science (specialization Operations Research, Combinatorial Optimization) from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering and Computer Science Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2005. Between 1999 and 2009, I was associate professor in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. From 2009 to 2013 I was a researcher at the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center for Research and Development in Mathematics and Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CIDMA) of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Mathematics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Aveiro. Between</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2013 and 2014, I was a post-doctoral researcher at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heudiasyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Technology of Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since October 2014 I integrate the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Laboratoire Informatique d'Avignon) as associate professor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Clustering Problem under Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing subscriber migrations for a telecommunication operator in uncertain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (1), pp.308-321. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions for the two-machine robust flow shop with budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust microgrid energy trading and scheduling under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117471. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (4), pp.495-519. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019853v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer programming formulations and efficient local search for relaxed correlation clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy and Link Utilization in ISP Backbone Networks with multi-path Routing: A Bi-level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-019-01505-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for a vehicle routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09429-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations for a routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two New Formulations for the Fixed Charge Network Design Problem with Shortest Path Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the maximum k-balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.164-185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating balancing on social networks through the efficient solution of Correlation Clustering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.467-498. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13675-017-0082-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility check for the distance geometry problem: an application to molecular conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlile Lavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maximum balanced subgraph of a signed graph: applications and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the maximum k-balanced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7997 LNCS, pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer programming formulations for clustering problems related to structural balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robust vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.856 - 866. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling with sequence-dependent batch setup times: planning tests for a pharmaceutic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orestes Cerdeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Requejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMNO.2011.040792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach to the problem of extracting an embedded network matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid Carvalho C.C. de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (11), pp.1483-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic orientations with path constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmir C Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid C de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Campêlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle modélisation des jeux extensifs basée sur des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roll-out of new mobile technologies as a timing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-machine robust flow shop problem under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sotelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme Conferénce ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Correlation Clustering avec Médiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy scheduling for microgrids based on the Contract Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time command strategies for smart grids based on the Robust Contract-based Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level formulation for Minimizing Energy and Link Utilization in ISP Backbone Networks with Multipath Routing Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITIS; LMAH, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile network technologies and designing of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 - 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe des investissements réseaux mobiles et des migrations des abonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Network Investments and Designing of Offers for an Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2019 - 8th Annual Conference of the Gaspard Monge Program for Optimization, Operations Research, and their interactions with Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem for information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocaña Anaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019 - 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User-Optimal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOBIP 2018 - 2nd International Workshop on Bilevel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User Optimal Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed GPU-based Correlation Clustering algorithm for large-scale signed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU-accelerated local search algorithm for the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Brazilian Symposium on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOBRAPO - Brazilian Society of Operations Research, Aug 2015, Porto de Galinhas, PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Command Strategies in a Contract-Based Collaboration Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP'2015, 22nd International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Formulation for the Robust Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus Hvattum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, athens, Greece. pp.249-260, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search approach to solve a network design problem with user-optimal flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mauttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Branch-and-cut code for the maximum balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1312.4345. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="4007527A"/>
+    <w:nsid w:val="947DC504"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-2686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234711450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjn0p63rZPjAhUG3uAKHV8tBrQQFjAAegQIBRAB&amp;url=https%3A%2F%2Fwww.cos.ufrj.br%2F&amp;usg=AOvVaw1or-E-9APqrAd5NGiuI4eT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjP1pTGrZPjAhUdAWMBHVvFDO4QFjAAegQIBhAD&amp;url=https%3A%2F%2Fufrj.br%2F&amp;usg=AOvVaw0QTa6udilsDLGiYiD1hL1X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uerj.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidma.ua.pt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/dmat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/#/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503061v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engelbeen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Levorato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019853v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00989-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01505-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores-Luyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Agra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Ocana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09429-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186504v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.06.054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013557v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Drummond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-017-0082-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa R. Figueiredo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Moura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2013.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Christiansen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orestes Cerdeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Requejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2011.040792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid Carvalho C.C. de Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid C de Souza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zappal&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benhamiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De-Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528081v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994335v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940745v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188516v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores Luyo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Oca&#241;a Anaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhoo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus Hvattum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mauttone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-2686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234711450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjn0p63rZPjAhUG3uAKHV8tBrQQFjAAegQIBRAB&amp;url=https%3A%2F%2Fwww.cos.ufrj.br%2F&amp;usg=AOvVaw1or-E-9APqrAd5NGiuI4eT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjP1pTGrZPjAhUdAWMBHVvFDO4QFjAAegQIBhAD&amp;url=https%3A%2F%2Fufrj.br%2F&amp;usg=AOvVaw0QTa6udilsDLGiYiD1hL1X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uerj.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidma.ua.pt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/dmat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/#/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503061v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engelbeen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Levorato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019853v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00989-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01505-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores-Luyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Agra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Ocana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09429-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186504v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.06.054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013557v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Drummond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-017-0082-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa R. Figueiredo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Moura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2013.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Christiansen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orestes Cerdeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Requejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2011.040792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid Carvalho C.C. de Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid C de Souza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zappal&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benhamiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De-Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores Luyo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Oca&#241;a Anaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhoo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus Hvattum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mauttone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>