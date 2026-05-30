--- v2 (2026-05-03)
+++ v3 (2026-05-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosa Figueiredo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosa-figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0344-2686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234711450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received a Ph.D in Computer Science (specialization Operations Research, Combinatorial Optimization) from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering and Computer Science Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2005. Between 1999 and 2009, I was associate professor in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. From 2009 to 2013 I was a researcher at the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center for Research and Development in Mathematics and Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CIDMA) of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Mathematics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Aveiro. Between</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2013 and 2014, I was a post-doctoral researcher at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heudiasyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Technology of Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since October 2014 I integrate the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Laboratoire Informatique d'Avignon) as associate professor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Clustering Problem under Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing subscriber migrations for a telecommunication operator in uncertain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (1), pp.308-321. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions for the two-machine robust flow shop with budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust microgrid energy trading and scheduling under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117471. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (4), pp.495-519. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019853v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer programming formulations and efficient local search for relaxed correlation clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy and Link Utilization in ISP Backbone Networks with multi-path Routing: A Bi-level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-019-01505-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for a vehicle routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09429-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations for a routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two New Formulations for the Fixed Charge Network Design Problem with Shortest Path Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the maximum k-balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.164-185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating balancing on social networks through the efficient solution of Correlation Clustering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.467-498. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13675-017-0082-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility check for the distance geometry problem: an application to molecular conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlile Lavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maximum balanced subgraph of a signed graph: applications and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the maximum k-balanced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7997 LNCS, pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer programming formulations for clustering problems related to structural balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robust vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.856 - 866. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling with sequence-dependent batch setup times: planning tests for a pharmaceutic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orestes Cerdeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Requejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMNO.2011.040792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach to the problem of extracting an embedded network matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid Carvalho C.C. de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (11), pp.1483-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic orientations with path constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmir C Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid C de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (34)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Campêlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle modélisation des jeux extensifs basée sur des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roll-out of new mobile technologies as a timing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-machine robust flow shop problem under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sotelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme Conferénce ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Correlation Clustering avec Médiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy scheduling for microgrids based on the Contract Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time command strategies for smart grids based on the Robust Contract-based Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level formulation for Minimizing Energy and Link Utilization in ISP Backbone Networks with Multipath Routing Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITIS; LMAH, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile network technologies and designing of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 - 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe des investissements réseaux mobiles et des migrations des abonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Network Investments and Designing of Offers for an Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2019 - 8th Annual Conference of the Gaspard Monge Program for Optimization, Operations Research, and their interactions with Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem for information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocaña Anaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019 - 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User-Optimal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOBIP 2018 - 2nd International Workshop on Bilevel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User Optimal Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed GPU-based Correlation Clustering algorithm for large-scale signed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU-accelerated local search algorithm for the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Brazilian Symposium on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOBRAPO - Brazilian Society of Operations Research, Aug 2015, Porto de Galinhas, PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Command Strategies in a Contract-Based Collaboration Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP'2015, 22nd International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Formulation for the Robust Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus Hvattum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, athens, Greece. pp.249-260, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search approach to solve a network design problem with user-optimal flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mauttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Branch-and-cut code for the maximum balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1312.4345. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId165"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosa Figueiredo </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosa-figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0344-2686</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">234711450</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received a Ph.D in Computer Science (specialization Operations Research, Combinatorial Optimization) from the </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systems Engineering and Computer Science Program</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> of the </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federal University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> in 2005. Between 1999 and 2009, I was associate professor in the </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">State University of Rio de Janeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. From 2009 to 2013 I was a researcher at the </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Center for Research and Development in Mathematics and Applications</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (CIDMA) of </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Department of Mathematics</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Aveiro. Between</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> 2013 and 2014, I was a post-doctoral researcher at </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heudiasyc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Technology of Compiègne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Since October 2014 I integrate the </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (Laboratoire Informatique d'Avignon) as associate professor.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern-Based Graph Classification: Comparison of Quality Measures and Importance of Preprocessing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Knowledge Discovery from Data (TKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19 (6), pp.123. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3743143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05095757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation Clustering Problem under Mediation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INFORMS Journal on Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2), pp.672-689. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1287/ijoc.2022.0129⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03503061v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient Enumeration of the Optimal Solutions to the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 86, pp.355-391. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-023-01270-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03935831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact solutions for the two-machine robust flow shop with budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.10.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03549032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing subscriber migrations for a telecommunication operator in uncertain context</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 298 (1), pp.308-321. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2021.06.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02893167v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust microgrid energy trading and scheduling under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expert Systems with Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 203, pp.117471. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eswa.2022.117471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03671957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing and comparing external measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Access</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.20255-20276. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACCESS.2021.3054621⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03124118v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integer programming formulations and efficient local search for relaxed correlation clustering</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eduardo Queiroga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anand Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Global Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10898-020-00989-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03141558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 77 (4), pp.495-519. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/net.21970⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019853v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minimizing Energy and Link Utilization in ISP Backbone Networks with multi-path Routing: A Bi-level Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optimization Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 14 (1), pp.209-227. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11590-019-01505-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02325913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity and Diversity: Analyzing the Optimal Solution Space of the Correlation Clustering Problem on Complete Signed Graphs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Complex Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (6), pp.cnaa025. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/comnet/cnaa025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple partitioning of multiplex signed networks: Application to European parliament votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 60, pp.83-102. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2019.02.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02082574v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer formulations for a routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2019.06.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02186504v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heuristics for a vehicle routing problem with information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores-Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Heuristics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10732-019-09429-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02338334v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Two New Formulations for the Fixed Charge Network Design Problem with Shortest Path Constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 108, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2019.04.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013557v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A branch-and-cut algorithm for the maximum k-balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Discrete Applied Mathematics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 261, pp.164-185. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dam.2018.11.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01937015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluating balancing on social networks through the efficient solution of Correlation Clustering problems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EURO Journal on Computational Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 5 (4), pp.467-498. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13675-017-0082-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feasibility check for the distance geometry problem: an application to molecular conformations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlile Lavor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Transactions in Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (5), pp.1023-1040. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/itor.12283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02179703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction to the special issue on Graphs & Social Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Interdisciplinary Methodologies and Issues in Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Graphs &amp; Social Systems, Graphs and social systems, pp.0. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.18713/JIMIS-300617-2-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01560655v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The maximum balanced subgraph of a signed graph: applications and solution approaches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Operational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 236 (2), pp.473-487. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejor.2013.12.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mixed integer programming formulations for clustering problems related to structural balance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gisele Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Social Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 35 (4), pp.639-651. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.socnet.2013.09.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The robust vehicle routing problem with time windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (3), pp.856 - 866. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cor.2012.10.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00916976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solution of the maximum k-balanced subgraph problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lecture Notes in Computer Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7997 LNCS, pp.266-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scheduling with sequence-dependent batch setup times: planning tests for a pharmaceutic industry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Orestes Cerdeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio A. Pereira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Requejo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mathematical Modelling and Numerical Optimisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2 (3), pp.273. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJMMNO.2011.040792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02183551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An exact approach to the problem of extracting an embedded network matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa R. Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid Carvalho C.C. de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computers and Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 38 (11), pp.1483-1492</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01255529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acyclic orientations with path constraints</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valmir C Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nelson Maculan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cid C de Souza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RAIRO - Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 42 (4), pp.455-467. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ro:2008028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Capacitated Mobile p-Median Problem with Dynamic Demand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manoel Campêlo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2026</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Tours [UT], Feb 2026, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05534844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrating equity into efficiency: the p-Median problem with territorial coverage constraint</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Colloquium on Theoretical and Quantitative Geography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, TAL TECH, Sep 2025, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Capacitated p-Median Problem with Coverage Constraints: mixing Equity and Efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Albuquerque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyrille Genre-Grandpierre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Avignon Université, May 2025, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05615815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelle modélisation des jeux extensifs basée sur des graphes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème congrès annuel de la Société Francaise de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03953563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découverte de connaissances et apprentissage dans les données graphes : Application aux marchés publics français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier Decade : DEcouverte de Connaissances et Apprentissage dans les Données graphEs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04154490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pattern Mining for Anomaly Detection in Graphs: Application to Fraud in Public Procurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Conference on Machine Learning and Principles and Practice of Knowledge Discovery in Databases (ECML-PKDD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Torino, Italy. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-43427-3_5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04131485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de graphes pour la détection de corruption dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03994098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extraction de motifs pour la détection d’anomalies dans des graphes : application à la fraude dans les marchés publics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Extraction et Gestion des Connaissances (EGC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2023, Lyon, France. pp.289-296</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiplicity in Signed Graph Partitioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Helsinki, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03938976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The roll-out of new mobile technologies as a timing game</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Zappalà</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amal Benhamiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco De-Pellegrini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23ème congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INSA Lyon, Feb 2022, Villeurbanne - Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03596239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2-machine robust flow shop problem under budgeted uncertainty</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Sotelo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22eme Conferénce ROADEF de la société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03236596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Problème de Correlation Clustering avec Médiateurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zacharie Alès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Engelbeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence ROADEF 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03940745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time energy scheduling for microgrids based on the Contract Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21e congrès annuel de la Société Française de Recherche Opérationnelle et d'Aide à la Décision (ROADEF 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02528081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile networks and subscriber migrations for a telecommunication operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2020 - 21e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LIRMM, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterizing measures for the assessment of cluster analysis and community detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Conférence Modèles &amp; Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2020, Montpellier (en ligne), France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02993542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21ème Congrès Annuel de la Société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d’Aide à la Décision, Feb 2020, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428300v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time command strategies for smart grids based on the Robust Contract-based Collaboration Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Network Optimization Conference (INOC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02187032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimisation conjointe des investissements réseaux mobiles et des migrations des abonnés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing the investments in mobile network technologies and designing of offers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INOC 2019 - 9th International Network Optimization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02189459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bi-level formulation for Minimizing Energy and Link Utilization in ISP Backbone Networks with Multipath Routing Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2019 - 20e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LITIS; LMAH, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimizing Network Investments and Designing of Offers for an Operator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adrien Cambier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Matthieu Chardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adam Ouorou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMODAYS 2019 - 8th Annual Conference of the Gaspard Monge Program for Optimization, Operations Research, and their interactions with Data Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02994347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vehicle routing problem for information collection in wireless networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Flores Luyo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eitan Altman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eladio Ocaña Anaya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICORES 2019 - 8th International Conference on Operations Research and Enterprise Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02176511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple Optimal Solutions but Single Search: A Study of the Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès annuel de la société Française de Recherche Opérationnelle et d’Aide à la Décision (ROADEF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société Française de Recherche Opérationnelle et d'Aide à la Décision, Feb 2019, Le Havre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02051683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User-Optimal Flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhoo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IWOBIP 2018 - 2nd International Workshop on Bilevel Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact Algorithms for Fixed Charge Network Design Problem with User Optimal Flow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Bouras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fen Zhou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2018 - 19e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2018, Lorient, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02192562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the European Parliament votes through the multiple partitioning of signed multiplex networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">29th European Conference On Operational Research (EURO)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Valencia, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939888v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Roll-Calls in the European Parliament by Multiple Partitioning of Multiplex Signed Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9ème Conférence Modèles &amp; Analyse des Réseaux : Approches Mathématiques &amp; Informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01933679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploiting Antagonistic Relations in Signed Graphs under the Structural Balance Hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PGMO Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01939893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signed Graph Analysis for the Interpretation of Voting Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Knowledge Technologies and Data-driven Business (i-KNOW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Graz, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01583133v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A distributed GPU-based Correlation Clustering algorithm for large-scale signed social networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brazilian Symposium on High Performance Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2017, Campinas, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relevance of Negative Links in Graph Partitioning: A Case Study Using Votes From the European Parliament</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd European Network Intelligence Conference (ENIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Karlskrona, Sweden. pp.122-129, </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ENIC.2015.25⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01176090v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A GPU-accelerated local search algorithm for the Correlation Clustering problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mario Levorato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lúcia Drummond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the Brazilian Symposium on Operations Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SOBRAPO - Brazilian Society of Operations Research, Aug 2015, Porto de Galinhas, PE, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01449689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informative Value of Negative Links for Graph Partitioning, with an application to European Parliament Votes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phillipe Michelon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Conférence Modèles et Analyse de Réseaux : approches mathématiques et informatiques (MARAMI)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Nîmes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02055158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust Control Command Strategies in a Contract-Based Collaboration Framework.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Jouglet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Savourey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISMP'2015, 22nd International Symposium on Mathematical Programming</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Pittsburgh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01721121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layered Formulation for the Robust Vehicle Routing Problem with Time Windows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agostinho Agra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marielle Christiansen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lars Magnus Hvattum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michael Poss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Symposium on Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, athens, Greece. pp.249-260, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-32147-4_23⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00777762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Tabu Search approach to solve a network design problem with user-optimal flows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Mauttone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Labbé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ALIO/EURO Workshop on Applied Combinatorial Optimization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01882382v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection automatique de fraude dans les marchés publics : Application aux cas français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Meetup LIAvignon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Avignon, France. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03833237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FOPPA: A database of French Open Public Procurement Award notices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucas Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Largeron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Henri Morand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03796734v4</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2-Edge Connected Balanced Subgraphs for Correlation Clustering Problem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejat Arinik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Labatut</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] Avignon Université. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An improved Branch-and-cut code for the maximum balanced subgraph of a signed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosa Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yuri Y. Frota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Research Report] arXiv:1312.4345. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId167"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="947DC504"/>
+    <w:nsid w:val="0BB25023"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-2686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234711450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjn0p63rZPjAhUG3uAKHV8tBrQQFjAAegQIBRAB&amp;url=https%3A%2F%2Fwww.cos.ufrj.br%2F&amp;usg=AOvVaw1or-E-9APqrAd5NGiuI4eT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjP1pTGrZPjAhUdAWMBHVvFDO4QFjAAegQIBhAD&amp;url=https%3A%2F%2Fufrj.br%2F&amp;usg=AOvVaw0QTa6udilsDLGiYiD1hL1X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uerj.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidma.ua.pt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/dmat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/#/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503061v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engelbeen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893167v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.032" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549032v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Levorato" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.021" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019853v4" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21970" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141558v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00989-7" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325913v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bouras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01505-x" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338334v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores-Luyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Agra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Ocana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09429-6" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186504v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.06.054" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013557v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Drummond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-017-0082-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255521v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa R. Figueiredo" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171111v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Moura" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2013.09.002" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916976v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Christiansen" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.002" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orestes Cerdeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Requejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2011.040792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid Carvalho C.C. de Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid C de Souza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953563v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zappal&#224;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benhamiche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De-Pellegrini" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596239v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236596v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotelo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940745v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528081v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994335v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187032v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188516v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189459v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189469v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994347v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176511v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores Luyo" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Oca&#241;a Anaya" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188525v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhoo" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192562v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987509v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449689v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721121v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777762v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus Hvattum" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_23" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882382v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mauttone" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188356v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-figueiredo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0344-2686" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/234711450" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjn0p63rZPjAhUG3uAKHV8tBrQQFjAAegQIBRAB&amp;url=https%3A%2F%2Fwww.cos.ufrj.br%2F&amp;usg=AOvVaw1or-E-9APqrAd5NGiuI4eT" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.google.com/url?sa=t&amp;rct=j&amp;q=&amp;esrc=s&amp;source=web&amp;cd=1&amp;cad=rja&amp;uact=8&amp;ved=2ahUKEwjP1pTGrZPjAhUdAWMBHVvFDO4QFjAAegQIBhAD&amp;url=https%3A%2F%2Fufrj.br%2F&amp;usg=AOvVaw0QTa6udilsDLGiYiD1hL1X" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uerj.br/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cidma.ua.pt/" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/dmat/" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ua.pt/#/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.hds.utc.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lia.univ-avignon.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095757v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Potin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Figueiredo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Labatut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Largeron" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3743143" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-03503061v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zacharie Al&#232;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Engelbeen" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1287/ijoc.2022.0129" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935831v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejat Arinik" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-023-01270-3" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03549032v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Levorato" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Frota" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.10.021" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02893167v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Cambier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chardy" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Ouorou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Poss" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2021.06.032" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03671957v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eswa.2022.117471" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03124118v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACCESS.2021.3054621" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141558v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Queiroga" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Subramanian" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Y. Frota" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10898-020-00989-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019853v4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/net.21970" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02325913v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Bouras" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhou" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11590-019-01505-x" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994011v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/comnet/cnaa025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02082574v3" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2019.02.001" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02186504v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores-Luyo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agostinho Agra" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Ocana" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2019.06.054" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338334v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10732-019-09429-6" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013557v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2019.04.007" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01937015v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Labb&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dam.2018.11.022" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178542v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#250;cia Drummond" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13675-017-0082-6" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02179703v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlile Lavor" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelson Maculan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio A. Pereira" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/itor.12283" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01560655v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18713/JIMIS-300617-2-0" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181486v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejor.2013.12.036" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171111v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gisele Moura" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socnet.2013.09.002" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00916976v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Christiansen" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cor.2012.10.002" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255521v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa R. Figueiredo" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183551v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Orestes Cerdeira" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Requejo" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJMMNO.2011.040792" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01255529v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid Carvalho C.C. de Souza" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184964v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valmir C Barbosa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cid C de Souza" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ro:2008028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05534844v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Albuquerque" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manoel Camp&#234;lo" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Genre-Grandpierre" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615865v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05615815v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953563v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Zappal&#224;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Benhamiche" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco De-Pellegrini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154490v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04131485v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-43427-3_5" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03994098v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03938976v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03596239v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236596v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sotelo" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03940745v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02528081v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jouglet" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Savourey" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994335v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02993542v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428300v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02187032v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189469v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189459v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188516v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02994347v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176511v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Flores Luyo" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eitan Altman" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eladio Oca&#241;a Anaya" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051683v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188525v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fen Zhoo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02192562v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939888v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01933679v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01939893v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01583133v3" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987509v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01176090v2" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Mendon&#231;a" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Michelon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ENIC.2015.25" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01449689v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02055158v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Phillipe Michelon" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01721121v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00777762v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Magnus Hvattum" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-32147-4_23" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01882382v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Mauttone" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03833237v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Henri Morand" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796734v4" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428305v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188356v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>