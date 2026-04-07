--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -702,187 +702,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04263080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Potin E., Henaff G., Trellu H., 2021, Le smartphone des enfants placés. Quels enjeux en protection de l’enfance ?, Toulouse, Érès, 172 p.</w:t>
+                <w:t xml:space="preserve">Fabien Granjon, Classes populaires et usages de l’informatique connectée. Des inégalités sociales-numériques.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.140-142. </w:t>
+              <w:t xml:space="preserve">Lectures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/agora.091.0134⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/lectures.56258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03702183v1</w:t>
+                <w:t xml:space="preserve">hal-03673013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Granjon, Classes populaires et usages de l’informatique connectée. Des inégalités sociales-numériques.</w:t>
+                <w:t xml:space="preserve">Potin E., Henaff G., Trellu H., 2021, Le smartphone des enfants placés. Quels enjeux en protection de l’enfance ?, Toulouse, Érès, 172 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lectures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Agora débats/jeunesses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.140-142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/lectures.56258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/agora.091.0134⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03673013v1</w:t>
+                <w:t xml:space="preserve">hal-03702183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prévention spécialisée à l'ère du numérique : quels défis et quels changements dans la formation professionnelle ?</w:t>
               </w:r>
@@ -3696,51 +3696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E3334116"/>
+    <w:nsid w:val="9CEF8F30"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3844,51 +3844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="CA6C43C5"/>
+    <w:nsid w:val="E8505AEF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3992,51 +3992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="085E4135"/>
+    <w:nsid w:val="A02D464F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4140,51 +4140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B1F57A6C"/>
+    <w:nsid w:val="254F072B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4380,51 +4380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-maria-bortolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26845888X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37168168062648040069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jn7w46fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702183v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0134" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673013v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56258" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Carneiro Sarturi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1809-3876.2020v18i3p1336-1358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica de Souza Trevisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22420/rde.v13i25.885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30810/rcs.v2i3.604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fontana Gabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loredi Lemes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elo&#237;sa Berlote Brenner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22348/riesup.v3i1.7740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19177/prppge.v11e202017451-470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoillotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducygne.com/editions-du-cygne-jeunesses-populaires-en-ligne.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-maria-bortolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26845888X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37168168062648040069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jn7w46fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Carneiro Sarturi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1809-3876.2020v18i3p1336-1358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica de Souza Trevisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22420/rde.v13i25.885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30810/rcs.v2i3.604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fontana Gabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loredi Lemes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elo&#237;sa Berlote Brenner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22348/riesup.v3i1.7740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19177/prppge.v11e202017451-470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoillotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducygne.com/editions-du-cygne-jeunesses-populaires-en-ligne.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>