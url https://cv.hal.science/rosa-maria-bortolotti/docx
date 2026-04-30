--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -1208,317 +1208,317 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03131740v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OS PRINCIPAIS AUTORES DA CORRENTE CRITICO-REPRODUTIVISTA</w:t>
+                <w:t xml:space="preserve">ESTÁGIO E ENSINO MÉDIO: COMPLEXIDADES DE UMA RELAÇÃO</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Carmen Eloísa Berlote Brenner</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Carneiro Sarturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revista Internacional de Educação Superior</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Olhares: Revista do Departamento de Educação da Unifesp</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 5 (2), pp.131-151</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03131730v1</w:t>
+                <w:t xml:space="preserve">hal-03231665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ESTÁGIO E ENSINO MÉDIO: COMPLEXIDADES DE UMA RELAÇÃO</w:t>
+                <w:t xml:space="preserve">A POSTURA PEDAGÓGICA DO PROFESSOR NO CAMPO DA VIOLÊNCIA ESCOLAR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Carneiro Sarturi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Olhares: Revista do Departamento de Educação da Unifesp</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Poiésis - Revista do Programa de Pós-Graduação em Educação</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 11 (20), pp.451. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19177/prppge.v11e202017451-470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03231665v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A POSTURA PEDAGÓGICA DO PROFESSOR NO CAMPO DA VIOLÊNCIA ESCOLAR</w:t>
+                <w:t xml:space="preserve">OS PRINCIPAIS AUTORES DA CORRENTE CRITICO-REPRODUTIVISTA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rosane Carneiro Sarturi</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Fontana Gabbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">João Loredi Lemes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carmen Eloísa Berlote Brenner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poiésis - Revista do Programa de Pós-Graduação em Educação</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 11 (20), pp.451. </w:t>
+              <w:t xml:space="preserve">Revista Internacional de Educação Superior</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 3 (1), pp.224-239. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.19177/prppge.v11e202017451-470⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22348/riesup.v3i1.7740⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131746v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1530,411 +1530,411 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penser l’inclusion des familles et des enfants dans les parcours de formation. Le cas d’un atelier « parentalité &amp; numérique » dans une Cité Éducative du 95</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jeunesses populaires urbaines et participation numérique : vers une socialisation en ligne engagée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE Normandie - Caen (CIRNEF) - Université de Caen Normandie - et INSEI (LISIS), Oct 2025, Caen, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude E-Cité : Éducation et citoyenneté à l'ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AMPIRIC - Université de Marseille, Apr 2025, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05325688v1</w:t>
+                <w:t xml:space="preserve">hal-05317597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le numérique comme une nouvelle priorité des politiques territoriales ? Le cas des Cités éducatives (95).</w:t>
+                <w:t xml:space="preserve">Accompagner dans la rue et surveiller sur les réseaux sociaux. Quand les représentations sur les pratiques numériques des jeunes trahissent les principes du métier d'éducateur.trice de rue.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International ETIC - 6. Pratiques instrumentées dans et hors école : quelles perméabilités ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Recherche en Éducation (CREN); Laboratoire Éducation, Discours et Apprentissages (EDA); Centre Interdisciplinaire de Recherche Normand en Éducation et Formation (CIRNEF), Oct 2025, Le Mans, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude Surveillance interpersonnelles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nanterre, Jun 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05400307v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeunesses populaires urbaines et participation numérique : vers une socialisation en ligne engagée ?</w:t>
+                <w:t xml:space="preserve">Communiquer sa thèse auprès des acteurs non-académiques : retour d'expérience.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Lavoillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Rubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude E-Cité : Éducation et citoyenneté à l'ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AMPIRIC - Université de Marseille, Apr 2025, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude "Recherches, problèmes publics et politiques d'éducation: regards croisés" - GIS PROSON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GIS PROSON, Feb 2025, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317597v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05317604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner dans la rue et surveiller sur les réseaux sociaux. Quand les représentations sur les pratiques numériques des jeunes trahissent les principes du métier d'éducateur.trice de rue.</w:t>
+                <w:t xml:space="preserve">Le numérique comme une nouvelle priorité des politiques territoriales ? Le cas des Cités éducatives (95).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude Surveillance interpersonnelles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nanterre, Jun 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">Colloque International ETIC - 6. Pratiques instrumentées dans et hors école : quelles perméabilités ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Recherche en Éducation (CREN); Laboratoire Éducation, Discours et Apprentissages (EDA); Centre Interdisciplinaire de Recherche Normand en Éducation et Formation (CIRNEF), Oct 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317591v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05400307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Communiquer sa thèse auprès des acteurs non-académiques : retour d'expérience.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Penser l’inclusion des familles et des enfants dans les parcours de formation. Le cas d’un atelier « parentalité &amp; numérique » dans une Cité Éducative du 95</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Piesen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stephanie Rubi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude "Recherches, problèmes publics et politiques d'éducation: regards croisés" - GIS PROSON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GIS PROSON, Feb 2025, LYON, France</w:t>
+              <w:t xml:space="preserve">Parcours et formation des jeunes : éclairages théoriques et méthodologiques, mises en œuvre inspirantes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE Normandie - Caen (CIRNEF) - Université de Caen Normandie - et INSEI (LISIS), Oct 2025, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05317604v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05325688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questions à Nicolas Duvoux autour de l'ouvrage &amp;quot;L'avenir confisqué. Inégalités de temps vécu, classes sociales et patrimoine</w:t>
               </w:r>
@@ -2686,165 +2686,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03673001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des réseaux sociaux numériques (RSN) chez les éducateurs de la prévention spécialisée</w:t>
+                <w:t xml:space="preserve">L’usage des réseaux sociaux par des jeunes suivis dans le cadre de la prévention spécialisée : perceptions et contradictions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE) « Le travail de la relation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
+              <w:t xml:space="preserve">« Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire ». Université Jean Monnet, Faculté de Sciences Humaines et Sociales. 18 et 19 mai 2021.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Saint Etienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03274987v1</w:t>
+                <w:t xml:space="preserve">hal-03263225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’usage des réseaux sociaux par des jeunes suivis dans le cadre de la prévention spécialisée : perceptions et contradictions</w:t>
+                <w:t xml:space="preserve">L’usage des réseaux sociaux numériques (RSN) chez les éducateurs de la prévention spécialisée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosa Maria Bortolotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Les adolescent(e)s d’aujourd’hui : penser leur bien-être en contexte scolaire et hors scolaire ». Université Jean Monnet, Faculté de Sciences Humaines et Sociales. 18 et 19 mai 2021.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Saint Etienne, France</w:t>
+              <w:t xml:space="preserve">La Recherche en Travail Social et Santé dans les sciences de l’Education et de la Formation (TRESSE) « Le travail de la relation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03263225v1</w:t>
+                <w:t xml:space="preserve">hal-03274987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’usage des réseaux sociaux par les jeunes suivis par la prévention spécialisée : quels usages, quels enjeux ?</w:t>
               </w:r>
@@ -3696,51 +3696,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="9CEF8F30"/>
+    <w:nsid w:val="DC18189A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3844,51 +3844,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="E8505AEF"/>
+    <w:nsid w:val="BFD38953"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3992,51 +3992,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A02D464F"/>
+    <w:nsid w:val="772D4CD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4140,51 +4140,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="254F072B"/>
+    <w:nsid w:val="DEC0304D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4380,51 +4380,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-maria-bortolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26845888X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37168168062648040069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jn7w46fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Carneiro Sarturi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1809-3876.2020v18i3p1336-1358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica de Souza Trevisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22420/rde.v13i25.885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30810/rcs.v2i3.604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131730v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fontana Gabbi" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loredi Lemes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elo&#237;sa Berlote Brenner" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22348/riesup.v3i1.7740" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231665v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131746v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19177/prppge.v11e202017451-470" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400307v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317597v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317591v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317604v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoillotte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274987v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263225v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducygne.com/editions-du-cygne-jeunesses-populaires-en-ligne.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosa-maria-bortolotti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/26845888X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/37168168062648040069" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400287v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosa Maria Bortolotti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Djavadi" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Louchart" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.jn7w46fer" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317574v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04263080v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.095.0025" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673013v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lectures.56258" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702183v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.091.0134" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03578560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131722v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Carneiro Sarturi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23925/1809-3876.2020v18i3p1336-1358" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231227v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#244;nica de Souza Trevisan" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22420/rde.v13i25.885" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131740v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30810/rcs.v2i3.604" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03231665v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131746v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19177/prppge.v11e202017451-470" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03131730v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Fontana Gabbi" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Loredi Lemes" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Elo&#237;sa Berlote Brenner" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22348/riesup.v3i1.7740" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317597v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317591v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Lavoillotte" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Rubi" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05400307v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05325688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Piesen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317643v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317618v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317631v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317636v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317626v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436289v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sorin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04201201v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858961v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03601525v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881784v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03673001v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263225v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03274987v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03295597v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317546v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editionsducygne.com/editions-du-cygne-jeunesses-populaires-en-ligne.html" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317558v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05456354v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sigol&#232;ne Couchot-Schiex" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03263230v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Moignard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04436281v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Boulin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dieyn&#233;bou Fofana-Ballester" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03225776v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04064790v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>