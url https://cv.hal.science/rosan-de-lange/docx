--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -357,368 +357,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
+                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+                <w:t xml:space="preserve">Léa Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05269510v1</w:t>
+                <w:t xml:space="preserve">hal-05240738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Clément Gestin</w:t>
+                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sydney Girard</w:t>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05240738v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242037v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t>
               </w:r>
@@ -891,177 +891,834 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18. Congress of the European Society for Agronomy. Synergies for a resilient future: from knowledge to action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Society for Agronomy, Aug 2024, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687946v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559270v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Livret de ressources Be-Creative pour piloter et animer un processus de co-conception de territoires zéro phyto.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04701012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1071,51 +1728,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversifier en oléiculture et en viticulture dans le sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1163,201 +1820,323 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04597985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (1)</w:t>
+        <w:t xml:space="preserve">Rapport (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Guides des visiteurs des CA-SYS Days 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides sur la plateforme CA-SYS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cordeau, S.</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Adeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Bannwart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Chamoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INRAE. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05559425v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Capacités d’adaptations des exploitations agricoles en zone inondable et péri-urbaine face au multirisque climatique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nina Graveline</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Bremond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Modjeska</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAE. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04661135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1367,105 +2146,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traque aux systèmes innovants à base d’oliviers dans le Sud de la France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Agronomie. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04043403v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId41"/>
+      <w:footerReference w:type="default" r:id="rId52"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1612,51 +2391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043403v2" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043403v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>