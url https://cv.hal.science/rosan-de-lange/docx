--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -357,368 +357,368 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
+                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Philippe</w:t>
+                <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rémy Ballot</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lorène Prost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05240738v1</w:t>
+                <w:t xml:space="preserve">hal-05269510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosan de Lange</w:t>
+                <w:t xml:space="preserve">Assessing the sustainability of organic livestock farms and communicate on their positive externalities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémy Ballot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Gestin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Barbottin</w:t>
+                <w:t xml:space="preserve">Sydney Girard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maude Quinio</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie- Hélène Jeuffroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
+              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05242037v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05240738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Designing Pesticide-Free Agriculture: A Territorial Research Framework to move from Theory to Practice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">How Assessment Methods Support The Design Of Pesticide Free Territories</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosan de Lange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Barbottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maude Quinio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Valantin-Morison</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lorène Prost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosan de Lange</w:t>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Farming System Design Conference</w:t>
+              <w:t xml:space="preserve">8. International Farming System Design Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Palaiseau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05269510v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05242037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DEXiPM Vigne®, un outil pour l'évaluation de la durabilité des systèmes de culture viticoles</w:t>
               </w:r>
@@ -946,51 +946,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
+                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -1047,75 +1047,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559243v1</w:t>
+                <w:t xml:space="preserve">hal-05559257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 4 : le matériel agricole pour conduire les systèmes agroécologiques</w:t>
+                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -1172,75 +1172,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559257v1</w:t>
+                <w:t xml:space="preserve">hal-05559270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 5 : la diversité végétale et la gestion des bioagresseurs</w:t>
+                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -1275,97 +1275,97 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559270v1</w:t>
+                <w:t xml:space="preserve">hal-05559182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier 1 : les systèmes en semis direct, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
+                <w:t xml:space="preserve">Atelier 3 : la biodiversité et les services de régulation biologique, les infrastructures agroécologiques mises en place pour favoriser la biodiversité, les suivis biodiversité et les premiers résultats</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cordeau, S.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Adeux</w:t>
@@ -1400,73 +1400,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chamoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CA-SYS day 2024 : Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
+              <w:t xml:space="preserve">CA-SYS Day 2024 - Résultats de 5 ans d’expérimentations en agroécologie sans pesticides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Bretenière, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05559182v1</w:t>
+                <w:t xml:space="preserve">hal-05559243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atelier 2 : les systèmes avec travail du sol, leurs performances agronomiques, économiques et environnementales, nos apprentissages et les pistes d’adaptation</w:t>
               </w:r>
@@ -1635,51 +1635,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Hossard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorène Prost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosan de Lange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2391,51 +2391,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043403v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04679059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosan de Lange" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Bernard-Michinov" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Metral" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane de Tourdonnet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Hossard" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/cagri/2024019" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04040703v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05269510v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Valantin-Morison" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Prost" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05240738v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Philippe" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Ballot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Gestin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Girard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie- H&#233;l&#232;ne Jeuffroy" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05242037v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barbottin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maude Quinio" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04510189v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Schneider" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Metay" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04687946v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l M&#233;tral" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559257v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cordeau, S." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Adeux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Amiot" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Bannwart" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chamoy" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559270v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559182v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559243v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559229v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04701012v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Casagrande" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04597985v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05559425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04661135v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Graveline" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Bremond" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Modjeska" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04043403v2" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>