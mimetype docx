--- v0 (2026-03-09)
+++ v1 (2026-05-03)
@@ -1062,784 +1062,784 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01986151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of C-PDMS electrodes for electrokinetic applications in microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Deman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Quatresous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electroanalysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
+              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (9), pp.5013. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/9/095013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886736v1</w:t>
+                <w:t xml:space="preserve">hal-00734048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of C-PDMS electrodes for electrokinetic applications in microfluidic systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nanocomposite Carbon-PDMS Material for Chip-Based Electrochemical Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Chateaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Micromechanics and Microengineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 21 (9), pp.5013. </w:t>
+              <w:t xml:space="preserve">Electroanalysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 23 (2), pp.321 - 324. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/0960-1317/21/9/095013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/elan.201000321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734048v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01886736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic chips for the crystallization of biomacromolecules by counter-diffusion and on-chip crystal X-ray analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Pittet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kaouthar Dhouib</w:t>
+                <w:t xml:space="preserve">Monique Sigaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Khan Malek</w:t>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wilhelm Pfleging</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Roland Duffait</w:t>
+                <w:t xml:space="preserve">Olivier Vittori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lab on a Chip</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b819362b⟩</w:t>
+              <w:t xml:space="preserve">Analyst</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 134 (3), pp.472 - 477. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448986v1</w:t>
+                <w:t xml:space="preserve">hal-01886779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Microfluidic chips for the crystallization of biomacromolecules by counter-diffusion and on-chip crystal X-ray analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaouthar Dhouib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Khan Malek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+                <w:t xml:space="preserve">Wilhelm Pfleging</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Renaud</w:t>
+                <w:t xml:space="preserve">Bernard Gauthier-Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Tingry</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pichot</w:t>
+                <w:t xml:space="preserve">Roland Duffait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensor letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/sl.2009.1156⟩</w:t>
+              <w:t xml:space="preserve">Lab on a Chip</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 9 (10), pp.1412-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b819362b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00448518v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amperometric quantification based on serial dilution microfluidic systems</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pittet</w:t>
+                <w:t xml:space="preserve">Microfluidic biofuel cell for energy production.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkader Zebda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Renaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Sigaud</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Renaud</w:t>
+                <w:t xml:space="preserve">Sophie Tingry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Vittori</w:t>
+                <w:t xml:space="preserve">Marc Cretin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pichot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Analyst</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/b811629f⟩</w:t>
+              <w:t xml:space="preserve">Sensor letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 7, pp.1 -15. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/sl.2009.1156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01886779v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining microfluidics and electrochemical detection.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,57 +1910,57 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00631203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel low-cost approach of implementing electrochemiluminescence detection for microfluidic analytical systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">PCB Technology-Based Electrochemiluminescence Microfluidic Device for Low-Cost Portable Analytical Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1968,145 +1968,133 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Khaled Stephan</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.030⟩</w:t>
+              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 8 (5), pp.565 - 571. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/JSEN.2008.918994⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886782v1</w:t>
+                <w:t xml:space="preserve">hal-01886786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PCB Technology-Based Electrochemiluminescence Microfluidic Device for Low-Cost Portable Analytical Systems</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+                <w:t xml:space="preserve">A novel low-cost approach of implementing electrochemiluminescence detection for microfluidic analytical systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2114,133 +2102,145 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Galvan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Loïc Blum</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Sensors Journal</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 28 (5-6), pp.891 - 895. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2007.10.030⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/JSEN.2008.918994⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886786v1</w:t>
+                <w:t xml:space="preserve">hal-01886782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PCB-based integration of electrochemiluminescence detection for microfluidic systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2342,51 +2342,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation of electrochemiluminescence microanalysis in PCB technology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guo-Neng Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2502,51 +2502,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Abbas Ghaleb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pittet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosaria Ferrigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2875,51 +2875,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A New Microfluidic Device for Electric Lysis and Separation of Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3022,51 +3022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Deman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Chateaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Frénéa-Robin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Haddour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3931,51 +3931,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448986v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dhouib" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Khan Malek" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pfleging" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duffait" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819362b" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0QF85GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04798738v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Dinvaut" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Calvet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Comte" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Gury" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pascual" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066576v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Martinez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amalric Montalibet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mcadams" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Faivre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosaria Ferrigno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040532" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870690v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Le Roy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daya Dhungana" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Ourry" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4943927" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870694v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Marchalot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Chateaux" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem C Mertani" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4928703" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02319889v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Stephan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Saab" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Mokbel" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Goutaudier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fluid.2014.07.033" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W9TC5NKC-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870696v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renaud Gelszinnis" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Degouttes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Terrier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riviere" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4894497" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986151v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franziska Pinker" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Brun" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Morin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Deman" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cg301757g" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734048v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Quatresous" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Fr&#233;n&#233;a-Robin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0960-1317/21/9/095013" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/0T8-JD7VGRG3-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886736v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pittet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elan.201000321" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/2F42C95958281295F9E9DD503230A9AF898E3685/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886779v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Sigaud" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Renaud" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vittori" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b811629f" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/208DE8FF4E307144F3C2020F7098C30D6D2AEF1E/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448986v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Dhouib" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Khan Malek" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilhelm Pfleging" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Gauthier-Manuel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Duffait" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b819362b" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-0QF85GKT-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448518v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkader Zebda" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Tingry" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Cretin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pichot" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/sl.2009.1156" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice L&#233;ca-Bouvier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Galvan" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2009.5332387" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886786v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guo-Neng Lu" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Blum" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JSEN.2008.918994" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886782v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2007.10.030" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-F8LPGJ98-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631232v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c J Blum" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b701296a" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-M63DKGCP-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631226v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4352946" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02020725v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Abbas Ghaleb" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Georges" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870736v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Amirouche" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josu&#233; Esteves" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01986233v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-L. Deman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734028v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Haddour" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2012.6347430" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734001v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734010v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456852v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/proceedings1040512" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456542v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456903v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaime Andres Martinez Santamaria" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Massot" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456893v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>