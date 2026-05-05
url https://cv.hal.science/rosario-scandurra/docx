--- v0 (2026-03-25)
+++ v1 (2026-05-05)
@@ -541,282 +541,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Citizen-driven participatory research conducted through knowledge intermediary units. A thematic synthesis of the literature on “Science Shops”</w:t>
+                <w:t xml:space="preserve">Drivers of Youth Labour Market Integration Across European Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gresle</w:t>
+                <w:t xml:space="preserve">Ruggero Cefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eduardo Urias</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yuri Kazepov</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22323/2.20050202⟩</w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (3), pp.835-856. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11205-020-02549-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501091v1</w:t>
+                <w:t xml:space="preserve">hal-03501019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is the distribution of NEETs and early leavers from education and training converging across the regions of the European Union?</w:t>
+                <w:t xml:space="preserve">Citizen-driven participatory research conducted through knowledge intermediary units. A thematic synthesis of the literature on “Science Shops”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gresle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Urias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Rambla</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bálint Balázs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Irene Jimeno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Societies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/14616696.2020.1869282⟩</w:t>
+              <w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20 (05), pp.A02. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22323/2.20050202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501020v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial disparities in youth labour market chances in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Cefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -827,321 +840,308 @@
               <w:t xml:space="preserve">Regional Studies, Regional Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.228-238. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21681376.2021.1925580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mobility and school segregation in an (un)controlled choice system: A counterfactual approach</w:t>
+                <w:t xml:space="preserve">Is the distribution of NEETs and early leavers from education and training converging across the regions of the European Union?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrián Zancajo</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Rambla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Educational Research Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/berj.3694⟩</w:t>
+              <w:t xml:space="preserve">European Societies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 23 (5), pp.563-589. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14616696.2020.1869282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501034v1</w:t>
+                <w:t xml:space="preserve">hal-03501020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Youth Labour Market Integration Across European Regions</w:t>
+                <w:t xml:space="preserve">Student mobility and school segregation in an (un)controlled choice system: A counterfactual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuri Kazepov</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Zancajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 154 (3), pp.835-856. </w:t>
+              <w:t xml:space="preserve">British Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), pp.42-64. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11205-020-02549-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/berj.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501019v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School to work outcomes during the Great Recession, is the regional scale relevant for young people’s life chances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Cefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Kazepov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Youth Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.441-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,77 +1279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youth Labor Market Integration in European Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Cefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Kazepov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.3813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyka Kovacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rambla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lifelong Learning Policies for Young Adults in Europe. Navigating between Knowledge and Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Policy Press, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scandurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cefalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hermannsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2023.2265425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fusaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Zancajo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211019738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501091v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gresle" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Urias" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Bal&#225;zs" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.20050202" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501020v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rambla" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1869282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501025v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cefalo" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2021.1925580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501034v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3694" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02549-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1742299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00113921211028626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12093813" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019863662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Hermannsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Graziano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2019.1680313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3290" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Renter&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Souto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243; Patxot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2016.34.24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Kovacheva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447350361.001.0001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47856-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03501703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ivano Scandurra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scandurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cefalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hermannsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2023.2265425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fusaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Zancajo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211019738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cefalo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02549-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gresle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Urias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Bal&#225;zs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.20050202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2021.1925580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rambla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1869282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1742299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00113921211028626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12093813" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019863662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Hermannsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Graziano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2019.1680313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3290" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Renter&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Souto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243; Patxot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2016.34.24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Kovacheva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447350361.001.0001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47856-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03501703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ivano Scandurra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>