--- v1 (2026-05-05)
+++ v2 (2026-05-26)
@@ -541,607 +541,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drivers of Youth Labour Market Integration Across European Regions</w:t>
+                <w:t xml:space="preserve">Student mobility and school segregation in an (un)controlled choice system: A counterfactual approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuri Kazepov</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Bonal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrián Zancajo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Social Indicators Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11205-020-02549-8⟩</w:t>
+              <w:t xml:space="preserve">British Educational Research Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 47 (1), pp.42-64. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/berj.3694⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03501019v1</w:t>
+                <w:t xml:space="preserve">hal-03501034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citizen-driven participatory research conducted through knowledge intermediary units. A thematic synthesis of the literature on “Science Shops”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Sophie Gresle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Urias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Sophie Gresle</w:t>
+                <w:t xml:space="preserve">Bálint Balázs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irene Jimeno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCOM : Journal of Science Communication</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20 (05), pp.A02. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.22323/2.20050202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorial disparities in youth labour market chances in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Cefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Studies, Regional Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 8 (1), pp.228-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/21681376.2021.1925580⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is the distribution of NEETs and early leavers from education and training converging across the regions of the European Union?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rambla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Societies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 23 (5), pp.563-589. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/14616696.2020.1869282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03501020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Student mobility and school segregation in an (un)controlled choice system: A counterfactual approach</w:t>
+                <w:t xml:space="preserve">Drivers of Youth Labour Market Integration Across European Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Adrián Zancajo</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ruggero Cefalo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Kazepov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Educational Research Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 47 (1), pp.42-64. </w:t>
+              <w:t xml:space="preserve">Social Indicators Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 154 (3), pp.835-856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/berj.3694⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11205-020-02549-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03501034v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03501019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">School to work outcomes during the Great Recession, is the regional scale relevant for young people’s life chances?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Cefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Kazepov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Youth Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 24 (4), pp.441-465. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1279,77 +1279,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Youth Labor Market Integration in European Regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ruggero Cefalo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosario Scandurra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuri Kazepov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sustainability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (9), pp.3813. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1961,51 +1961,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcelo Parreira Do Amaral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siyka Kovacheva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Rambla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lifelong Learning Policies for Young Adults in Europe. Navigating between Knowledge and Economy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Policy Press, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2402,51 +2402,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scandurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cefalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hermannsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2023.2265425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fusaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Zancajo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211019738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501019v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cefalo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02549-8" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501091v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gresle" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Urias" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Bal&#225;zs" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.20050202" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501025v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2021.1925580" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501020v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rambla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1869282" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501034v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3694" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1742299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00113921211028626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12093813" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019863662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Hermannsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Graziano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2019.1680313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3290" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Renter&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Souto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243; Patxot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2016.34.24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Kovacheva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447350361.001.0001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47856-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03501703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ivano Scandurra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924847v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Scandurra" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kelly" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fusaro" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Cefalo" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Hermannsson" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/03075079.2023.2265425" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04924846v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Fusaro" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seps.2023.101650" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501017v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Zancajo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Bonal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/psp.2542" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Alberio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440211019738" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501034v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3694" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501091v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Gresle" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Urias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#225;lint Bal&#225;zs" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irene Jimeno" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/2.20050202" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501025v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruggero Cefalo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2021.1925580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501020v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Rambla" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14616696.2020.1869282" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501019v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Kazepov" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11205-020-02549-8" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501026v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13676261.2020.1742299" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501024v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yifei Lu" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00113921211028626" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501028v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12093813" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501035v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Calero" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijer.2019.06.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501037v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0042098019863662" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501039v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristinn Hermannsson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Graziano" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681376.2019.1680313" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501040v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/berj.3290" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501041v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisenda Renter&#237;a" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guadalupe Souto" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concepci&#243; Patxot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2016.34.24" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501046v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcelo Parreira Do Amaral" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siyka Kovacheva" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1332/policypress/9781447350361.001.0001" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03501044v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Pilz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-47856-2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03501703v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosario Ivano Scandurra" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>