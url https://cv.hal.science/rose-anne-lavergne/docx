--- v0 (2026-04-29)
+++ v1 (2026-05-19)
@@ -1553,429 +1553,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03778408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epidemiology and Clinical Impact of Respiratory Coinfections at Diagnosis of Pneumocystis jirovecii Pneumonia</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nahema Issa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+                <w:t xml:space="preserve">Sophie Hartuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Florent Morio</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Nourrisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jaco Verweij</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/infdis/jiab460⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04809416v1</w:t>
+                <w:t xml:space="preserve">hal-03668002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Candida palmioleophila Clinical Isolate CBS 18098</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Epidemiology and Clinical Impact of Respiratory Coinfections at Diagnosis of Pneumocystis jirovecii Pneumonia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lécuyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nahema Issa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Tessoulin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Rajendra Prasad</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mycopathologia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11046-022-00682-1⟩</w:t>
+              <w:t xml:space="preserve">Journal of Infectious Diseases</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 225 (5), pp.868-880. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/infdis/jiab460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04809175v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Novodiag® Stool parasites assay, an innovative high-plex technique for fast detection of protozoa, helminths and microsporidia in stool samples: a retrospective and prospective study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Draft Genome Sequence of the Fluconazole-Resistant Candida palmioleophila Clinical Isolate CBS 18098</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Barbier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lenha Mobuchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atanu Banerjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajendra Prasad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 29, pp.1-8. </w:t>
+              <w:t xml:space="preserve">Mycopathologia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 188 (1-2), pp.169-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2022026⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11046-022-00682-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03668002v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and environmental investigation in a French zoological park</w:t>
               </w:r>
@@ -2791,51 +2791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fakhri Jeddi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Paugam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hartuis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Denis-Musquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2893,429 +2893,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04719518v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+                <w:t xml:space="preserve">Serological diagnosis of Toxoplasma gondii : analysis of false-positive IgG results and implications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+                <w:t xml:space="preserve">Loïc Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Persat</w:t>
+                <w:t xml:space="preserve">Judith Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Foulet</w:t>
+                <w:t xml:space="preserve">Aurélie Guigon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bonnal</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Accoceberry</w:t>
+                <w:t xml:space="preserve">Odile Villard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
+              <w:t xml:space="preserve">Parasite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 27, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/parasite/2020006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02566987v1</w:t>
+                <w:t xml:space="preserve">hal-02904009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hormographiella aspergillata: an emerging basidiomycete in the clinical setting? A case report and literature review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Moniot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose‐anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Morel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Guieze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BMC Infectious Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 20 (1), pp.945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s12879-020-05679-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03945682v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serological diagnosis of Toxoplasma gondii : analysis of false-positive IgG results and implications</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antifungal susceptibility testing practices in mycology laboratories in France, 2018</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.-P. Bellanger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loïc Simon</w:t>
+                <w:t xml:space="preserve">F. Persat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Fillaux</w:t>
+                <w:t xml:space="preserve">F. Foulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Guigon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
+                <w:t xml:space="preserve">C. Bonnal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Odile Villard</w:t>
+                <w:t xml:space="preserve">I. Accoceberry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Parasite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 27, pp.7. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (2), pp.100970. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/parasite/2020006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mycmed.2020.100970⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02904009v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02566987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mucorales DNA detection in serum specimens for early diagnosis of mucormycosis</w:t>
               </w:r>
@@ -3888,51 +3888,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Laude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Valot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Desoubeaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Argy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4900,1149 +4900,1318 @@
               <w:t xml:space="preserve">Diagnostic Microbiology and Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 86 (4), pp.385 - 386. </w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.diagmicrobio.2016.08.028⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01397030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Answer to May 2016 Photo Quiz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Barbarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Aubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dea Garcia-Hermoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 54 (5), pp.1409-1409. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/JCM.01250-14⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-04882324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First Description of Azole-Resistant Aspergillus fumigatus Due to TR 46 /Y121F/T289A Mutation in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Morio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Favennec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Dominique</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Meis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antimicrobial Agents and Chemotherapy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 59 (7), pp.4331-4335. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/AAC.00127-15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02317942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of molecular diagnosis to the management of cutaneous leishmaniasis in travellers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.A. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Martin-Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Microbiology and Infection</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 20 (8), pp.O528-O530. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/1469-0691.12487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03278276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complementary tool for management of disseminated Histoplasma capsulatum var. capsulatum infections in AIDS patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Blanchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandie Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Medical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 304 (8), pp.1062-1065. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ijmm.2014.07.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-01065096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An extraction method of positive blood cultures for direct identification of Candida species by Vitek MS matrix-assisted laser desorption ionization time of flight mass spectrometry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pamela Chauvin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Roques-Malecaze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medical Mycology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 51 (6), pp.652-656. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3109/13693786.2012.762607⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03520913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simultaneous cutaneous infection due to Paecilomyces lilacinus and Alternaria in a heart transplant patient</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Cassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Nocera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Pauwels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Cointault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transplant Infectious Disease</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 14 (6), pp.E156-E160. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1111/tid.12020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Routine Identification of Medical Fungi by the New Vitek MS Matrix-Assisted Laser Desorption Ionization–Time of Flight System with a New Time-Effective Strategy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Iriart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Anne Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judith Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Magnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 50 (6), pp.2107-2110. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1128/jcm.06713-11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03608037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performances du spectromètre de masse VITEK ® MS (MALDI-TOF) pour l’identification des espèces fongiques isolées en routine au CHU de Toulouse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Iriart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Iriart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">R.A. Lavergne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Fillaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Valentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-F. Magnaval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Mycology = Journal de Mycologie Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 22 (3), pp.277-278. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mycmed.2012.07.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03583387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aspergillosis in a colony of Humboldt penguins ( Spheniscus humboldti ) under managed care: a clinical and envi- ronmental investigation in a French zoological park</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Cateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Cartier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabel Valsechi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bailly Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISHAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, New Dehli/India, India. Medical Mycology, 60 (S1), pp.277</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05607785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId245"/>
+      <w:footerReference w:type="default" r:id="rId248"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6189,51 +6358,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Issa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.01.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.04.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Banerjee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01260-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809416v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab460" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809175v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00682-1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine d'Agostino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.03.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04482563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pol Frippiat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001399" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cliquennois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04719518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paugam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.04.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904009v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Villard" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020006" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guillerm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Carausu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadot-Lebouvier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Scornet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschanvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278276v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lavergne" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iriart" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Blondel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menard" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12487" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065096v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chauvin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.07.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03520913v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques-Malecaze" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.762607" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03609382v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Anne Lavergne" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nocera" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauwels" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cointault" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12020" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52DQVZQB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608037v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magnaval" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.06713-11" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03583387v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fillaux" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.07.020" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334494v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Reizine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicky Stiegler" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;cuyer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Tessoulin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gallais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13613-025-01503-6" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05295420v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Robert" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Duflot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fakhri Jeddi" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carelle Koudougou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Durand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fawpar.2025.e00282" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333903v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elie Djenontin" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Anne Lavergne" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Morio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Dannaoui" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.70051" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04446239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nah&#233;ma Issa" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Camou" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose&#8208;anne Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gabriel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.01.015" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Nourrisson" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Moniot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Poirier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/22221751.2024.2406276" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04516294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Guitard" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Brenier-Pinchart" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Varlet-Marie" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dalle" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Rouges" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.01428-23" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04676363v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Gaborit" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2024.04.038" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04675541v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Joste" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Copp&#233;e" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Bailly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Rakotoarivony" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Ghislaine Toko Tchokoteu" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S2666-5247(24)00054-5" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04758751v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Robert" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Bonnin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2022.09.021" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827838v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Barbier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lenha Mobuchon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atanu Banerjee" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajendra Prasad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/mra.01260-22" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03778408v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Albassier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Beno&#238;t Hardouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Alvarez-Moreno" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Pagniez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10010104" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03668002v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hartuis" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaco Verweij" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Desoubeaux" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2022026" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809416v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nahema Issa" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/infdis/jiab460" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04809175v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11046-022-00682-1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03699858v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Cateau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leclerc" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Cartier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabel Valsechi" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Bailly" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/mmy/myac046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630278v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Aubry" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Hervochon" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Chauveau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Denis-Musquer" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1773-035X(21)00381-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03210125v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurine d'Agostino" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tesse" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Le Pape" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Bouchara" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgar.2021.03.017" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04482563v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pol Frippiat" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1099/jmm.0.001399" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-03630279v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;bora Castelo&#8208;branco" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shawn Lockhart" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yee&#8208;chun Chen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Santos" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ferry Hagen" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.13404" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03562034v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Cliquennois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Scherdel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Flamant" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/apa.15321" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-04719518v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Paugam" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Sabou" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijid.2020.04.028" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02904009v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Simon" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Fillaux" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Guigon" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odile Villard" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/parasite/2020006" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03945682v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Morel" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Guieze" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12879-020-05679-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02566987v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-P. Bellanger" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Persat" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Foulet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bonnal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Accoceberry" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2020.100970" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02507424v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hoffmann" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Guillerm" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liana Carausu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2020.115004" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02483139v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Le Govic" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Laude" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Valot" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2019.04.004" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2SCGSMWL-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712281v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Meis" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00275514.2018.1557796" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712256v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Grossi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pineau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Sadot-Lebouvier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Hay" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Delaunay" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2018.10.004" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987699v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Goudal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Valot" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Argy" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2018.07.012" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X70C1D68-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712354v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Danner-Boucher" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Horeau-Langlard" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. David" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jac/dkz144" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04712432v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Paret" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Le Scornet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Deschanvre" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lecomte" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Gaborit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698243v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taieb Chouaki" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Malard" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/myc.12702" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01987714v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mandelbrot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Kieffer" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Sitta" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Laurichesse-Delmas" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Winer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajog.2018.05.031" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KTF1DPKM-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03790619v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nourrisson" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupont" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Dorin" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Forouzanfar" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmi.2017.05.001" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-03577562v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benedicte Toublanc" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Dupont" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/cid/ciw664" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01397030v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Haas" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Grenouillet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Loubersac" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Ariza" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.diagmicrobio.2016.08.028" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D234GDKD-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04882324v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Barbarot" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Aubert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dea Garcia-Hermoso" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01250-14" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02317942v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Favennec" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dominique" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AAC.00127-15" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03278276v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.A. Lavergne" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Iriart" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Martin-Blondel" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chauvin" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Menard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1469-0691.12487" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-01065096v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Iriart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Blanchet" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandie M&#233;nard" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pamela Chauvin" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijmm.2014.07.016" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03520913v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Valentin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Roques-Malecaze" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/13693786.2012.762607" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03609382v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Anne Lavergne" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cassaing" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Nocera" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pauwels" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Cointault" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/tid.12020" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-52DQVZQB-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03608037v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Magnaval" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/jcm.06713-11" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-03583387v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fillaux" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Valentin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Magnaval" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mycmed.2012.07.020" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05607785v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bailly Eric" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>