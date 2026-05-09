--- v0 (2026-03-18)
+++ v1 (2026-05-09)
@@ -1596,51 +1596,51 @@
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiation sensible : des dispositifs d'expression tangibles pour s'approprier et comprendre l'objet smartphone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Dumesny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Sciences de l'information et de la communication. Université de Nîmes, 2019. Français. </w:t>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. Nîmes Université, 2019. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2019NIME0004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>