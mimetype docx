--- v0 (2026-03-16)
+++ v1 (2026-05-20)
@@ -1406,173 +1406,173 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00805732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Notices (&amp;quot;Barthélemy d'Eyck&amp;quot;, &amp;quot;Bible Historiale&amp;quot;, &amp;quot;Château d'Amour&amp;quot;, &amp;quot;Entrées princières&amp;quot;, &amp;quot;Ésope (fables)&amp;quot;, &amp;quot;Étendard&amp;quot;, &amp;quot;Josse Lieferinxe&amp;quot;, &amp;quot;Louis Ier d'Anjou&amp;quot;, &amp;quot;Nicolas Froment&amp;quot;, &amp;quot;Enguerrand Quarton&amp;quot;, &amp;quot;René d'Anjou&amp;quot;, &amp;quot;Scènes de chasse&amp;quot;, &amp;quot;Scènes courtoises&amp;quot; et &amp;quot;Théâtre&amp;quot;)</w:t>
+                <w:t xml:space="preserve">Articles de synthèse et notices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Pascale Charron et Jean-Marie Guillouët. </w:t>
+              <w:t xml:space="preserve">Marc-Édouard Gautier. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dictionnaire d'histoire de l'art du Moyen Âge occidental</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Paris, Robert Laffont, 2009, coll. " Bouquins "</w:t>
+              <w:t xml:space="preserve">Splendeur de l'enluminure. Le roi René et les livres, cat. expo. (Ville d'Angers en collaboration avec le Centre des monuments nationaux et la bibliothèque municipales d'Angers, Angers, 3 octobre 2009-3 janvier 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Angers/Arles, Ville d'Angers/Actes sud, p. xx, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00805743v1</w:t>
+                <w:t xml:space="preserve">halshs-00605477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Articles de synthèse et notices</w:t>
+                <w:t xml:space="preserve">Notices (&amp;quot;Barthélemy d'Eyck&amp;quot;, &amp;quot;Bible Historiale&amp;quot;, &amp;quot;Château d'Amour&amp;quot;, &amp;quot;Entrées princières&amp;quot;, &amp;quot;Ésope (fables)&amp;quot;, &amp;quot;Étendard&amp;quot;, &amp;quot;Josse Lieferinxe&amp;quot;, &amp;quot;Louis Ier d'Anjou&amp;quot;, &amp;quot;Nicolas Froment&amp;quot;, &amp;quot;Enguerrand Quarton&amp;quot;, &amp;quot;René d'Anjou&amp;quot;, &amp;quot;Scènes de chasse&amp;quot;, &amp;quot;Scènes courtoises&amp;quot; et &amp;quot;Théâtre&amp;quot;)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Marie Ferré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Marc-Édouard Gautier. </w:t>
+              <w:t xml:space="preserve">Pascale Charron et Jean-Marie Guillouët. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Splendeur de l'enluminure. Le roi René et les livres, cat. expo. (Ville d'Angers en collaboration avec le Centre des monuments nationaux et la bibliothèque municipales d'Angers, Angers, 3 octobre 2009-3 janvier 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Angers/Arles, Ville d'Angers/Actes sud, p. xx, 2009</w:t>
+              <w:t xml:space="preserve">Dictionnaire d'histoire de l'art du Moyen Âge occidental</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paris, Robert Laffont, 2009, coll. " Bouquins "</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00605477v1</w:t>
+                <w:t xml:space="preserve">halshs-00805743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Vidéo (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1877,51 +1877,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432861v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorentz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Castres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805743v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605477v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fourni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lepape" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiane Lem&#233;-H&#233;buterne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432879v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Ferr&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432861v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805754v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638067v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00638069v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605456v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04068934v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lorentz" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Castres" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02432975v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01542900v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01540049v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516184v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01498990v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481630v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01481633v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805721v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805732v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605477v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00805743v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.campus-aar.fr/medihal-01581449v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Fourni&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Lepape" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristiane Lem&#233;-H&#233;buterne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Heck" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>