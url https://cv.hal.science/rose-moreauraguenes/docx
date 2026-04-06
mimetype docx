--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1218,191 +1218,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discursive analysis of the nomination “homme(s)” in the context of an electoral campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mises en discours du parent « toxique » dans des témoignages en ligne : peut-on renommer son parent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2023 de l’Association Internationale de Linguistique Appliquée, Symposium By the way or in your face? Political positioning by linguistic means</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, ENS de Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du laboratoire AGORA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, CY Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04364952v1</w:t>
+                <w:t xml:space="preserve">hal-04364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en discours du parent « toxique » dans des témoignages en ligne : peut-on renommer son parent ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discursive analysis of the nomination “homme(s)” in the context of an electoral campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du laboratoire AGORA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, CY Cergy Paris Université, France</w:t>
+              <w:t xml:space="preserve">Congrès 2023 de l’Association Internationale de Linguistique Appliquée, Symposium By the way or in your face? Political positioning by linguistic means</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, ENS de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364958v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-lasting Verbal Wounds: The Representation of Violent Speech Acts in Child Abuse Narratives</w:t>
               </w:r>
@@ -1658,342 +1658,342 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours de haine dans l’interaction parent-enfant : Une notion opérationnelle pour caractériser la maltraitance parentale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine, approches plurielles. Débats, enjeux et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995654v1</w:t>
+                <w:t xml:space="preserve">hal-04060131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) chercher en terrain numérique sensible : Entre données publiques et éthique « du dedans »</w:t>
+                <w:t xml:space="preserve">« He handled her &amp;quot;toxic&amp;quot; ass with a true gentleman's grace » : Légitimation d’un ethos sexiste par les commentaires Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Rencontres Jeunes Chercheurs. Étudier le langage à l’ère numérique</w:t>
+              <w:t xml:space="preserve">Fandom After #MeToo/#BalanceTonPorc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995640v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">(Se) chercher en terrain numérique sensible : Entre données publiques et éthique « du dedans »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">25e Rencontres Jeunes Chercheurs. Étudier le langage à l’ère numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060131v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« He handled her &amp;quot;toxic&amp;quot; ass with a true gentleman's grace » : Légitimation d’un ethos sexiste par les commentaires Youtube</w:t>
+                <w:t xml:space="preserve">Le discours de haine dans l’interaction parent-enfant : Une notion opérationnelle pour caractériser la maltraitance parentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fandom After #MeToo/#BalanceTonPorc</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Discours de haine, approches plurielles. Débats, enjeux et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995617v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La maltraitance en points de vue: Enjeux et propositions pour une étude discursive</w:t>
               </w:r>
@@ -2276,51 +2276,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3C7B6C50"/>
+    <w:nsid w:val="7DCE85C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2424,51 +2424,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="96B01D21"/>
+    <w:nsid w:val="1D3D36D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2658,51 +2658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2740-3216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293635838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CYUN1419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954991v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03610362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Margherita Vercelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364952v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995654v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995640v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995617v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2740-3216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293635838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CYUN1419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954991v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03610362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Margherita Vercelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>