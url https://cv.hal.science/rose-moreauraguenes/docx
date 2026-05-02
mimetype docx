--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -24,57 +24,57 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:jc w:val="center"/>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;">
             <w10:wrap type="tight" anchorx="margin"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Rose Moreau Raguenes </w:t>
+        <w:t xml:space="preserve"> Rose Moreau Raguenes </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="641e6e"/>
         </w:rPr>
-        <w:t xml:space="preserve">Docteure en Sciences du langage et ATER en Études anglophones – littératie médiatique et traduction</w:t>
+        <w:t xml:space="preserve">Docteure en Sciences du langage qualifiée aux fonctions de Maîtresse de conférences – section 07 et ATER en Études anglophones – littératie médiatique et traduction</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Identifiants chercheurs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
@@ -153,140 +153,128 @@
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteure en Sciences du langage, j'ai réalisé une thèse intitulée « Saisir la maltraitance parentale mise en discours extime : une approche sociodiscursive » sous la direction de Julien Longhi et Laurence Rosier. Je suis actuellement ATER en Études anglophones à l'Université Gustave Eiffel (LISAA) et chercheuse associée au laboratoire AGORA de CY Cergy Paris Université.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes travaux s’inscrivent en analyse du discours, dans une approche sociodiscursive qui problématise le contexte – sociohistorique, technodiscursif – de la production discursive et articule plusieurs plans de la construction du sens. Mes axes de recherche actuels portent principalement sur l’interaction entre pratiques langagières et pouvoir : je m’intéresse notamment aux modalités linguistico-discursives et interactionnelles du rapport d’autorité, particulièrement lorsqu’il est perçu comme dysfonctionnel ou nocif, à la négociation de normes par les sujets locuteurs dans leur mise en discours de l’expérience et aux pratiques de (dé)légitimation.</w:t>
+        <w:t xml:space="preserve">Mes travaux s’inscrivent en analyse du discours, dans une approche sociodiscursive qui problématise le contexte – sociohistorique, technodiscursif – de la production discursive et articule plusieurs plans de la construction du sens. Mes axes de recherche portent principalement sur l’interaction entre pratiques langagières et enjeux de pouvoir : je m’intéresse notamment à la négociation de normes et concepts en discours et à leur circulation ; aux procédés de (dé)légitimation ; et aux modalités linguistico-discursives et interactionnelles du rapport d’autorité, particulièrement lorsqu’il est perçu comme dysfonctionnel ou nocif.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Projet en cours :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:i w:val="1"/>
           <w:iCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Métafort·e,</w:t>
       </w:r>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> financé par le Pôle Universitaire d’Innovation CY Transfer, retenu dans le cadre de l'AAP &amp;quot;Innovations et Sociétés&amp;quot; 2025. Porteuse avec Julien Longhi.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Axes et intérêts de recherche :</w:t>
+        <w:t xml:space="preserve">Axes de recherche :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Analyse du discours sociolinguistique / approche sociodiscursive</w:t>
+        <w:t xml:space="preserve">Champ disciplinaire : analyse du discours sociolinguistique – approche sociodiscursive</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Pratiques langagières et pouvoir — agentivité, légitimation, normes, autorité, violence verbale</w:t>
+        <w:t xml:space="preserve">Approches privilégiées : analyse énonciative et argumentative ; analyse textométrique</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Humanités numériques — réseaux socionumériques, textométrie</w:t>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">Témoignage de violence interpersonnelle, extimité</w:t>
+        <w:t xml:space="preserve">Pratiques langagières et enjeux de pouvoir (agentivité, légitimation, normes, autorité, violence verbale) ; extimité (discours socionumériques, témoignage de violence interpersonnelle) ; corpus sensibles.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Mes fonctions et enseignements sont renseignés ici: </w:t>
+        <w:t xml:space="preserve">Mes fonctions, enseignements et les travaux que j'encadre sont renseignés ici: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">https://www.cyu.fr/rose-moreauraguenes</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
@@ -326,51 +314,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saisir la maltraitance parentale mise en discours extime : une approche sociodiscursive</w:t>
+                <w:t xml:space="preserve">Saisir la maltraitance parentale mise en discours extime : une approche sociodiscursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. CY Cergy Paris Université, 2025. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
@@ -395,380 +383,458 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05507309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I, as a Fault—Condemnation of Being and Power Dynamics in the Parent-Child Interaction</w:t>
+                <w:t xml:space="preserve">La non-congruence comme agir langagier ? Résister par « alors que » dans le témoignage de maltraitance en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (3), pp.54. </w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.57-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/languages10030054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/163g9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997926v1</w:t>
+                <w:t xml:space="preserve">hal-05585119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’être comme fautif. Actes de condamnation, altérité et rapport de places dans l’interaction parent-enfant</w:t>
+                <w:t xml:space="preserve">I, as a Fault—Condemnation of Being and Power Dynamics in the Parent-Child Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française, 191, pp.01009. </w:t>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/shsconf/202419101009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/languages10030054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04647249v1</w:t>
+                <w:t xml:space="preserve">hal-04997926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peut-on recatégoriser son parent « toxique » ? Anatomie d’une renomination en contexte socionumérique</w:t>
+                <w:t xml:space="preserve">L’être comme fautif. Actes de condamnation, altérité et rapport de places dans l’interaction parent-enfant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.550⟩</w:t>
+              <w:t xml:space="preserve">SHS Web of Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9e Congrès Mondial de Linguistique Française, 191, pp.01009. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/shsconf/202419101009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04353698v1</w:t>
+                <w:t xml:space="preserve">hal-04647249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peut-on recatégoriser son parent « toxique » ? Anatomie d’une renomination en contexte socionumérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Espaces Linguistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Les théories sémantiques face aux défis de l’analyse du discours appliquée : apports, limites, enjeux et perspectives, 6, pp.70-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/espaces-linguistiques.550⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04353698v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Dé)montrer la maltraitance parentale sur Instagram : Étude argumentative du récit extime catégorisant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers de Narratologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 42, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/narratologie.14214⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03954991v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -778,102 +844,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisir la maltraitance parentale. Une approche discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Wharton; S. Vernet; M. Gasquet-Cyrus. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La sociolinguistique, à quoi ça sert ? Sens, impact, professionnalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Provence, pp.163-177, 2024, 979-10-320-0535-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04831025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -883,1332 +949,1401 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction du sujet agentif sur &amp;lt;i&amp;gt;Parents toxiques&amp;lt;/i&amp;gt; : analyse discursive d'un (re)maniement de soi par le témoignage de maltraitance parentale&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">dumas-03610362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (16)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Sachez que je vous déteste d’être comme ça”. Ressorts, statut et enjeux des témoignages de Parents toxiques</w:t>
+                <w:t xml:space="preserve">Panel &amp;quot;Analyser les discours institutionnels et politiques : approches outillées. Présentation de terrains et d’objets d’étude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Discours de haine et émotions : enjeux idéologiques et épistémologiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2025, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journées d’études 10 ans du Réseau de recherche sur les discours institutionnels et politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Cergy (CY Cergy Paris Université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05123891v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05587849v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Se positionner dans l'inconfort. Enjeux d'un objet d'étude socialement vif</w:t>
+                <w:t xml:space="preserve">“Sachez que je vous déteste d’être comme ça”. Ressorts, statut et enjeux des témoignages de Parents toxiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Positionnements face au sensible: construire, restituer et didactiser sa recherche. Journée d'étude interdisciplinaire du laboratoire AGORA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Cergy (CY Cergy Paris université), France</w:t>
+              <w:t xml:space="preserve">Colloque international Discours de haine et émotions : enjeux idéologiques et épistémologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Grenoble Alpes, May 2025, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04738239v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05123891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Métafort! Un jeu pour interroger l'effet des métaphores dans les discours institutionnels et médiatiques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Se positionner dans l'inconfort. Enjeux d'un objet d'étude socialement vif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elena Margherita Vercelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Discours institutionnels entre extrémisation et réparation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Università degli Studi di Genova, Dec 2024, Gênes, Italy</w:t>
+              <w:t xml:space="preserve">Positionnements face au sensible: construire, restituer et didactiser sa recherche. Journée d'étude interdisciplinaire du laboratoire AGORA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Cergy (CY Cergy Paris université), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824205v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mises en discours du parent « toxique » dans des témoignages en ligne : peut-on renommer son parent ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Métafort! Un jeu pour interroger l'effet des métaphores dans les discours institutionnels et médiatiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Margherita Vercelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire doctoral du laboratoire AGORA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, CY Cergy Paris Université, France</w:t>
+              <w:t xml:space="preserve">Colloque international Discours institutionnels entre extrémisation et réparation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Università degli Studi di Genova, Dec 2024, Gênes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364958v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discursive analysis of the nomination “homme(s)” in the context of an electoral campaign</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mises en discours du parent « toxique » dans des témoignages en ligne : peut-on renommer son parent ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2023 de l’Association Internationale de Linguistique Appliquée, Symposium By the way or in your face? Political positioning by linguistic means</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, ENS de Lyon, France</w:t>
+              <w:t xml:space="preserve">Séminaire doctoral du laboratoire AGORA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, CY Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364952v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Long-lasting Verbal Wounds: The Representation of Violent Speech Acts in Child Abuse Narratives</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Discursive analysis of the nomination “homme(s)” in the context of an electoral campaign</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Pernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Longhi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interdisciplinary Workshop on Language and Trauma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Essen, University Duisburg-Essen, Germany</w:t>
+              <w:t xml:space="preserve">Congrès 2023 de l’Association Internationale de Linguistique Appliquée, Symposium By the way or in your face? Political positioning by linguistic means</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, ENS de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04050150v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Témoignages de Parents toxiques : comment appréhender le genre discursif ?</w:t>
+                <w:t xml:space="preserve">Long-lasting Verbal Wounds: The Representation of Violent Speech Acts in Child Abuse Narratives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Des genres discursifs et des contextes: nouveaux modes d'appréhension et imaginaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Université Catholique de Lyon, France</w:t>
+              <w:t xml:space="preserve">Interdisciplinary Workshop on Language and Trauma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Essen, University Duisburg-Essen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364940v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04050150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observer la maltraitance parentale en analyse du discours : de l’objet au corpus, et retour</w:t>
+                <w:t xml:space="preserve">Témoignages de Parents toxiques : comment appréhender le genre discursif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Observables, observant∙es, observés : Construire et analyser des objets en analyse du discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, CY Cergy Paris Université, France</w:t>
+              <w:t xml:space="preserve">Colloque international Des genres discursifs et des contextes: nouveaux modes d'appréhension et imaginaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Université Catholique de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364960v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constructing Child Abuse: Legal Definitions Versus Lived Experiences</w:t>
+                <w:t xml:space="preserve">Observer la maltraitance parentale en analyse du discours : de l’objet au corpus, et retour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès 2023 de l’Association Internationale de Linguistique Appliquée, Symposium Forensic and Legal Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, ENS de Lyon, France</w:t>
+              <w:t xml:space="preserve">Observables, observant∙es, observés : Construire et analyser des objets en analyse du discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, CY Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364956v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Constructing Child Abuse: Legal Definitions Versus Lived Experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">Congrès 2023 de l’Association Internationale de Linguistique Appliquée, Symposium Forensic and Legal Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, ENS de Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04060131v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« He handled her &amp;quot;toxic&amp;quot; ass with a true gentleman's grace » : Légitimation d’un ethos sexiste par les commentaires Youtube</w:t>
+                <w:t xml:space="preserve">(Se) chercher en terrain numérique sensible : Entre données publiques et éthique « du dedans »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurence Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fandom After #MeToo/#BalanceTonPorc</w:t>
+              <w:t xml:space="preserve">25e Rencontres Jeunes Chercheurs. Étudier le langage à l’ère numérique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03995617v1</w:t>
+                <w:t xml:space="preserve">hal-03995640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Se) chercher en terrain numérique sensible : Entre données publiques et éthique « du dedans »</w:t>
+                <w:t xml:space="preserve">Le discours de haine dans l’interaction parent-enfant : Une notion opérationnelle pour caractériser la maltraitance parentale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Rencontres Jeunes Chercheurs. Étudier le langage à l’ère numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Discours de haine, approches plurielles. Débats, enjeux et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995640v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995654v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le discours de haine dans l’interaction parent-enfant : Une notion opérationnelle pour caractériser la maltraitance parentale ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Prendre le relais. Les fratries en prise avec la dépendance de leurs parents. Approche genrée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Moïse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Pons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Discours de haine, approches plurielles. Débats, enjeux et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Approches pluridisciplinaires de la figure de l’aidant. Un dialogue entre santé et sciences sociales pour une recherche impliquée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995654v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04060131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La maltraitance en points de vue: Enjeux et propositions pour une étude discursive</w:t>
+                <w:t xml:space="preserve">« He handled her &amp;quot;toxic&amp;quot; ass with a true gentleman's grace » : Légitimation d’un ethos sexiste par les commentaires Youtube</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Rosier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès du Réseau Francophone de Sociolinguistique. La sociolinguistique, à quoi ça sert? Sens, impact, professionnalisation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t>
+              <w:t xml:space="preserve">Fandom After #MeToo/#BalanceTonPorc</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995581v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating Traumatic Experience: Agency in Narratives of Child Abuse</w:t>
+                <w:t xml:space="preserve">La maltraitance en points de vue: Enjeux et propositions pour une étude discursive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GAFIS Symposium 2022. Trauma: Renovation and (Re)action</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Madison, Wisconsin, United States</w:t>
+              <w:t xml:space="preserve">5e Congrès du Réseau Francophone de Sociolinguistique. La sociolinguistique, à quoi ça sert? Sens, impact, professionnalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Aix-en-Provence &amp; Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03995660v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluating Traumatic Experience: Agency in Narratives of Child Abuse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">GAFIS Symposium 2022. Trauma: Renovation and (Re)action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Madison, Wisconsin, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03995660v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renégociation de l’identité victimaire sur Instagram : L’agentivité comme travail discursif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Agora Doc 1st Annual Workshop. Discourse, Identity, and Power: Moving and shaking in the 21st century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, CY Cergy Paris Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03995592v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId47"/>
+      <w:footerReference w:type="default" r:id="rId50"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2276,51 +2411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DCE85C1"/>
+    <w:nsid w:val="6A7E795B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2424,51 +2559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="1D3D36D3"/>
+    <w:nsid w:val="B1064C31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2658,51 +2793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2740-3216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293635838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CYUN1419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647249v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101009" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.550" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954991v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14214" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831025v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03610362v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123891v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738239v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824205v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Margherita Vercelli" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364958v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364952v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050150v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364940v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364960v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364956v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995617v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995640v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995654v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995581v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995660v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995592v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2740-3216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293635838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CYUN1419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163g9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10030054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954991v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03610362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Margherita Vercelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -2955,39 +3090,39 @@
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>PHPWord</Application>
   <Company>CCSD</Company>
   <Manager/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>CCSD</dc:creator>
-  <dc:title>Rose Moreau Raguenes</dc:title>
+  <dc:title>Rose Moreau Raguenes</dc:title>
   <dc:description>CV</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
   <cp:lastModifiedBy/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
 </file>