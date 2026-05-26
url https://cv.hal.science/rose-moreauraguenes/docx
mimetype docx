--- v2 (2026-05-02)
+++ v3 (2026-05-26)
@@ -417,183 +417,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La non-congruence comme agir langagier ? Résister par « alors que » dans le témoignage de maltraitance en ligne</w:t>
+                <w:t xml:space="preserve">I, as a Fault—Condemnation of Being and Power Dynamics in the Parent-Child Interaction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 58, pp.57-73. </w:t>
+              <w:t xml:space="preserve">Languages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 10 (3), pp.54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/163g9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/languages10030054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05585119v1</w:t>
+                <w:t xml:space="preserve">hal-04997926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I, as a Fault—Condemnation of Being and Power Dynamics in the Parent-Child Interaction</w:t>
+                <w:t xml:space="preserve">La non-congruence comme agir langagier ? Résister par « alors que » dans le témoignage de maltraitance en ligne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose Moreau Raguenes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Languages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 10 (3), pp.54. </w:t>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 58, pp.57-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/languages10030054⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/163g9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04997926v1</w:t>
+                <w:t xml:space="preserve">hal-05585119v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’être comme fautif. Actes de condamnation, altérité et rapport de places dans l’interaction parent-enfant</w:t>
               </w:r>
@@ -2411,51 +2411,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A7E795B"/>
+    <w:nsid w:val="93303ABD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2559,51 +2559,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="B1064C31"/>
+    <w:nsid w:val="11E7EF23"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2793,51 +2793,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2740-3216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293635838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CYUN1419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585119v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163g9" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997926v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10030054" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954991v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03610362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Margherita Vercelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-2740-3216" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/293635838" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/rose-moreauraguenes" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-05507309v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Moreau Raguenes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2025CYUN1419" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04997926v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/languages10030054" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05585119v2" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163g9" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04647249v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/202419101009" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353698v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Longhi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/espaces-linguistiques.550" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954991v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/narratologie.14214" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04831025v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03610362v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05587849v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05123891v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738239v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824205v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Margherita Vercelli" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364958v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364952v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Pernet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04050150v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364940v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364960v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364956v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995654v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060131v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Mo&#239;se" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Pons" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995617v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rosier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995660v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03995592v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>