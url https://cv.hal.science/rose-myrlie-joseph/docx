--- v0 (2026-03-18)
+++ v1 (2026-04-11)
@@ -1006,441 +1006,441 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les violences reproductives et les transmissions intergénérationnelle en Haïti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Perspectives interdisciplinaires sur les violences obstétricales, gynécologiques et reproductives : de la conscientisation à l’action ! dans le 90ème congrès de l’ACFAS (Montréal, du 8-12 mai 2023).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086482v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Between milk and blood: Thinking postpartum among working-class women in Haiti”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspecves and Postpartum Cizenship. Internaonal Workshop Global Insights on Postpartum: Perspectives from the Social Sciences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris., Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance située et recherche impliquée. Une approche clinique et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être « outsider » ou « insider » dans la recherche clinique en sociologie et en sciences sociales : comment réfléchir la posture épistémologique articulée aux théories critiques contemporaines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR 19-Sociologie clinique de l’Association Internationale des Sociologues de Langue Française (AISLF)., Mar 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Les violences reproductives et les transmissions intergénérationnelle en Haïti</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mondialisation et migration féminine haïtienne : théories pratiques des rapports sociaux et méthodes d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Perspectives interdisciplinaires sur les violences obstétricales, gynécologiques et reproductives : de la conscientisation à l’action ! dans le 90ème congrès de l’ACFAS (Montréal, du 8-12 mai 2023).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">conférences du LHELAC (Laboratoire haïtien d’études latino-américaines et caraïbéennes) et du GREIMIH (Groupe de Recherche d'Enseignement et d'Intervention sur les Migrations Haïtiennes))</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LHELAC et GREIMIH, Apr 2022, Port-au-Prince, Haiti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086530v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hors du sujet du savoir. Filiation et recherche clinique auprès d'un public désaffilié</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">VIe congrès international CLIOPSY - Éducation et formation : filiations et affiliations à l’épreuve de l’incertitude.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CLIOPSY, Oct 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le travail de reproduction sociale ». Entretien avec Nina Faure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de reproduction sociale (entretien pour film)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nina Faure, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699279v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04086514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sur le racisme dans une clinique des rapports sociaux</w:t>
               </w:r>
@@ -4489,51 +4489,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2FE416B8"/>
+    <w:nsid w:val="1C62D033"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4720,51 +4720,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-myrlie-joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-8161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04697959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Myrlie Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6756" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03808792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043929ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Handerson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21057/repam.v9i2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352582v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086499v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086482v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699279v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04663354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04608247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03809859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-myrlie-joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-8161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04697959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Myrlie Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6756" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03808792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043929ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Handerson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21057/repam.v9i2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04663354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04608247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03809859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>