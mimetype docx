--- v1 (2026-04-11)
+++ v2 (2026-05-01)
@@ -125,801 +125,870 @@
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Maitresse de conférence stagiaire de l'université des Antilles - Inspé de Guadeloupe.</w:t>
+        <w:t xml:space="preserve">Maitresse de conférence en Sciences de l'éducation de l'université des Antilles - Inspé de l'Académie de la Guadeloupe.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Docteure en sociologie clinique et psychosociologie (Université Paris 7 - Sorbonne Paris Cité) et docteure en études de genre (Université de Lausanne).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
+        <w:t xml:space="preserve">Diplômée de l'INSPÉ, professeure des écoles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr/>
+      <w:r>
+        <w:rPr/>
         <w:t xml:space="preserve">Licenciée en travail social</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">Diplômée de l'INSPÉ, professeure des écoles</w:t>
-[...6 lines deleted...]
-        <w:t xml:space="preserve">Approche clinique, féministe, intersectionnelle, interdisciplinaire, internationale (en sociologie et en sciences de l'éducation et de la firnaton.</w:t>
+        <w:t xml:space="preserve">Approche clinique, féministe, intersectionnelle, interdisciplinaire, internationale, inclusive (en sociologie et en sciences de l'éducation et de la fornaton).</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Expérience significative dans la recherche, l'enseignement et l'intervention sociale.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faut-il écouter les personnes dominantes ? Connaissance située et recherche impliquée auprès des Françaises blanches employant des migrantes haïtiennes noires. (Sous presse)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">clinical sociology review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604170v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">UN RACISME À PEINE DÉVOILÉ.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marronnages: Les Questions Raciales Au Crible Des Sciences Sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.14223395⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.14223395⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04697959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrantes haïtiennes. Import du soin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Projet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 1 (392), pp.50-53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tying the Apron (English version)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Alaso</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 1 (1), pp.20-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DE L’INVISIBILISATION DES TRAVAILLEUSES DOMESTIQUES HAÏTIENNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 150-151, pp.85-105. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.6756⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/jda.6756⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04293663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les paradoxes et les illusions de l’égalité dans le travail : l’occultation des dominations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 30 (2), pp.197-216. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043929ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1043929ar⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03808792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Relações de Gênero, de Classe e de Raça: mulheres migrantes haitianas na França e no Brasil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Handerson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de estudos e pesquisas sobre as Americas</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.21057/repam.v9i2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jules Falquet et al. (2010), Le sexe de la mondialisation : genre, classe, race et nouvelle division du travail. Recension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Femmes migrantes et travail du care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’Humanité.fr</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 11 déc. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'excellence, un sport de combat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Bulletin de la Société Suisse de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 136, pp.31-33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -929,741 +998,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche psychosociale, éducation interculturelle, clinique en contexte: Comment enseigner la clinique aux personnes opprimées?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque internationale Richesse de la sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, RISC (Réseau International de Sociologie Clinique), Jun 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05334004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les violences reproductives et les transmissions intergénérationnelle en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Perspectives interdisciplinaires sur les violences obstétricales, gynécologiques et reproductives : de la conscientisation à l’action ! dans le 90ème congrès de l’ACFAS (Montréal, du 8-12 mai 2023).</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Between milk and blood: Thinking postpartum among working-class women in Haiti”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspecves and Postpartum Cizenship. Internaonal Workshop Global Insights on Postpartum: Perspectives from the Social Sciences.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris., Dec 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04352582v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connaissance située et recherche impliquée. Une approche clinique et critique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être « outsider » ou « insider » dans la recherche clinique en sociologie et en sciences sociales : comment réfléchir la posture épistémologique articulée aux théories critiques contemporaines ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CR 19-Sociologie clinique de l’Association Internationale des Sociologues de Langue Française (AISLF)., Mar 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mondialisation et migration féminine haïtienne : théories pratiques des rapports sociaux et méthodes d'analyse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférences du LHELAC (Laboratoire haïtien d’études latino-américaines et caraïbéennes) et du GREIMIH (Groupe de Recherche d'Enseignement et d'Intervention sur les Migrations Haïtiennes))</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LHELAC et GREIMIH, Apr 2022, Port-au-Prince, Haiti</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hors du sujet du savoir. Filiation et recherche clinique auprès d'un public désaffilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIe congrès international CLIOPSY - Éducation et formation : filiations et affiliations à l’épreuve de l’incertitude.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLIOPSY, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le travail de reproduction sociale ». Entretien avec Nina Faure.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le travail de reproduction sociale (entretien pour film)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nina Faure, Jan 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Travailler sur le racisme dans une clinique des rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Racismes et antiracismes : une approche clinique pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de Changement Social et Politique (LCSP- Université de Paris), Apr 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fuir, suivre ou lutter ? Le parcours des migrantes haïtiennes dans le care et le service domestique mondialisés. Atelier Haïti. Rêves et projets d'émancipation féministe/féminine. Défis d'hier et d'aujourd´hui.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Rêves et projets d'émancipation féministe/féminine. Défis d'hier et d'aujourd´hui. IIe congrès international de l'Institut du Genre, Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIe congrès international de l'Institut du Genre, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086553v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation d'une pensée guillaumiste pour comprendre le travail des femmes migrantes. Colloque International Penser la (dé)naturalisation du sexe et de la race. Actualité de Colette Guillaumin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque International Penser la (dé)naturalisation du sexe et de la race. Actualité de Colette Guillaumin;</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Ottawa, Jun 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sexualité, maternité et abandon, quelle adolescence pour les filles pauvres ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1679,258 +1748,258 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">l L’adolescence dans le monde, le monde de l’adolescent (colloque international)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bourgogne Franche-Comté – UB, Dijon, Mar 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le féminisme est-il un métier de service ? Réflexions sur le contexte haïtien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le genre globalisé. Cadres d’actions et mobilisations en débat (colloque internationale)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roman familial et trajectoire migratoire : le cas des travailleuses haïtiennes en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée doctorale du LCSP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, LCSP, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hors du sujet du savoir. Filiation et Filiation auprès d'un public désaffilié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éducation et formation : filiations et affiliations à l’épreuve de l’incertitude. VIe CONGRÈS INTERNATIONAL CLIOPSY Actualité de la clinique d'orientation psychanalytique en sciences de l'éducation et de la formation - 14 et 15 octobre 2022 – Paris 8.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CLIOPSY - Clinique d'Orientation Psychanalytique, Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1940,98 +2009,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Life stories of Haitian women</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de la recherche - Atelier poster 2011 - Université de Lausanne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2011, Lausanne, Switzerland. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2041,472 +2110,674 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation des rapports sociaux dans la migration et le travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions universitaires européennes. Editions universitaires européennes, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Towards an Anthropology of Postpartum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Quagliariello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Miranda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia El Kotni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Angelini Battaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Odette Avalos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAR Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afterbirth: Culture, Community and the Politics of Postpartum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The Color of Postpartum: Motherhood in the South and the North, between Migration, Work and Conciliation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">SAR Press. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Afterbirth: Culture, Community and the Politics of Postpartum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05604225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le care à l’épreuve de l’intersectionnalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Seuil. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théories féministes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.245-248, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05302547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implication dans la recherche : des points communs aux points de rencontre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La recherche clinique en sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations sociales et rapports sociaux dans le care : entre survisibilisation des employeuses et invisibilisation des employées, Paris : iXe, pp. 93-111.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le féminisme à l’épreuve des mutations géopolitiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’eau et les femmes dans la division du travail : de la corvée à l’esclavage domestique », Paris : La dispute, pp.167-189.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eau et féminisme : petite histoire croisée de la domination des femmes et de la nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration et travail des femmes haïtiennes : penser le féminin pluriel. 95-113.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspectives étudiantes féministes. Actes de colloque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2516,863 +2787,863 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui prend soin des travailleuses du soin ? Entretien avec Rose-Myrlie Joseph, recueilli par LAËTITIA VITAUD. Vieilles en puissance Podcast, Épisode 10, juillet 2024</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouer le tablier / Ann met tabliye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rezistans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrantes haïtiennes dans le care et le service domestique mondialisé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du travail invisible des travailleuses domestiques haïtiennes‪ (Entretien avec Rose-Myrlie Joseph)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medam yo ranse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FANM ak FANMI: Les femmes haïtiennes et la généalogie, dans Acte du colloque du RISC (Haïti 2019), Dire Je dans un monde qui met hors-jeu: la construction du sujet dans un contexte hostile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la invizibilización de las trabajadoras domésticas haitianas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018, pp.85-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086423v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qui gardera les enfants ? Entretien avec Rose-Myrlie Joseph et Caroline Ibos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la invizibilización de las trabajadoras domésticas haitianas », Revista Madriguera Violeta, Vol. 1. Numéro 1, sept. 2018, pp. 85-102</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Madriguera Violeta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trying the Apron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rezistans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fini le temps du mépris. Entretien avec Rose-Myrlie Joseph. Émission Cases rebelles No 13 - juin 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pionnier·ières. Entretien avec Rose-Myrlie Joseph. Émission Cases rebelles No 12 - mai 2011</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Décoloniser l’esprit. Entretien avec Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le care : entre relations sociales et rapports sociaux au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3382,835 +3653,835 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Donner naissance et prendre soin de la vie en Haïti : abandon des hommes et suresponsabilisation des femmes (décembre 2018).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04663354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du côté des patronnes françaises : le racisme au travail et dans la relation de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans les pas des femmes migrantes. Suivre au plus près du vécu et des rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le care : entre relations sociales et rapports sociaux au travail » 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unes et les autres: dialogue avec Guillaumin sur le racisme entre femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles transnationales et investissement scolaire : lutter contre le dclassement par la mobilité sociale intergénérationnelle. Une analyse comparée et multi-située des parentalités haïtiennes en migration (France, Etats-Unis, Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence de la reproduction et reproduction de la violence en Haïti. Rapports sociaux et subjectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire et défaire: une approche de la résistance parlée</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03898617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti Mari, nos vies inachevées : chronique des violences reproductives mortelles en Haïti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regard socioclinique sur le Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir son enfant pour supporter son échec? Du projet parental des travailleuses domestiques haïtiennes en France, au Canada et aux États-Unis d’Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608247v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réussir son enfant pour supporter son échec? Du projet parental des travailleuses domestiques haïtiennes en France, au Canada et aux États-Unis d'Amérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299040v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On ne voit bien qu'avec l'oreille : de l'observation à la narration des rapports sociaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4220,100 +4491,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'articulation des rapports sociaux de sexe, de classe et de race dans la migration et le travail des femmes haïtiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Diderot - Paris 7 - Sorbonne Paris Cité; Université de Lausanne (Suisse); (Cotutelle internationale), 2015. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03809859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4323,105 +4594,821 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche peut-elle changer? Communication dans &amp;quot;La sociologie clinique et le politique. Des pratiques au carrefour de la recherche, de l’art et de l’intervention&amp;quot;. Colloque du Réseau International de Sociologie Clinique (RISC-2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03811427v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Care</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.98-102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gender and Sex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.295-298. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0295⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03809835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Traduction (8)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kontinyòm ». Traduction du français au créole de « Continuum(s) » (Nathania Pericles). Alaso No. 4. Pp. 42-49.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Bat, blese, touye... fanm ». Traduction du français au créole de « Coups, blessures, morts... au féminin » (Monique Clesca). Alaso No. 4. Pp. 60-71.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699381v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Ti koze ak Marie-Célie Agnant sou woman La dot de Sara a ». Traduction du français au créole de « Entretien avec Marie-Célie Agnant autour de La dot de Sara » (Darline Alexis). Alaso No. 4. Pp. 32-41.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kwonik sou rezistans anba viris ak krabinay lanati ». Traduction du français au créole de « Brève chronique de résistances à l’âge viral et écocide » (Yanick Lahens). Alasso No. 4. Pp. 10-23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Pou yon apwoch feminis nan jan nou okipe nou de twomatism an Ayiti ». Traduction du français au créole de « Pour une approche féministe de la prise en charge du traumatisme en Haïti » (Katia Henrys). Alaso No. 1. Pp. 54-61.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699400v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rêve boucanné ». Traduction du créole au français de « Rèv boukannen » (Joeanne Joseph). Alaso No. 1. Pp. 44-53.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Price-Mars et la femme de demain. Partie I ». Traduction de l’anglais au français de « Vizyon Jean Price-Mars sou yon lòt model fanm ayisyèn » (Shanna Jean-Baptiste). Alaso No. 1. Pp. 66-75. (traduction avec Baya Touré).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Panse gaye sou zak vyolans, piti kou gwo, moun sibi nan lavil ak nan achitekti ». Traduction du français au créole de « Pensées pêle-mêle sur les petites et grandes violences urbaines et architecturales » (Isabelle Jolicoeur). Alaso No. 1. Pp. 34- 43.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId95"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4489,51 +5476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C62D033"/>
+    <w:nsid w:val="41AA7FD4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4720,51 +5707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-myrlie-joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-8161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04697959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Myrlie Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223395" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086395v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760059v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293663v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6756" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03808792v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043929ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809802v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Handerson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21057/repam.v9i2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811458v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699331v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334004v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086482v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352582v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086499v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086530v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086514v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699279v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086553v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299070v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299063v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299074v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811465v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809868v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699262v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302547v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809839v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811447v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811442v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811452v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699414v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699305v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811456v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699326v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086423v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811440v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809876v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699356v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699347v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699342v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811461v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04663354v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266959v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904533v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851721v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760029v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851805v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898617v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266957v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298986v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04608247v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299040v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298979v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03809859v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-myrlie-joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-8161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Myrlie Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04697959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03808792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043929ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Handerson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21057/repam.v9i2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Quagliariello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angelini Battaglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Avalos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04663354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04608247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03809859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>