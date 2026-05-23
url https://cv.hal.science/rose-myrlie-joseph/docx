--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -520,183 +520,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les paradoxes et les illusions de l’égalité dans le travail : l’occultation des dominations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches féministes [revue interdisciplinaire francophone d'études féministes]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 30 (2), pp.197-216. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1043929ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03808792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">DE L’INVISIBILISATION DES TRAVAILLEUSES DOMESTIQUES HAÏTIENNES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal des anthropologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n° 150-151, pp.85-105. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/jda.6756⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04293663v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03808792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">As Relações de Gênero, de Classe e de Raça: mulheres migrantes haitianas na França e no Brasil</w:t>
               </w:r>
@@ -1558,165 +1558,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Utilisation d'une pensée guillaumiste pour comprendre le travail des femmes migrantes. Colloque International Penser la (dé)naturalisation du sexe et de la race. Actualité de Colette Guillaumin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International Penser la (dé)naturalisation du sexe et de la race. Actualité de Colette Guillaumin;</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Ottawa, Jun 2019, Ottawa, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04086583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fuir, suivre ou lutter ? Le parcours des migrantes haïtiennes dans le care et le service domestique mondialisés. Atelier Haïti. Rêves et projets d'émancipation féministe/féminine. Défis d'hier et d'aujourd´hui.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">. Rêves et projets d'émancipation féministe/féminine. Défis d'hier et d'aujourd´hui. IIe congrès international de l'Institut du Genre, Angers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IIe congrès international de l'Institut du Genre, Aug 2019, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086553v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04086583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre sexualité, maternité et abandon, quelle adolescence pour les filles pauvres ?</w:t>
               </w:r>
@@ -2857,413 +2857,413 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Migrantes haïtiennes dans le care et le service domestique mondialisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Nouer le tablier / Ann met tabliye</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rezistans</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03809874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2021</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FANM ak FANMI: Les femmes haïtiennes et la généalogie, dans Acte du colloque du RISC (Haïti 2019), Dire Je dans un monde qui met hors-jeu: la construction du sujet dans un contexte hostile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03811456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sociologie du travail invisible des travailleuses domestiques haïtiennes‪ (Entretien avec Rose-Myrlie Joseph)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Medam yo ranse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2020</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qui gardera les enfants ? Entretien avec Rose-Myrlie Joseph et Caroline Ibos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699326v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la invizibilización de las trabajadoras domésticas haitianas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018, pp.85-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04086423v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-04699326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la invizibilización de las trabajadoras domésticas haitianas », Revista Madriguera Violeta, Vol. 1. Numéro 1, sept. 2018, pp. 85-102</w:t>
               </w:r>
@@ -3847,337 +3847,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04266959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire et défaire: une approche de la résistance parlée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03898617v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le care : entre relations sociales et rapports sociaux au travail » 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03904533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les unes et les autres: dialogue avec Guillaumin sur le racisme entre femmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Familles transnationales et investissement scolaire : lutter contre le dclassement par la mobilité sociale intergénérationnelle. Une analyse comparée et multi-située des parentalités haïtiennes en migration (France, Etats-Unis, Québec)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03760029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violence de la reproduction et reproduction de la violence en Haïti. Rapports sociaux et subjectivités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03851805v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-03898617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ti Mari, nos vies inachevées : chronique des violences reproductives mortelles en Haïti</w:t>
               </w:r>
@@ -4696,183 +4696,183 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Care</w:t>
+                <w:t xml:space="preserve">Gender and Sex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.98-102. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.295-298. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809834v1</w:t>
+                <w:t xml:space="preserve">hal-03809835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gender and Sex</w:t>
+                <w:t xml:space="preserve">Care</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dictionnaire de sociologie clinique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, pp.295-298. </w:t>
+              <w:t xml:space="preserve">, 2019, pp.98-102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/eres.vande.2019.01.0098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809835v1</w:t>
+                <w:t xml:space="preserve">hal-03809834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4884,461 +4884,461 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Ti koze ak Marie-Célie Agnant sou woman La dot de Sara a ». Traduction du français au créole de « Entretien avec Marie-Célie Agnant autour de La dot de Sara » (Darline Alexis). Alaso No. 4. Pp. 32-41.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699365v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Kwonik sou rezistans anba viris ak krabinay lanati ». Traduction du français au créole de « Brève chronique de résistances à l’âge viral et écocide » (Yanick Lahens). Alasso No. 4. Pp. 10-23</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699363v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Kontinyòm ». Traduction du français au créole de « Continuum(s) » (Nathania Pericles). Alaso No. 4. Pp. 42-49.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Bat, blese, touye... fanm ». Traduction du français au créole de « Coups, blessures, morts... au féminin » (Monique Clesca). Alaso No. 4. Pp. 60-71.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Rêve boucanné ». Traduction du créole au français de « Rèv boukannen » (Joeanne Joseph). Alaso No. 1. Pp. 44-53.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699396v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Jean Price-Mars et la femme de demain. Partie I ». Traduction de l’anglais au français de « Vizyon Jean Price-Mars sou yon lòt model fanm ayisyèn » (Shanna Jean-Baptiste). Alaso No. 1. Pp. 66-75. (traduction avec Baya Touré).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04699386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Pou yon apwoch feminis nan jan nou okipe nou de twomatism an Ayiti ». Traduction du français au créole de « Pour une approche féministe de la prise en charge du traumatisme en Haïti » (Katia Henrys). Alaso No. 1. Pp. 54-61.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Myrlie Joseph</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04699400v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-04699386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Panse gaye sou zak vyolans, piti kou gwo, moun sibi nan lavil ak nan achitekti ». Traduction du français au créole de « Pensées pêle-mêle sur les petites et grandes violences urbaines et architecturales » (Isabelle Jolicoeur). Alaso No. 1. Pp. 34- 43.</w:t>
               </w:r>
@@ -5476,51 +5476,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="41AA7FD4"/>
+    <w:nsid w:val="D20CC6CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5707,51 +5707,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-myrlie-joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-8161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Myrlie Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04697959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293663v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6756" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03808792v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043929ar" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Handerson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21057/repam.v9i2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086553v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086583v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Quagliariello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angelini Battaglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Avalos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809874v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699312v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699305v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811456v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086423v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699326v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04663354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904533v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851721v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760029v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851805v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898617v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04608247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03809859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809834v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0098" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809835v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0295" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699377v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699381v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699365v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699363v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699400v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699396v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699386v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rose-myrlie-joseph" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8273-8161" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604170v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Myrlie Joseph" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04697959v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14223395" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086395v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760059v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03808792v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1043929ar" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04293663v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.6756" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809802v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Handerson" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21057/repam.v9i2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811458v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809864v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05334004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086482v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04352582v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086499v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086530v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086514v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699279v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086543v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086583v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086553v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299070v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299063v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299074v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811465v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809868v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699262v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604245v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Quagliariello" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Miranda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia El Kotni" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Angelini Battaglia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odette Avalos" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05604225v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05302547v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809839v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811447v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811442v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811452v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699414v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809874v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811456v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699305v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699326v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04086423v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811440v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809876v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699356v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699347v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699342v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811461v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04663354v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266960v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266959v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03898617v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03904533v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851721v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03760029v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03851805v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298986v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04608247v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04299040v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04298979v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/tel-03809859v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03811427v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809835v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0295" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-03809834v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.vande.2019.01.0098" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699365v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699363v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699377v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699381v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699396v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699400v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04699390v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>