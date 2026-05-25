--- v0 (2026-05-04)
+++ v1 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rose K. Bideaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur·e en arts et en études de genre de l’Université Paris 8Membre associé·e au Laboratoire d’Études de Genre et de Sexualité (LEGS) Laureat·e du Prix de thèse 2022 de l’Institut du genreQualifié·e aux fonctions de maître·sse de conférences </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosekbideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2946-9289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches se situent à la croisée de la culture visuelle, de l'histoire des arts, de la sémiotique et des cultural studies. J'étudie la couleur non pas comme une simple abstraction esthétique ou un phénomène purement optique, mais comme un puissant opérateur visuel, social et politique. En m'appuyant sur l'étude approfondie des couleurs liées au genre, ainsi que des emblèmes minoritaires, j'analyse la manière dont la matérialité visuelle participe activement à la production, la régulation et la contestation des normes d'identité et de subjectivation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma démarche scientifique se distingue par une inter- et transdisciplinarité, et une volonté constante d'éprouver mes outils analytiques sur de nouveaux terrains heuristiques, y compris à l'échelle transnationale. Qu'il s'agisse d'analyser les ressorts de l'esthétique kawaii et de ses implications genrées, de décrypter les injonctions visuelles véhiculées par la culture populaire contemporaine, ou d'enquêter aujourd'hui sur les autoreprésentations complexes des masculinités gaies, je m'attache à déconstruire les régimes de visibilité. Mon objectif est de comprendre finement comment les individus et les communautés minorisées négocient leur visibilité, leurs vulnérabilités et leurs luttes à travers la production d'images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, ma posture théorique intègre organiquement la recherche-création, qui constitue un véritable moteur épistémologique de mon travail. Qu'il s'agisse de ma pratique performative et continue autour du monochromatisme rose (pensée comme une artialisation du quotidien), de mes expérimentations explorant les liens entre art et sciences (à travers le duo BareCare), ou de mon engagement curatorial, j'envisage la création plastique et l'espace de l'exposition comme des dispositifs analytiques spatialisés et incarnés. Ces pratiques de l'art invisuel et du commissariat me permettent de rendre tangibles des opérations chromatiques et sociales complexes, articulant ainsi une exigence théorique rigoureuse avec une attention sensible aux savoirs situés et aux corps.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, je suis profondément engagé·e dans la transmission, la pédagogie et la valorisation sociétale de la recherche. Fort·e d'une solide expérience en coordination pédagogique et en direction de mémoires – notamment dans le champ du design et de la direction artistique –, j'ai à cœur d'accompagner la relève créative dans l'acquisition d'outils critiques. Cet engagement se prolonge de manière particulièrement active dans l'espace public : à travers un travail de vulgarisation suivi sur les réseaux sociaux, des interventions régulières dans les médias de grande écoute, et des conférences grand public, je m'efforce de décloisonner les savoirs universitaires. Mon ambition est de rendre les grilles de lecture des études visuelles et des études de genre accessibles à une large audience, afin d'éclairer les débats contemporains.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Colors and Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sämi Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Karliczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salana, 2026, 978-3-00086-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Couleurs de nos luttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier bleu Éditions, 2025, 9791031807447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose is…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-William Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kévin Bideaux. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782354802769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Amsterdam, 2023, 9782354802769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet, Projeter, Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sannaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Monte Ordoño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Golrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydienne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 8 Vincennes–Saint-Denis, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauves et mauvaisi, violettis et violentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sämi Ludwig, Rose K. Bideaux, Chang Liu et André Karliczek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Colors and Cultures: Interdisciplinary Explorations / Vraies Couleurs et Cultures. Explorations interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salana, p. 339-361, 2026, 978-3-00086-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur, marqueur créatif générationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Champeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dessous de la créativité. Gagner en confiance créative et relever les défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 188-199, 2025, Les Dessous de, 9782340103023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’Éternel·le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Michel-Fauré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies, uchronies, rétrofuturisme. Transmondes, nouveaux mondes, antimondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, pp.37-55, 2024, La Recherche en actes, 8855247085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet, Projeter, Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sannaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Monte Ordoño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Golrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydienne Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kévin Bideaux, John Sannaee, Júlia Monte Ordoño, Ayda Golrokhi et Lydienne Mathieu (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet, Projeter, Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 Vincennes–Saint-Denis, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose, (hyper)féminité et pouvoir, de Madame de Pompadour à Paris Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sämi Ludwig, Astrid Starck-Adler et André Karliczek (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colors and Cultures: interdisciplinary explorations / Couleurs et Cultures : explorations interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkee, pp.154-163, 2022, 978-3000730269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seapunk et vaporwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dassié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles : jeux du réel et du virtuel entre plausible et incroyable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes des congrès nationaux des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la couleur : une approche antidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Déléant, Jérémy Filet &amp; Lisa Jeanson (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la recherche. Contributions des jeunes chercheurs aux systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 333-348, 2018, 978-2-8143-511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vert est-il à moitié vide ou à moitié plein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOC.EU REVISTA CU PROFIL ACADEMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (11), p. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCOR. Revue de l’École des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, p. 371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pastoureau, Rose. Histoire d’une couleur. Paris, Le Seuil, 2024, 189 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, p. 367-373. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ab1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I hit you with a flower – Sugar-coated art with a punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.190-191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genvo et Thibault Philippette (dirs), Introduction aux théories des jeux vidéo, Liège, Presses universitaires de Liège, 2023, coll. Jeu/Play/Spiel, 462 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, p. 618-623. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ygv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANEL Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, p. 178-179. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.4124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-William Fregonese, L’Invention du rose. Couleur Japon, histoire monde, Paris, Presses universitaires de France, 2023, 232 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, p. 456-461. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yh2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer Futures, Violet Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Culture and Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), p. 118-126. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.160212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigo. La 7e couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, p. 176-177. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.4120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur en fugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, p. 178-179. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubier, Pornologie, Neuilly-lès-Dijon, Éd. Le Murmure, coll. Borderline, 2021, 94 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.491-494. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Edwards-Dujardin, Rose. De Botticelli à Christo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoureau Michel (2022), Blanc. Histoire d’une couleur, Paris, Le Seuil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Suivre l’image et ses multiples états dans les collaborations arts/sciences, 36, https://www.revue-interrogations.org/Pastoureau-Michel-2022-Blanc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castaing et Fanny Lignon (dirs), Travestissements. Performances culturelles du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.368-369. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’EVA ET ADELE À « EVA & ADELE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série 11, https://journals.openedition.org/imagesrevues/13888. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.13888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer Futures, Violet Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XVIII (A), pp.192-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel, L’E-politesse dans les courriels en français et en japonais, Paris, Presses Sorbonne Nouvelle, 2021, 270 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.433-436. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáez Javier, Carrascosa Sejo (2021), Enculé ! Politiques anales [2011], Saint-Martin-d’Hyères, Éditions Les Grillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Suivre l’image et ses multiples états dans les collaborations arts/sciences, 34, http://www.revue-interrogations.org/Saez-Javier-Carrascosa-Sejo-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutaux Mila Corina (2021), Esthétique de l’art invisuel, Paris, Éditions du Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Suivre l’image et ses multiples états dans les collaborations arts/sciences, 35, https://www.revue-interrogations.org/Chutaux-Mila-Corina-2021,756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Paty, Le Noir, société et symbolique 1815-1995. Mémoire de recherche d’un apprenti historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.516-519. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenue correcte exigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Marges !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les corps "hors-normes", 7, pp.11-13. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118663219.wbegss055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is white skin really pink?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.130205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages punitifs du rose en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doc.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Închisoarea: fenomen istoric, sociologic și psihologic, 4, pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial pink: gender, feminism and marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.110110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188255v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pink Mask Affair”:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII (A), pp.298-305, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/RCASB.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Colour Association (AIC) Conference 2022 .Sensing Colour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Colour Association (AIC), pp.585-592, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus passer inaperçu∙e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant∙e∙s 2018 : Passages et Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 Vincennes–Saint-Denis, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is white skin really pink?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVI (B), Gruppo del Colore, pp.208-214, 2020, Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial pink: From iPhone to Rihanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV (B), Gruppo del Colore, pp.293-302, 2018, 978-88-99513-09-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141826v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Baker-Miller Pink through gender studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colour Association (AIC) Conference 2018. Color and Human Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Colour Association (AIC), pp.727-732, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle du Sensolier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Sensolier, n. p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movember</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://publictionnaire.huma-num.fr/notice/movember</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://publictionnaire.huma-num.fr/notice/violet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purplewashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://publictionnaire.huma-num.fr/notice/purplewashing/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octobre rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://publictionnaire.huma-num.fr/notice/octobre-rose/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://worldgender.cnrs.fr/notices/marketing-de-genre/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel (drapeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://publictionnaire.huma-num.fr/notice/arc-en-ciel-drapeau/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, http://publictionnaire.huma-num.fr/notice/rose/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste Freak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie en rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes sur le genre. Université Paris 8 - Vincennes-Saint-Denis, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03579107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifié. Corps, identité. Identité, corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01416748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuneko Taniuchi. Lauréate du Prix d’honneur 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://awarewomenartists.com/artiste_prixaware/tsuneko-taniuchi/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose rose rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cura te ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.ofluxo.net/cura-te-ipsum-floryan-varennes-at-art-center-ferme-asile-sion-switzerland/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tartinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, [n. p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face, tu perds ; face, tu gagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de représentation des marges au sein d’un système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esthétique, sciences et technologies du cinéma et de l'audiovisuel (ESTCA), Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’écran rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Romain Rolland, Mar 2026, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbie peut-elle vraiment tout faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féministes, queer et mainstream : politiques des succès populaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point médian, point final ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage, nouvelles formes, nouvelles approches, de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche sur l'Action Philologique et Humaine au prisme Épistémologique (GRAPHÉ), Oct 2025, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirika Pirilala Poporina Peperuto !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paillettes Acte 2. Design sur la vie : les couleurs et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Savoirs, Praxis et Poïétiques en Art (SEPPIA), Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with F(l)ags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation culturelle du Merci·Marsha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merci·Marsha, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pot aux roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Émilie du Châtelet, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fil rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation pédagogique de la Kedge Art School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Susana Paixao-Barradas, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Dreams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rose is..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Bideaux, Feb 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink, gender, and automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgium Colour Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Colour Association Belgium (ICA-B), May 2019, Gand, Belgium. pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is everyone welcome in web3?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFT Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NFT Factory, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie en rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fabuleuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exit, Jun 2023, Musée Fabre, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbie de Greta Gerwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master professionnel bilingue Intelligence et Innovation Culturelles (IIC) de l’Université Paris-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master professionnel bilingue Intelligence et Innovation Culturelles (IIC) de l’Université Paris-Cité, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre des roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échappées inattendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jan 2023, Paris (Musée des Arts et Métiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer Futures, Violet Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2023, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s talk about colours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indigo. La 7e couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NFT Factory, May 2023, NFT Factory, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lookisme et Lookphobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de la recherche en éducation, Jun 2022, Genève (Service de la recherche en éducation), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorer et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et monde carcéral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l'économie et la société (IDHES); Maison des Sciences de l'Homme (MSH) Paris-Saclay, May 2022, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rêves d’un cyborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies / uchronies /rétrofuturisme : transmondes, nouveaux mondes, antimondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Michel-Fauré, Sep 2022, Toulon (Université de Toulon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pink Mask Affair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2022, Florence (Area di Ricerca di Firenze del Consiglio Nazionale delle Ricerche), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dame aux papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dessin sur la peau : tatouages et narrations graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transferts Critiques anglophones (TransCrit), Jun 2022, Saint-Denis (Musée d’art et d’histoire Paul Éluard), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink and Queer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopi.e s’invite au Consulat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utopi·e, Apr 2022, Paris (Consulat Voltaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet(s) de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merde ! Poétiques, politiques et pratiques excrémentielles dans la littérature et les arts visuels français et francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas Tech University; Luca Wood et Bruno Penteado, Oct 2021, Lubbock (Texas Tech University), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose, (hyper)féminité et pouvoir, de Madame de Pompadour à Paris Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on colors and cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes (ILLE), Apr 2021, Mulhouse (Université de haute-Alsace) et Bâle (Université de Bâle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is white skin really pink?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2020, Bergame (Università di Bergamo), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, bactéries et microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre Essonne, Jun 2020, Palaiseau (Espace Salvador-Allende), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’adore tes tatouages. — Merci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps normal, corps idéal ? Enjeux sociopolitiques de la mise en visibilité des corps « hors-normes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Amélie Tehel; Sophie Barel, Jan 2020, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le genre avec le rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Jeunes Chercheurs dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2019, Bruxelles (Le Cercle des voyageurs), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose féminin au féminin rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel; Sorbonne Université, Nov 2019, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seapunk et Vaporwave : Paysages de l’entre deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), May 2019, Marseille (MuCEM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Anal Art” : l’orifice créateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité à l’image de la contemporanéité expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CosmiX, Dec 2018, Paris (FDP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial pink: From iPhone to Rihanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2018, Florence (Area di Ricerca di Firenze del Consiglio Nazionale delle Ricerche), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus passer inaperçu∙e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant∙e∙s 2018 : Passages et Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’École doctorale Pratiques et Théories du Sens, May 2018, Saint-Denis (Université Paris 8 Vincennes–Saint-Denis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout sauf rose !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français de la Couleur (CFC), Mar 2018, Paris (Musée de l’Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Baker-Miller Pink through gender studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting: Color and Human Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Portuguesa da Cor, Sep 2018, Lisbonne (Calouste Gulbenkian Foundation), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s’intéresser au rose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déconstruire le genre du rose : Approches antidisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Bideaux; Marie-Dominique Gil; Laboratoire d'études sur le genre et la sexualité (LEGS); Université Paris 8 Vincennes–Saint-Denis, Nov 2018, Paris (59Rivoli), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception visuelle. De l’importance de la perception visuelle à sa mesure dans l’expérience de l’utilisateur, du consommateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Sensolier, Oct 2017, Châtillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurycy Gomulicki est-il sexiste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorant∙e∙s du LEGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Étude de Genre et de Sexualité (LEGS)., May 2017, Ivry-sur-Seine (CNRS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’œuvre &amp;quot;Antébiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fulneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science de l’Art, 7e biennale Art &amp; Science de l’Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Culture Essonne, Nov 2017, Massy (Médiathèque Jean Cocteau), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial Pink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mode, mutations et hybridations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Étude et de recherche sur la Mode (GEMode), May 2017, Paris (LISAA mode), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les antibiotiques c’est pas automatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fulneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Science à l’Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S[cube], Nov 2017, Massy (Médiathèque Jean Cocteau), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la couleur : une approche antidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; École doctorale Stanislas, Jun 2017, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC 2022 Toronto: Sensing Colour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto (OCAD University), Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink, gender, and automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgium Colour Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand (KU Leuven Ghent Technology Campus), Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rose K. Bideaux </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Docteur·e en arts et en études de genre de l’Université Paris 8Membre associé·e au Laboratoire d’Études de Genre et de Sexualité (LEGS) Laureat·e du Prix de thèse 2022 de l’Institut du genreQualifié·e aux fonctions de maître·sse de conférences </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosekbideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2946-9289</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mes recherches se situent à la croisée de la culture visuelle, de l'histoire des arts, de la sémiotique et des cultural studies. J'étudie la couleur non pas comme une simple abstraction esthétique ou un phénomène purement optique, mais comme un puissant opérateur visuel, social et politique. En m'appuyant sur l'étude approfondie des couleurs liées au genre, ainsi que des emblèmes minoritaires, j'analyse la manière dont la matérialité visuelle participe activement à la production, la régulation et la contestation des normes d'identité et de subjectivation.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ma démarche scientifique se distingue par une inter- et transdisciplinarité, et une volonté constante d'éprouver mes outils analytiques sur de nouveaux terrains heuristiques, y compris à l'échelle transnationale. Qu'il s'agisse d'analyser les ressorts de l'esthétique kawaii et de ses implications genrées, de décrypter les injonctions visuelles véhiculées par la culture populaire contemporaine, ou d'enquêter aujourd'hui sur les autoreprésentations complexes des masculinités gaies, je m'attache à déconstruire les régimes de visibilité. Mon objectif est de comprendre finement comment les individus et les communautés minorisées négocient leur visibilité, leurs vulnérabilités et leurs luttes à travers la production d'images.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Par ailleurs, ma posture théorique intègre organiquement la recherche-création, qui constitue un véritable moteur épistémologique de mon travail. Qu'il s'agisse de ma pratique performative et continue autour du monochromatisme rose (pensée comme une artialisation du quotidien), de mes expérimentations explorant les liens entre art et sciences (à travers le duo BareCare), ou de mon engagement curatorial, j'envisage la création plastique et l'espace de l'exposition comme des dispositifs analytiques spatialisés et incarnés. Ces pratiques de l'art invisuel et du commissariat me permettent de rendre tangibles des opérations chromatiques et sociales complexes, articulant ainsi une exigence théorique rigoureuse avec une attention sensible aux savoirs situés et aux corps.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enfin, je suis profondément engagé·e dans la transmission, la pédagogie et la valorisation sociétale de la recherche. Fort·e d'une solide expérience en coordination pédagogique et en direction de mémoires – notamment dans le champ du design et de la direction artistique –, j'ai à cœur d'accompagner la relève créative dans l'acquisition d'outils critiques. Cet engagement se prolonge de manière particulièrement active dans l'espace public : à travers un travail de vulgarisation suivi sur les réseaux sociaux, des interventions régulières dans les médias de grande écoute, et des conférences grand public, je m'efforce de décloisonner les savoirs universitaires. Mon ambition est de rendre les grilles de lecture des études visuelles et des études de genre accessibles à une large audience, afin d'éclairer les débats contemporains.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Colors and Cultures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sämi Ludwig</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chang Liu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Karliczek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Salana, 2026, 978-3-00086-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Couleurs de nos luttes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Le Cavalier bleu Éditions, 2025, 9791031807447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose is…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-William Fregonese</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Grisard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kévin Bideaux. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Éditions Amsterdam, 2023, 9782354802769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Amsterdam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 9782354802769</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet, Projeter, Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sannaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Monte Ordoño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Golrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydienne Mathieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Université Paris 8 Vincennes–Saint-Denis, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mauves et mauvaisi, violettis et violentis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sämi Ludwig, Rose K. Bideaux, Chang Liu et André Karliczek. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real Colors and Cultures: Interdisciplinary Explorations / Vraies Couleurs et Cultures. Explorations interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Salana, p. 339-361, 2026, 978-3-00086-129-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05589015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur, marqueur créatif générationnel ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Ruaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Catherine Champeyrol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Dessous de la créativité. Gagner en confiance créative et relever les défis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions Ellipses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, p. 188-199, 2025, Les Dessous de, 9782340103023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques de l’Éternel·le</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valérie Michel-Fauré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies, uchronies, rétrofuturisme. Transmondes, nouveaux mondes, antimondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Effigi, pp.37-55, 2024, La Recherche en actes, 8855247085</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet, Projeter, Projection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">John Sannaee</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Júlia Monte Ordoño</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayda Golrokhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydienne Mathieu</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Kévin Bideaux, John Sannaee, Júlia Monte Ordoño, Ayda Golrokhi et Lydienne Mathieu (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Projet, Projeter, Projection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 Vincennes–Saint-Denis, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03964643v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose, (hyper)féminité et pouvoir, de Madame de Pompadour à Paris Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sämi Ludwig, Astrid Starck-Adler et André Karliczek (dirs). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colors and Cultures: interdisciplinary explorations / Couleurs et Cultures : explorations interdisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Arkee, pp.154-163, 2022, 978-3000730269</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seapunk et vaporwave</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Dassié. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pratiques artistiques et culturelles : jeux du réel et du virtuel entre plausible et incroyable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CTHS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Actes des congrès nationaux des sociétés historiques et scientifiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la couleur : une approche antidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laura Déléant, Jérémy Filet &amp; Lisa Jeanson (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questionner la recherche. Contributions des jeunes chercheurs aux systèmes complexes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Nancy, pp. 333-348, 2018, 978-2-8143-511-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02153890v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Pastoureau, Rose. Histoire d’une couleur. Paris, Le Seuil, 2024, 189 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 47, p. 367-373. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/14ab1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No-range</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DÉCOR. Revue de l’École des Arts décoratifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 5, p. 371-383</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05564513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le vert est-il à moitié vide ou à moitié plein ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOC.EU REVISTA CU PROFIL ACADEMIC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 9 (11), p. 7-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I hit you with a flower – Sugar-coated art with a punch</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 41, pp.190-191. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/158e6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indigo. La 7e couleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, p. 176-177. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.4120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-William Fregonese, L’Invention du rose. Couleur Japon, histoire monde, Paris, Presses universitaires de France, 2023, 232 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, p. 456-461. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12yh2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer Futures, Violet Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Color Culture and Science Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 16 (2), p. 118-126. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.160212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PANEL Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 38, p. 178-179. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.4124⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Genvo et Thibault Philippette (dirs), Introduction aux théories des jeux vidéo, Liège, Presses universitaires de Liège, 2023, coll. Jeu/Play/Spiel, 462 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 46, p. 618-623. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/12ygv⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Hubier, Pornologie, Neuilly-lès-Dijon, Éd. Le Murmure, coll. Borderline, 2021, 94 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.491-494. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.32425⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayley Edwards-Dujardin, Rose. De Botticelli à Christo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.154-155. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04361096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pastoureau Michel (2022), Blanc. Histoire d’une couleur, Paris, Le Seuil.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Suivre l’image et ses multiples états dans les collaborations arts/sciences, 36, https://www.revue-interrogations.org/Pastoureau-Michel-2022-Blanc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D’EVA ET ADELE À « EVA & ADELE »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Images Re-Vues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Hors-série 11, https://journals.openedition.org/imagesrevues/13888. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/imagesrevues.13888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Castaing et Fanny Lignon (dirs), Travestissements. Performances culturelles du genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 43, pp.368-369. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.31889⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer Futures, Violet Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, XVIII (A), pp.192-199</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04357027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Claudel, L’E-politesse dans les courriels en français et en japonais, Paris, Presses Sorbonne Nouvelle, 2021, 270 p.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 44, pp.433-436. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.33746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Couleur en fugue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marges - Revue d’art contemporain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 36, p. 178-179. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/marges.3291⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chutaux Mila Corina (2021), Esthétique de l’art invisuel, Paris, Éditions du Panthéon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Suivre l’image et ses multiples états dans les collaborations arts/sciences, 35, https://www.revue-interrogations.org/Chutaux-Mila-Corina-2021,756</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sáez Javier, Carrascosa Sejo (2021), Enculé ! Politiques anales [2011], Saint-Martin-d’Hyères, Éditions Les Grillages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">¿ Interrogations ? Revue pluridisciplinaire de sciences humaines et sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Suivre l’image et ses multiples états dans les collaborations arts/sciences, 34, http://www.revue-interrogations.org/Saez-Javier-Carrascosa-Sejo-2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Paty, Le Noir, société et symbolique 1815-1995. Mémoire de recherche d’un apprenti historien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 42, pp.516-519. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/questionsdecommunication.30494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is white skin really pink?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 13 (2), pp.42-49. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.130205⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03445903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tenue correcte exigée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En Marges !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Les corps "hors-normes", 7, pp.11-13. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118663219.wbegss055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03483193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les usages punitifs du rose en prison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doc.eu</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Închisoarea: fenomen istoric, sociologic și psihologic, 4, pp.90-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316541v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial pink: gender, feminism and marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cultura e Scienza del Colore - Color Culture and Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (1), pp.82-89. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/CCSJ.110110⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02188255v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The “Pink Mask Affair”:</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVII (A), pp.298-305, 2022, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23738/RCASB.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings of the International Colour Association (AIC) Conference 2022 .Sensing Colour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Colour Association (AIC), pp.585-592, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03939274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus passer inaperçu∙e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant∙e∙s 2018 : Passages et Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris 8 Vincennes–Saint-Denis, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03284675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is white skin really pink?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XVI (B), Gruppo del Colore, pp.208-214, 2020, Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial pink: From iPhone to Rihanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colour and Colorimetry. Multidisciplinary Contributions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, XIV (B), Gruppo del Colore, pp.293-302, 2018, 978-88-99513-09-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141826v3</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Baker-Miller Pink through gender studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Colour Association (AIC) Conference 2018. Color and Human Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, International Colour Association (AIC), pp.727-732, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141852v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Annuelle du Sensolier 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Sensolier, n. p., 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Movember</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://publictionnaire.huma-num.fr/notice/movember</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05344627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Violet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://publictionnaire.huma-num.fr/notice/violet/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Purplewashing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Bonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, https://publictionnaire.huma-num.fr/notice/purplewashing/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing de genre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire du genre en traduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://worldgender.cnrs.fr/notices/marketing-de-genre/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Octobre rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://publictionnaire.huma-num.fr/notice/octobre-rose/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gender marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire encyclopédique et critique des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04022071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arc-en-ciel (drapeau)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire. Dictionnaire des publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, https://publictionnaire.huma-num.fr/notice/arc-en-ciel-drapeau/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publictionnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, http://publictionnaire.huma-num.fr/notice/rose/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03666893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manifeste Freak</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie en rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Etudes sur le genre. Université Paris 8 - Vincennes-Saint-Denis, 2021. Français. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-03579107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modifié. Corps, identité. Identité, corps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Art et histoire de l'art. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mémoire d'étudiant</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">dumas-01416748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tsuneko Taniuchi. Lauréate du Prix d’honneur 2025</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2025, https://awarewomenartists.com/artiste_prixaware/tsuneko-taniuchi/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163883v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cura te ipsum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021, https://www.ofluxo.net/cura-te-ipsum-floryan-varennes-at-art-center-ferme-asile-sion-switzerland/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05163881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose rose rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conférence rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Pignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Tartinville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Galatée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2016, [n. p.]</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (42)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Derrière l’écran rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Couleurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Romain Rolland, Mar 2026, Romainville (93), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face, tu perds ; face, tu gagnes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Enjeux de représentation des marges au sein d’un système</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Esthétique, sciences et technologies du cinéma et de l'audiovisuel (ESTCA), Mar 2026, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591215v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Point médian, point final ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le langage, nouvelles formes, nouvelles approches, de l'Antiquité à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupement de Recherche sur l'Action Philologique et Humaine au prisme Épistémologique (GRAPHÉ), Oct 2025, Saint-Étienne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbie peut-elle vraiment tout faire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Féministes, queer et mainstream : politiques des succès populaires contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bourgogne, Nov 2025, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pirika Pirilala Poporina Peperuto !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Paillettes Acte 2. Design sur la vie : les couleurs et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Savoirs, Praxis et Poïétiques en Art (SEPPIA), Jun 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fun with F(l)ags</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation culturelle du Merci·Marsha</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Merci·Marsha, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Pot aux roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexe et Genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Émilie du Châtelet, Sep 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Fil rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Programmation pédagogique de la Kedge Art School</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Susana Paixao-Barradas, Sep 2025, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05591182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Dreams</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rose is..</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Bideaux, Feb 2024, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04543727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink, gender, and automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgium Colour Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Interdisciplinary Colour Association Belgium (ICA-B), May 2019, Gand, Belgium. pp.42-49</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04702422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbie de Greta Gerwig</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master professionnel bilingue Intelligence et Innovation Culturelles (IIC) de l’Université Paris-Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Master professionnel bilingue Intelligence et Innovation Culturelles (IIC) de l’Université Paris-Cité, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Vie en rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Fabuleuses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Exit, Jun 2023, Musée Fabre, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Guerre des roses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Échappées inattendues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS, Jan 2023, Paris (Musée des Arts et Métiers), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Queer Futures, Violet Futures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2023, Lecco territorial pole of Politecnico di Milano [Pôle territorial de Lecco de l'École polytechnique de Milan], Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Let’s talk about colours…</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indigo. La 7e couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NFT Factory, May 2023, NFT Factory, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is everyone welcome in web3?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NFT Factory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, NFT Factory, Jun 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04274418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Rêves d’un cyborg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopies / uchronies /rétrofuturisme : transmondes, nouveaux mondes, antimondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Valérie Michel-Fauré, Sep 2022, Toulon (Université de Toulon), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The &amp;quot;Pink Mask Affair</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2022, Florence (Area di Ricerca di Firenze del Consiglio Nazionale delle Ricerche), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Dame aux papillons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Dessin sur la peau : tatouages et narrations graphiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Transferts Critiques anglophones (TransCrit), Jun 2022, Saint-Denis (Musée d’art et d’histoire Paul Éluard), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink and Queer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopi.e s’invite au Consulat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Utopi·e, Apr 2022, Paris (Consulat Voltaire), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03776681v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colorer et punir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Genre et monde carcéral</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institutions et dynamiques historiques de l'économie et la société (IDHES); Maison des Sciences de l'Homme (MSH) Paris-Saclay, May 2022, Gif-sur-Yvette (École Normale Supérieure de Paris Saclay), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03409953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lookisme et Lookphobie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diversité et Discrimination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Service de la recherche en éducation, Jun 2022, Genève (Service de la recherche en éducation), Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rose, (hyper)féminité et pouvoir, de Madame de Pompadour à Paris Hilton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on colors and cultures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de recherche en Langues et Littératures Européennes (ILLE), Apr 2021, Mulhouse (Université de haute-Alsace) et Bâle (Université de Bâle), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548825v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cabinet(s) de curiosités</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Guiller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Merde ! Poétiques, politiques et pratiques excrémentielles dans la littérature et les arts visuels français et francophones</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Texas Tech University; Luca Wood et Bruno Penteado, Oct 2021, Lubbock (Texas Tech University), États-Unis</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03281555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is white skin really pink?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2020, Bergame (Università di Bergamo), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art, bactéries et microbiotes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Université du Temps Libre Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Temps Libre Essonne, Jun 2020, Palaiseau (Espace Salvador-Allende), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J’adore tes tatouages. — Merci.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Corps normal, corps idéal ? Enjeux sociopolitiques de la mise en visibilité des corps « hors-normes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Rennes 2; Amélie Tehel; Sophie Barel, Jan 2020, Rennes (Université Rennes 2), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02548830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du rose féminin au féminin rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Genre Manifeste</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philomel; Sorbonne Université, Nov 2019, Paris (Sorbonne Université), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seapunk et Vaporwave : Paysages de l’entre deux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès national des sociétés historiques et scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Comité des travaux historiques et scientifiques (CTHS), May 2019, Marseille (MuCEM), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411543v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre le genre avec le rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Festival des Jeunes Chercheurs dans la Cité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Libre de Bruxelles, Oct 2019, Bruxelles (Le Cercle des voyageurs), Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02378769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ne plus passer inaperçu∙e</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée des doctorant∙e∙s 2018 : Passages et Transgressions</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, l’École doctorale Pratiques et Théories du Sens, May 2018, Saint-Denis (Université Paris 8 Vincennes–Saint-Denis), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout sauf rose !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée internationale de la couleur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Français de la Couleur (CFC), Mar 2018, Paris (Musée de l’Homme), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411533v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial pink: From iPhone to Rihanna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conferenza del Colore</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gruppo del Colore, Sep 2018, Florence (Area di Ricerca di Firenze del Consiglio Nazionale delle Ricerche), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Anal Art” : l’orifice créateur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexualité à l’image de la contemporanéité expérimentale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CosmiX, Dec 2018, Paris (FDP), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rethinking Baker-Miller Pink through gender studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC Interim Meeting: Color and Human Comfort</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Associação Portuguesa da Cor, Sep 2018, Lisbonne (Calouste Gulbenkian Foundation), Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04023064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pourquoi s’intéresser au rose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Déconstruire le genre du rose : Approches antidisciplinaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kévin Bideaux; Marie-Dominique Gil; Laboratoire d'études sur le genre et la sexualité (LEGS); Université Paris 8 Vincennes–Saint-Denis, Nov 2018, Paris (59Rivoli), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurycy Gomulicki est-il sexiste?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier des doctorant∙e∙s du LEGS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire d’Étude de Genre et de Sexualité (LEGS)., May 2017, Ivry-sur-Seine (CNRS), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marketing rose</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Perception visuelle. De l’importance de la perception visuelle à sa mesure dans l’expérience de l’utilisateur, du consommateur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Sensolier, Oct 2017, Châtillon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155218v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Millennial Pink</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Mode, mutations et hybridations du genre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Groupe d'Étude et de recherche sur la Mode (GEMode), May 2017, Paris (LISAA mode), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03155228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour de l’œuvre &amp;quot;Antébiotique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fulneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Science de l’Art, 7e biennale Art &amp; Science de l’Essonne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Collectif Culture Essonne, Nov 2017, Massy (Médiathèque Jean Cocteau), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Les antibiotiques c’est pas automatique”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa Tazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Fulneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De la Science à l’Opéra</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, S[cube], Nov 2017, Massy (Médiathèque Jean Cocteau), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03198091v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier la couleur : une approche antidisciplinaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Internationale des Jeunes Chercheurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Lorraine; École doctorale Stanislas, Jun 2017, Metz (Université de Lorraine), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02411527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink Marketing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIC 2022 Toronto: Sensing Colour</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Toronto (OCAD University), Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03698424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pink, gender, and automobile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Bideaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Lebègue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belgium Colour Symposium 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Gand (KU Leuven Ghent Technology Campus), Belgium. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140987v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId155"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5864C175"/>
+    <w:nsid w:val="0E72C0C4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosekbideaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-9289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#228;mi Ludwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bideaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Karliczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bideaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-William Fregonese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274372v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344569v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sannaee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Monte Ordo&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Golrokhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydienne Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964643v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/liste.php?sc=ed&amp;amp;libre_acces=1&amp;amp;monocrit=l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344611v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564513v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163879v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ab1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163878v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygv" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163871v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4124" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163874v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh2" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163848v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.160212" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163870v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4120" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163865v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3291" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04274408v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32425" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361096v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3913" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04543704v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04274412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274388v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.13888" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357027v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04543697v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33746" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023135v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163861v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483193v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663219.wbegss055" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445903v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.130205" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316541v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188255v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.110110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03284675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141826v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141852v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022071v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543679v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03579107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01416748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023148v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163881v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tartinville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591215v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591173v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591192v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591200v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leb&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274418v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274414v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023269v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274423v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274421v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698435v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409953v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023322v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776684v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698429v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776681v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281555v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guiller" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548825v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378769v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411545v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411543v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023449v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023088v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023036v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411533v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03155218v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03155188v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03198063v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fulneau" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03155228v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03198091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140987v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosekbideaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2946-9289" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589004v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#228;mi Ludwig" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose Bideaux" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chang Liu" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Karliczek" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591231v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543722v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Bideaux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-William Fregonese" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Grisard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344569v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274372v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editionsamsterdam.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023560v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Sannaee" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#250;lia Monte Ordo&#241;o" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayda Golrokhi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydienne Mathieu" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05589015v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163843v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Ruaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ellipses.fr/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543659v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964643v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022996v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776715v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/liste.php?sc=ed&amp;amp;libre_acces=1&amp;amp;monocrit=l" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02153890v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163879v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/14ab1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344611v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591166v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e6" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163870v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4120" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163874v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12yh2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163848v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.160212" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-05163871v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.4124" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163878v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ygv" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04274408v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.32425" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04361096v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3913" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04543704v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274388v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/imagesrevues.13888" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04274412v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.31889" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04357027v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04543697v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.33746" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163865v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/marges.3291" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-05163861v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023135v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023121v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsdecommunication.30494" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03445903v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.130205" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03483193v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118663219.wbegss055" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02316541v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188255v3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/CCSJ.110110" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939271v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23738/RCASB.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03939274v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03284675v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985314v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141826v3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141852v2" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023106v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344627v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163854v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163856v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bonte" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543679v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274405v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04022071v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274401v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03666893v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023177v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03579107v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-01416748v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163883v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05163881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023148v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023301v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Pignon" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Tartinville" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023190v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591173v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591215v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591200v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591192v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591208v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591180v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591187v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05591182v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04543727v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702422v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Leb&#232;gue" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274414v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274419v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023269v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274423v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274421v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274418v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023322v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776684v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698429v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03776681v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03409953v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698435v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548825v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03281555v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Guiller" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023368v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023287v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02548830v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411545v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411543v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378769v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-04023036v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411533v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023088v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023449v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04023064v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411540v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03155188v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03155218v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03155228v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03198063v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Fulneau" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-03198091v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa Tazi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02411527v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03698424v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140987v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>