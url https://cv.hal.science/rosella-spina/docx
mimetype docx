--- v0 (2026-03-09)
+++ v1 (2026-04-16)
@@ -333,1008 +333,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
+                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Azizi</w:t>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.144670. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978038v1</w:t>
+                <w:t xml:space="preserve">hal-05080716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Said</w:t>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ricardo Gil-Ortiz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
+                <w:t xml:space="preserve">Imane Yamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
+              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.348-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04978034v1</w:t>
+                <w:t xml:space="preserve">hal-05321842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrad Sausthène Seka Ahoty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Romain Kouakou Fossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Yamari</w:t>
+                <w:t xml:space="preserve">Anicet Théodore Ediman Ebou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.fnaf056. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321842v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the Antibacterial Potency of Cymbopogon Essential Oils: Liposome Encapsulation and Phytochemical Insights</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréea Pasc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Risler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Antibiotics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 14 (5), pp.510. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/antibiotics14050510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05080694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
+                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.e70080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321846v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Said</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ricardo Gil-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.e202402498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080716v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 13 (3), pp.e70080. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080722v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04978038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in silico analysis for elucidation of antioxidant potential of Djiboutian Avicennia Marina (Forsk.) Vierh. phytochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,295 +1405,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Morańska</w:t>
+                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Simlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Waligórski</w:t>
+                <w:t xml:space="preserve">Safa Dadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1525. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03989636v1</w:t>
+                <w:t xml:space="preserve">hal-04262978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Armelle Ropars</w:t>
+                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Dadi</w:t>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascal Lemiere</w:t>
+                <w:t xml:space="preserve">Piotr Waligórski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1525. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04262978v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03989636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Profile and Quantification of Terpene Trilactones and Flavonoids in Ginkgo biloba L. Buds Depending on Physiological Stages</w:t>
               </w:r>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Gurgul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edyta Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.13700. </w:t>
@@ -2166,1034 +2166,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.3046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03175675v1</w:t>
+                <w:t xml:space="preserve">hal-03232458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517546v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (SI-2), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03232458v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnah Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suriyati Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
+              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.9098. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
+                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139936v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1353. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02511052v1</w:t>
+                <w:t xml:space="preserve">hal-02931417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8688. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02863909v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02511052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemiere</w:t>
+                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8 (9), pp.1353. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931417v1</w:t>
+                <w:t xml:space="preserve">hal-02863909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of ajmalicine and vinblastine in cell cultures is enhanced by endophytic fungi of Catharanthus roseus cv. Icy Pink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastaran Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Arouei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3238,70 +3238,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
+                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,125 +3317,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
+              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123306v1</w:t>
+                <w:t xml:space="preserve">hal-02403509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
+                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,345 +3451,345 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403509v1</w:t>
+                <w:t xml:space="preserve">hal-02123306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087738v1</w:t>
+                <w:t xml:space="preserve">hal-02087730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.101-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-02087730v1</w:t>
+                <w:t xml:space="preserve">hal-02087738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du végétal à l’homéopathie, intérêts des plantes carnivores en thérapeutique</w:t>
               </w:r>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (8), pp.731-739. </w:t>
@@ -4446,290 +4446,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ethylene glycol) as a reaction matrix in platinum- or gold-catalyzed cycloisomerization: a mechanistic investigation.</w:t>
+                <w:t xml:space="preserve">Synthesis of Pyrrolin-4-ones by Pt-Catalyzed Cycloisomerization in PEG under Microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Bartolo Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (6), pp.2698-2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo302474r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800085v1</w:t>
+                <w:t xml:space="preserve">hal-00802298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyrrolin-4-ones by Pt-Catalyzed Cycloisomerization in PEG under Microwaves</w:t>
+                <w:t xml:space="preserve">Poly(ethylene glycol) as a reaction matrix in platinum- or gold-catalyzed cycloisomerization: a mechanistic investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolo Gabriele</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.3817-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo302474r⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802298v1</w:t>
+                <w:t xml:space="preserve">hal-00800085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of enantioenriched iodinated pyrrolinones by iodocyclization of α-amino-ynones</w:t>
               </w:r>
@@ -4741,77 +4741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolo Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.9085-9089. </w:t>
@@ -4875,77 +4875,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolo Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1481-1484. </w:t>
@@ -4983,51 +4983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Synthesis of Isoquinolines and Isochromenes by Pd-Catalyzed Oxidative Carbonylation of (2-Alkynyl)benzylideneamine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolo Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Veltri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclable catalytic synthesis of substituted quinolines: copper-catalyzed heterocyclization of 1-(2-aminoaryl)-2-yn-1-ols in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolo Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Lupinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (41), pp.8507-8512. </w:t>
@@ -5501,77 +5501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de biomolécules à partir d’endophytes fongiques à activité anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,51 +5816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomolecules in Endophytes Fungi from Sudan’s medicinal plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,90 +5956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Networking-Based Approach of Aloe djiboutiensis, Antioxidant Activity and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
@@ -6081,51 +6081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Amaryllidaceae alkaloids in bulbs and in vitro cultures in various species of Narcissus using GC-MS and LC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,90 +6331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the Leucojum aestivum L. endophytic bacteria to promote Amaryllidaceae alkaloids biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Simlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Morańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA BIOLOGICA CRACOVIENSIA Series Botanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cracovie (PL), Poland</w:t>
@@ -6437,381 +6437,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03639454v1</w:t>
+                <w:t xml:space="preserve">hal-02314608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
+                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314608v1</w:t>
+                <w:t xml:space="preserve">hal-02314607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
+              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314607v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03639454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6855,51 +6855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ietidal E Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CDE57244"/>
+    <w:nsid w:val="0AD1BAD5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7288,51 +7288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosella-spina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-2587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164268278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Colacino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203800" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFR583XD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolo Gabriele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302474r" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26427g" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1291012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Veltri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Maltese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Mancuso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100739" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14DS8Q1X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Lupinacci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.08.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TF3KH57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosella-spina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-2587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164268278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Colacino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolo Gabriele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302474r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFR583XD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26427g" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1291012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Veltri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Maltese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Mancuso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100739" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14DS8Q1X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Lupinacci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.08.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TF3KH57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>