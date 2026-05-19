--- v1 (2026-04-16)
+++ v2 (2026-05-19)
@@ -333,1008 +333,1008 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05457171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
+                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sakina Yagi</w:t>
+                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+                <w:t xml:space="preserve">Majid Azizi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+                <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 486, pp.144670. </w:t>
+              <w:t xml:space="preserve">South African Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080716v1</w:t>
+                <w:t xml:space="preserve">hal-04978038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
+                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Mohamed Said</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imane Yamari</w:t>
+                <w:t xml:space="preserve">Ricardo Gil-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
+              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 22 (4), pp.e202402498. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05321842v1</w:t>
+                <w:t xml:space="preserve">hal-04978034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochemical analysis and bioactivities of Rhizophora mucronata Lam. from Djibouti: in vitro and in silico approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Kouakou Fossou</w:t>
+                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Magot</w:t>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anicet Théodore Ediman Ebou</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
+                <w:t xml:space="preserve">Imane Yamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
+              <w:t xml:space="preserve"> Journal of Pharmacognosy and Phytochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.348-368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.22271/phyto.2025.v14.i5e.15592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05321846v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Antibacterial Potency of Cymbopogon Essential Oils: Liposome Encapsulation and Phytochemical Insights</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Fusarium antagonism potential and metabolomics analysis of endophytic bacteria isolated from Crotalaria retusa L., a traditional medicinal plant in Côte d’Ivoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evrad Sausthène Seka Ahoty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+                <w:t xml:space="preserve">Romain Kouakou Fossou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréea Pasc</w:t>
+                <w:t xml:space="preserve">Florent Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Risler</w:t>
+                <w:t xml:space="preserve">Anicet Théodore Ediman Ebou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">Claude Ghislaine Zaka Kouadjo-Zézé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antibiotics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 14 (5), pp.510. </w:t>
+              <w:t xml:space="preserve">FEMS Microbiology Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 372, pp.fnaf056. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/antibiotics14050510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/femsle/fnaf056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05080694v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05321846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Exploring the Antibacterial Potency of Cymbopogon Essential Oils: Liposome Encapsulation and Phytochemical Insights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréea Pasc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
+              <w:t xml:space="preserve">Antibiotics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 14 (5), pp.510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/antibiotics14050510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05080722v1</w:t>
+                <w:t xml:space="preserve">hal-05080694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antioxidant, enzyme and molecular docking tyrosinase inhibitory activities of major polyphenols in boscia coriacea graells, grewia erythraea (Schweinf.) chiov., Ochradenus baccatus delile, and orthosiphon pallidus royle ex benth</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Giovanni Caprioli</w:t>
+                <w:t xml:space="preserve">Phytoconstituents, antioxidant and enzyme inhibition activities of oilseeds and cakes of four underutilized wild edible plants in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry and Biodiversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/cbdv.202402498⟩</w:t>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 486, pp.144670. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2025.144670⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978034v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Endophytic fungi isolated from various organs of Catharanthus roseus: Phytochemical screening and investigation of indole alkaloids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nutraceutical Potential of Oilseeds and By‐Products (Cakes) of Three Underutilized Malvaceae Trees Grown in Sudan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Munna Tahir Abdel Rahman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nastaran Hemmati</w:t>
+                <w:t xml:space="preserve">Gökhan Zengin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Majid Azizi</w:t>
+                <w:t xml:space="preserve">Ozan Emre Eyupoglu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mohsen Saeedi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">South African Journal of Botany</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 177, pp.674-683. </w:t>
+              <w:t xml:space="preserve">Food Science &amp; Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 13 (3), pp.e70080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.sajb.2025.01.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/fsn3.70080⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04978038v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05080722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro and in silico analysis for elucidation of antioxidant potential of Djiboutian Avicennia Marina (Forsk.) Vierh. phytochemicals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Said Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1405,295 +1405,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04384539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosella Spina</w:t>
+                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Ropars</w:t>
+                <w:t xml:space="preserve">Magdalena Simlat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Safa Dadi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemiere</w:t>
+                <w:t xml:space="preserve">Piotr Waligórski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 28 (4), pp.1525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04262978v1</w:t>
+                <w:t xml:space="preserve">hal-03989636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenolic acids and amaryllidaceae alkaloids profiles in Leucojum aestivum L. in vitro plants grown under different light conditions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emilia Morańska</w:t>
+                <w:t xml:space="preserve">Screening of Anti-Inflammatory Activity and Metabolomics Analysis of Endophytic Fungal Extracts; Identification and Characterization of Perylenequinones and Terpenoids from the Interesting Active Alternaria Endophyte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magdalena Simlat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+                <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+                <w:t xml:space="preserve">Safa Dadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Piotr Waligórski</w:t>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Molecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 28 (4), pp.1525. </w:t>
+              <w:t xml:space="preserve">, 2023, 28 (18), pp.6531. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules28041525⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules28186531⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03989636v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04262978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Profile and Quantification of Terpene Trilactones and Flavonoids in Ginkgo biloba L. Buds Depending on Physiological Stages</w:t>
               </w:r>
@@ -1956,51 +1956,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artur Gurgul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edyta Skrzypek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12 (1), pp.13700. </w:t>
@@ -2166,1034 +2166,1034 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03889320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
+                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadirah Zawani Mohd Nesfu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hasnah Osman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suriyati Mohamad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Muniglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Brosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
+              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (6), pp.9098. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03232458v1</w:t>
+                <w:t xml:space="preserve">hal-03175675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Alain Hehn</w:t>
+                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Abdalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gokhan Zengin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelwahab H. Abdallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
+              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 45 (SI-2), pp.765-775. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03139936v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03517546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of physicochemical properties, antioxidant and enzyme inhibition activities of oils extracted from seeds of seven new sunflower (Helianthus annuus L.) lines</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+                <w:t xml:space="preserve">Aloe djiboutiensis: Antioxidant Activity, Molecular Networking-Based Approach and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Turkish Journal of Botany</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3906/bot-2107-32⟩</w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 26 (10), pp.3046. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/molecules26103046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03517546v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03232458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of the Aqueous Enzymatic Extraction Method towards Momordica charantia Seed Oil and Its Lignocellulosic Biomass</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Brosse</w:t>
+                <w:t xml:space="preserve">Molecular Identification of Endophytic Bacteria in Leucojum aestivum In Vitro Culture, NMR-Based Metabolomics Study and LC-MS Analysis Leading to Potential Amaryllidaceae Alkaloid Production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Dupire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Hehn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Walailak Journal of Science and Technology (WJST)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (6), pp.9098. </w:t>
+              <w:t xml:space="preserve">International Journal of Molecular Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 22 (4), pp.1773. </w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48048/wjst.2021.9098⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijms22041773⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175675v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03139936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Ptak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilia Morańska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edyta Skrzypek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marzena Warchoł</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microorganisms</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
+              <w:t xml:space="preserve">PeerJ</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8, pp.e8688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02931417v1</w:t>
+                <w:t xml:space="preserve">hal-02511052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbohydrates stimulated Amaryllidaceae alkaloids biosynthesis in Leucojum aestivum L. plants cultured in RITA ® bioreactor</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marzena Warchoł</w:t>
+                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Risler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Philippot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ali Mérito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PeerJ</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 8, pp.e8688. </w:t>
+              <w:t xml:space="preserve">Molecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7717/peerj.8688⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02511052v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02863909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of Antioxidant and Antibacterial Activities, Cytotoxicity of Acacia seyal Del Bark Extracts and Isolated Compounds</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Evaluation of Antiviral, Antibacterial and Antiproliferative Activities of the Endophytic Fungus Curvularia papendorfii, and Isolation of a New Polyhydroxyacid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mihayl Varbanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ali Mérito</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lemiere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Molecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 25 (10), pp.2392. </w:t>
+              <w:t xml:space="preserve">Microorganisms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 8 (9), pp.1353. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/molecules25102392⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/microorganisms8091353⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863909v1</w:t>
+                <w:t xml:space="preserve">hal-02931417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accumulation of ajmalicine and vinblastine in cell cultures is enhanced by endophytic fungi of Catharanthus roseus cv. Icy Pink</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nastaran Hemmati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hossein Arouei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3238,70 +3238,70 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02977149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
+                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3317,125 +3317,125 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
+              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02403509v1</w:t>
+                <w:t xml:space="preserve">hal-02123306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Screening of Amaryllidaceae alkaloids in bulbs and tissue cultures of Narcissus papyraceus and four varieties of N. tazetta</w:t>
+                <w:t xml:space="preserve">Quantitative Determination of Lycorine and Galanthamine in Different in Vitro Tissues of Narcissus tazetta by GC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3451,345 +3451,345 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Pharmaceutical and Biomedical Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 172, pp.230-237. </w:t>
+              <w:t xml:space="preserve">International Journal of Horticultural Science and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 6, pp.151 - 157. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jpba.2019.04.043⟩</w:t>
+                <w:t xml:space="preserve">⟨10.22059/ijhst.2019.280853.295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02123306v1</w:t>
+                <w:t xml:space="preserve">hal-02403509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
+                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sahar Saliba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
+              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (2), pp.101-122. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02087730v1</w:t>
+                <w:t xml:space="preserve">hal-02087738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of natural products of the genera Curvularia and Bipolaris</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Afra Khiralla</w:t>
+                <w:t xml:space="preserve">Rapid screening for bioactive natural compounds in Indigofera caerulea Rox fruits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fungal Biology Reviews</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 125, pp.123-130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2018.08.089⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.fbr.2018.09.002⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02087738v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02087730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du végétal à l’homéopathie, intérêts des plantes carnivores en thérapeutique</w:t>
               </w:r>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Boisbrun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering in Life Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 16 (8), pp.731-739. </w:t>
@@ -4446,290 +4446,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01495991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Pyrrolin-4-ones by Pt-Catalyzed Cycloisomerization in PEG under Microwaves</w:t>
+                <w:t xml:space="preserve">Poly(ethylene glycol) as a reaction matrix in platinum- or gold-catalyzed cycloisomerization: a mechanistic investigation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bartolo Gabriele</w:t>
+                <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 19 (12), pp.3817-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.201203800⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo302474r⟩</w:t>
-[...8 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00802298v1</w:t>
+                <w:t xml:space="preserve">hal-00800085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(ethylene glycol) as a reaction matrix in platinum- or gold-catalyzed cycloisomerization: a mechanistic investigation.</w:t>
+                <w:t xml:space="preserve">Synthesis of Pyrrolin-4-ones by Pt-Catalyzed Cycloisomerization in PEG under Microwaves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolo Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.201203800⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 78 (6), pp.2698-2702. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo302474r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00800085v1</w:t>
+                <w:t xml:space="preserve">hal-00802298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preparation of enantioenriched iodinated pyrrolinones by iodocyclization of α-amino-ynones</w:t>
               </w:r>
@@ -4741,77 +4741,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolo Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Organic &amp; Biomolecular Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 10, pp.9085-9089. </w:t>
@@ -4875,77 +4875,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelina Colacino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bartolo Gabriele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuseppe Salerno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SYNLETT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.1481-1484. </w:t>
@@ -4983,51 +4983,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Versatile Synthesis of Isoquinolines and Isochromenes by Pd-Catalyzed Oxidative Carbonylation of (2-Alkynyl)benzylideneamine Derivatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolo Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucia Veltri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5129,51 +5129,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recyclable catalytic synthesis of substituted quinolines: copper-catalyzed heterocyclization of 1-(2-aminoaryl)-2-yn-1-ols in ionic liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bartolo Gabriele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Mancuso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5181,51 +5181,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elvira Lupinacci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuseppe Salerno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tetrahedron</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 65 (41), pp.8507-8512. </w:t>
@@ -5501,77 +5501,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification et caractérisation de biomolécules à partir d’endophytes fongiques à activité anti-inflammatoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sihem Bouazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Ropars</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pol Frippiat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5816,51 +5816,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of biomolecules in Endophytes Fungi from Sudan’s medicinal plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5956,90 +5956,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular Networking-Based Approach of Aloe djiboutiensis, Antioxidant Activity and In Vivo Toxicity of This Endemic Species in Djibouti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdirahman Elmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Philippot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analytics 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Nantes, France. 2022</w:t>
@@ -6081,51 +6081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of Amaryllidaceae alkaloids in bulbs and in vitro cultures in various species of Narcissus using GC-MS and LC-MS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ameneh Tarakemeh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Azizi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vahid Rowshan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6331,90 +6331,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential of the Leucojum aestivum L. endophytic bacteria to promote Amaryllidaceae alkaloids biosynthesis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agata Ptak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magdalena Simlat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilia Morańska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Dupire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACTA BIOLOGICA CRACOVIENSIA Series Botanica</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cracovie (PL), Poland</w:t>
@@ -6437,381 +6437,381 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdirahman Elmi Fourreh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatouma Mohamed Abdoul-Latif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Mohamed Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Fontanay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congress SCF 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
+              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314608v1</w:t>
+                <w:t xml:space="preserve">hal-03639454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
+                <w:t xml:space="preserve">PHYTOCHEMICAL STUDIES OF ENDOPHYTIC FUNGI: A SOURCE OF NEW ACTIVES BIOMOLECULES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sakina Yagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
+              <w:t xml:space="preserve">Congress SCF 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpellier, France. 1, pp.291 - 309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314607v1</w:t>
+                <w:t xml:space="preserve">hal-02314608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activités biologiques et études phytochimiques de fruits d’Indigofera caerulea Rox (Fabaceae)</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Phytochemical analysis by NMR-based metabolomics approach in amaryllidaceae plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Laurain-Mattar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Bouguet-Bonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Poinsignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Leclerc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Symposium international AFERP-STOLON</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Rennes, France</w:t>
+              <w:t xml:space="preserve">11èmes journées scientifiques du RFMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Liège, Belgium. 5, pp.2356 - 2361, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03639454v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6855,51 +6855,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Afra Khiralla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosella Spina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sakina Yagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ietidal E Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7057,51 +7057,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0AD1BAD5"/>
+    <w:nsid w:val="76B8CBA7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7288,51 +7288,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosella-spina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-2587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164268278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802298v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Colacino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolo Gabriele" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302474r" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800085v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203800" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFR583XD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26427g" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1291012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Veltri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Maltese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Mancuso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100739" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14DS8Q1X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Lupinacci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.08.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TF3KH57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosella-spina" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0969-2587" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/164268278" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05457171v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Ptak" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marzena Warcho&#322;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilia Mora&#324;ska" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain-Mattar" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosella Spina" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules31020258" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978038v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nastaran Hemmati" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Azizi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Dupire" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Saeedi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2025.01.006" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04978034v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gokhan Zengin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Said" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Gil-Ortiz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Caprioli" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbdv.202402498" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321842v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Said Mohamed" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Mohamed Abdoul-Latif" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Yamari" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22271/phyto.2025.v14.i5e.15592" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05321846v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evrad Sausth&#232;ne Seka Ahoty" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kouakou Fossou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Magot" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anicet Th&#233;odore Ediman Ebou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Ghislaine Zaka Kouadjo-Z&#233;z&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnaf056" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05080694v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatouma Abdoul-Latif" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;ea Pasc" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Risler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Philippot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/antibiotics14050510" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080716v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Yagi" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munna Tahir Abdel Rahman" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#246;khan Zengin" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ozan Emre Eyupoglu" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2025.144670" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05080722v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/fsn3.70080" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04384539v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha Kordofani" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07391102.2023.2213338" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03989636v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Simlat" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edyta Skrzypek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piotr Walig&#243;rski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28041525" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262978v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Ropars" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sihem Bouazzi" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safa Dadi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lemiere" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules28186531" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04262984v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahar Saliba" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Mattar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afra Khiralla" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nutraceuticals3010014" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03679141v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2022.02.007" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788648v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artur Gurgul" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-17992-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03889320v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuka Munakata" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Genestier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hehn" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10102089" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03175675v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadirah Zawani Mohd Nesfu" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hasnah Osman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suriyati Mohamad" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Muniglia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Brosse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48048/wjst.2021.9098" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03517546v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdalla" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sakina Mohamed Yagi" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwahab H. Abdallah" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdirahman Elmi Fourreh" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3906/bot-2107-32" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03232458v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules26103046" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139936v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms22041773" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02511052v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7717/peerj.8688" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02863909v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Philippot" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali M&#233;rito" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25102392" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02931417v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihayl Varbanov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8091353" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02977149v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hossein Arouei" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2020.112776" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02123306v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ameneh Tarakemeh" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vahid Rowshan" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Salehi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpba.2019.04.043" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02403509v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22059/ijhst.2019.280853.295" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087738v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fbr.2018.09.002" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087730v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Fontanay" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2018.08.089" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-84HJR0C9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02157326v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Schlosser" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Couic-Marinier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actpha.2018.07.012" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H9ZBDBQD-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544036v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nalah Fadl Almoulah" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulian Voynikov" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reneta Gevrenova" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Schohn" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tzvetomira Tzanova" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sajb.2017.06.016" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02087800v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Boisbrun" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/elsc.201600045" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-FXGHX8TJ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01528741v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal E Mohamed" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie E Slezack-Deschaumes" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/femsle/fnw089" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-01495991v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ietidal Mohamed" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justinne Thomas" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Mignard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apjtm.2015.07.032" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00800085v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelina Colacino" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Martinez" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.201203800" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-VFR583XD-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00802298v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bartolo Gabriele" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Salerno" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo302474r" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00748609v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c2ob26427g" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712937v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0031-1291012" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139983v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Veltri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vito Maltese" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Mancuso" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.201100739" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-14DS8Q1X-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03139974v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvira Lupinacci" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tet.2009.08.017" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4TF3KH57-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788661v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henry Diassy" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Diatta" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Gassama" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guata Yoro Sy" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639453v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03377256v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pol Frippiat" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639452v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314632v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Barbara Simlat" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314609v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788657v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03788662v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02917614v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Munakata Yuka" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Gavira" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bourgaud" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04556923v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03639454v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314608v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02314607v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Bouguet-Bonnet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Poinsignon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Leclerc" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02544045v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Laurain Mattar" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://novapublishers.com/shop/endophytic-fungi-diversity-characterization-and-biocontrol/" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>