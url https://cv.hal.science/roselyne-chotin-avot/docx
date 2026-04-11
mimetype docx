--- v0 (2026-03-21)
+++ v1 (2026-04-11)
@@ -1438,745 +1438,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03605100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Virtual Prototyping of CPS: Application to Bio-Medical Devices</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meteorix: A cubesat mission dedicated to the detection of meteors and space debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2020: Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Meteor Conference (IMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161772v1</w:t>
+                <w:t xml:space="preserve">hal-03466975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Implementation Modeling Methodology for Designing SCA resilient Cryptographic Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rocherolle</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of Logic Locking against the insertion of Hardware Trojan in an Intregated Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31 European conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650043v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03463941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of Logic Locking against the insertion of Hardware Trojan in an Intregated Circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilia Zaourar</w:t>
+                <w:t xml:space="preserve">A HDL Generator for Flexible and Efficient Finite-Field Multipliers on FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 European conference on operational research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WAIFI 2020 - 8th International Workshop on Arithmetic of Finite Fields</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.75-91, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-68869-1_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03463941v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorix: A cubesat mission dedicated to the detection of meteors and space debris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Optimisation de contre-mesure à l'insertion de Hardware Trojan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zaourar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meteor Conference (IMC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">22ème Conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03466975v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03463925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A HDL Generator for Flexible and Efficient Finite-Field Multipliers on FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Cathébras</w:t>
+                <w:t xml:space="preserve">FPGA Acceleration of the Horn and Schunck Hierarchical algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Bournias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WAIFI 2020 - 8th International Workshop on Arithmetic of Finite Fields</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-68869-1_4⟩</w:t>
+              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650044v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de contre-mesure à l'insertion de Hardware Trojan</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilia Zaourar</w:t>
+                <w:t xml:space="preserve">Model-Based Virtual Prototyping of CPS: Application to Bio-Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Genius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Bournias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Apvrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARD 2020: Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.74-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03463925v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Acceleration of the Horn and Schunck Hierarchical algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Bournias</w:t>
+                <w:t xml:space="preserve">Toward an Implementation Modeling Methodology for Designing SCA resilient Cryptographic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rocherolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t>
+              <w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330803v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Partitioning and Design Space Exploration for Cyber Physical Systems</w:t>
               </w:r>
@@ -2188,51 +2188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Genius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Bournias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Apvrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2640,164 +2640,147 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-FPGA Routing Environment for Performance Exploration of Multi-FPGA Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
+                <w:t xml:space="preserve">AEGIS-Based Efficient Solution for Secure Reconfiguration of FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid System Prototyping (RSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.37-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858937⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01406803v1</w:t>
+                <w:t xml:space="preserve">hal-01259069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using Timing-Driven Inter-FPGA Routing for Multi-FPGA Prototyping Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2806,2691 +2789,2708 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouha Cherif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.641-645, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/DSD.2016.93⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01406787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGIS-Based Efficient Solution for Secure Reconfiguration of FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Multiple FPGAs based prototyping and debugging with complete design flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptography and Security in Computing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IDT 2016 - 11th International Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/2858930.2858937⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01259069v1</w:t>
+                <w:t xml:space="preserve">hal-01657908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple FPGAs based prototyping and debugging with complete design flow</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inter-FPGA Routing Environment for Performance Exploration of Multi-FPGA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDT 2016 - 11th International Design &amp; Test Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Rapid System Prototyping (RSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States. pp.1-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843035⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01657908v1</w:t>
+                <w:t xml:space="preserve">hal-01406803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve defect tolerance in a cluster of a SRAM-based Mesh of Cluster FPGA using hardware redundancy</w:t>
+                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927389⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162011v1</w:t>
+                <w:t xml:space="preserve">hal-01400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formalism of the specifications for library development</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Kyu Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International System-on-Chip Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Erlangen, Germany. pp.307-312, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SOCC.2013.6749706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00953500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t>
+              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.133-136, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400630v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01217236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
+                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
+              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal. pp.13-24, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01217236v1</w:t>
+                <w:t xml:space="preserve">hal-01219833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Impact of defect tolerance techniques on the criticality of a SRAM-based Mesh of Cluster FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal. pp.13-24, </w:t>
+              <w:t xml:space="preserve">ReConFig 2014 - International Conference on ReConFigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01219833v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01162066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of defect tolerance techniques on the criticality of a SRAM-based Mesh of Cluster FPGA</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId88" w:history="1">
+                <w:t xml:space="preserve">Improve defect tolerance in a cluster of a SRAM-based Mesh of Cluster FPGA using hardware redundancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2014 - International Conference on ReConFigurable Computing and FPGAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. pp.1-6, </w:t>
+              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162066v1</w:t>
+                <w:t xml:space="preserve">hal-01162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient State-Dependent Power Model for Multi-bit Flip-Flop Banks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Method for Parallel AES-GCM Cores Using FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674685⟩</w:t>
+              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00913885v1</w:t>
+                <w:t xml:space="preserve">hal-01160904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Multilevel Interconnect Topology for Cluster-based Mesh FPGA Architecture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Amouri</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732282⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00987368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Method for Parallel AES-GCM Cores Using FPGAs</w:t>
+                <w:t xml:space="preserve">High Speed Authenticated Encryption for Slow Changing Key Applications Using Reconfigurable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732299⟩</w:t>
+              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Valencia, Spain. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/WD.2013.6686460⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01160904v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Speed Authenticated Encryption for Slow Changing Key Applications Using Reconfigurable Devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wireless Days (WD), 2013 IFIP</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017858v2</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01215668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.434-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01215668v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lightweight and Compact Solutions for Secure Reconfiguration of FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987365v1</w:t>
+                <w:t xml:space="preserve">hal-01216543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight and Compact Solutions for Secure Reconfiguration of FPGAs</w:t>
+                <w:t xml:space="preserve">Protecting FPGA Bitstreams Using Authenticated Encryption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732304⟩</w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference of New Circuits and Systems (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01216543v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting FPGA Bitstreams Using Authenticated Encryption</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient State-Dependent Power Model for Multi-bit Flip-Flop Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Ollagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference of New Circuits and Systems (NEWCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Columbus, United States. pp.461-464, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017823v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00913885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Optimization of Quantum Boolean Circuit Using the Truth Table Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
+                <w:t xml:space="preserve">Générateur d'Architecture de FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Number Theory, Codes, Cryptography and Communication Systems (NTCCCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Oujda, Morocco. pp.192-197</w:t>
+              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265626v1</w:t>
+                <w:t xml:space="preserve">hal-00987369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur d'Architecture de FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+                <w:t xml:space="preserve">Efficient Parallel-Pipelined GHASH for Message Authentication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig 2012)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. pp.1 - 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416742⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00987369v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Parallel-Pipelined GHASH for Message Authentication</w:t>
+                <w:t xml:space="preserve">The Effect of S-box Design on Pipelined AES Using FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig 2012)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017807v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of S-box Design on Pipelined AES Using FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Synthesis and Optimization of Quantum Boolean Circuit Using the Truth Table Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">International Workshop on Number Theory, Codes, Cryptography and Communication Systems (NTCCCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Oujda, Morocco. pp.192-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265624v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratus: Free design of highly parametrized VLSI modules interoperable with commercial tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+                <w:t xml:space="preserve">Quantum circuits design and simulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohsen Machhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISQED 2011 - 12th International Symposium on Quality Electronic Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The First International Conference on "Research to Applications &amp; Markets" (RAM 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Monastir, Tunisia. pp.115-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265627v1</w:t>
+                <w:t xml:space="preserve">hal-01265628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum circuits design and simulation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
+                <w:t xml:space="preserve">Stratus: Free design of highly parametrized VLSI modules interoperable with commercial tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The First International Conference on "Research to Applications &amp; Markets" (RAM 2011)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ISQED 2011 - 12th International Symposium on Quality Electronic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Santa Clara, CA, United States. pp.502-507, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2011.5770774⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265628v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simplification de circuits quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia. pp.2-2</w:t>
@@ -6168,51 +6168,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6302,51 +6302,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pétrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6382,623 +6382,623 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01413171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of the CESTAC function</w:t>
+                <w:t xml:space="preserve">Hardware implementation of discrete stochastic arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real Numbers and Computers 5 (RNC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Lyon, France. pp.247-260</w:t>
+              <w:t xml:space="preserve">6th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Poznan, Poland. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265635v1</w:t>
+                <w:t xml:space="preserve">hal-01267471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of discrete stochastic arithmetic</w:t>
+                <w:t xml:space="preserve">On the computation of the CESTAC function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chesneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Poznan, Poland. pp.57-64</w:t>
+              <w:t xml:space="preserve">Real Numbers and Computers 5 (RNC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lyon, France. pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267471v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of a method to control round-off errors</w:t>
+                <w:t xml:space="preserve">Implantation matérielle d'une méthode de contrôle des erreurs d'arrondi de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WSEAS International Multiconference on Circuits Systems Communications and Computers (CSCC'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Rethymnon, Greece. pp.157-162</w:t>
+              <w:t xml:space="preserve">Troisième colloque du GDR CAO de circuits et systèmes intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265639v1</w:t>
+                <w:t xml:space="preserve">hal-01265636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Floating-Point Unit using stochastic arithmetic compliant with the IEEE-754 standard</w:t>
+                <w:t xml:space="preserve">Hardware implementation of the CESTAC method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Electronics Circuits and Systems (ICECS'2002)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">10th GAMM - IMACS International Symposium on Scientific Computing Computer Arithmetic and Validated Numerics (SCAN'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France. pp.162-162</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265640v1</w:t>
+                <w:t xml:space="preserve">hal-01265638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation matérielle d'une méthode de contrôle des erreurs d'arrondi de calcul</w:t>
+                <w:t xml:space="preserve">Une unité de calcul flottant utilisant l'arithmétique stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque du GDR CAO de circuits et systèmes intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.63-66</w:t>
+              <w:t xml:space="preserve">Vèmes Journées Nationales du Réseau Doctoral de Micro-électronique (JNRDM'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Grenoble, France. pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265636v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of the CESTAC method</w:t>
+                <w:t xml:space="preserve">A Floating-Point Unit using stochastic arithmetic compliant with the IEEE-754 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th GAMM - IMACS International Symposium on Scientific Computing Computer Arithmetic and Validated Numerics (SCAN'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Conference on Electronics Circuits and Systems (ICECS'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Dubrovnik, Croatia. pp.603-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265638v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une unité de calcul flottant utilisant l'arithmétique stochastique</w:t>
+                <w:t xml:space="preserve">Hardware implementation of a method to control round-off errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vèmes Journées Nationales du Réseau Doctoral de Micro-électronique (JNRDM'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Grenoble, France. pp.217-218</w:t>
+              <w:t xml:space="preserve">6th WSEAS International Multiconference on Circuits Systems Communications and Computers (CSCC'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Rethymnon, Greece. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265637v1</w:t>
+                <w:t xml:space="preserve">hal-01265639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Redundant Arithmetic on Architecture and Design of a High Performance DCT Macro-bloc Generator</w:t>
               </w:r>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7513,51 +7513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04266150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benazouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Bournias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03578816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Genius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocherolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463941v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466975v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650044v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cath&#233;bras" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68869-1_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02953962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009171600840091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03065588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pecheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL50818.2020.9232947" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Satin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leonhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Turk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Thari Nabeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103535v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01267458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04266150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benazouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Bournias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03578816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Genius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cath&#233;bras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68869-1_4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocherolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02953962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009171600840091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03065588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pecheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL50818.2020.9232947" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Satin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leonhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Turk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Thari Nabeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103535v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01267458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>