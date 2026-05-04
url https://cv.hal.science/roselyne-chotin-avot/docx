--- v1 (2026-04-11)
+++ v2 (2026-05-04)
@@ -1153,204 +1153,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-04266150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using HLS for Designing a Parametric Optical Flow Hierarchical Algorithm in FPGAs</w:t>
+                <w:t xml:space="preserve">Model to Hardware : System-Level Modeling for Wearable Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilias Bournias</w:t>
+                <w:t xml:space="preserve">Daniela Genius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2022, Austin, TX, United States</w:t>
+              <w:t xml:space="preserve">ModelsWARD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Virtual Conference, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03691829v1</w:t>
+                <w:t xml:space="preserve">hal-03578816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model to Hardware : System-Level Modeling for Wearable Devices</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using HLS for Designing a Parametric Optical Flow Hierarchical Algorithm in FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Bournias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela Genius</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Roselyne Chotin</w:t>
+                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ModelsWARD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Virtual Conference, France</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on Circuits and Systems (ISCAS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Austin, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03578816v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03691829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche de cliques pour un problème de cybersécurité matériel</w:t>
               </w:r>
@@ -1438,801 +1438,801 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03605100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meteorix: A cubesat mission dedicated to the detection of meteors and space debris</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Model-Based Virtual Prototyping of CPS: Application to Bio-Medical Devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Genius</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Bournias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Apvrille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Meteor Conference (IMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">MODELSWARD 2020: Model-Driven Engineering and Software Development</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Valletta, Malta. pp.74-96, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-67445-8_4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03466975v1</w:t>
+                <w:t xml:space="preserve">hal-03161772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathematical modelling of Logic Locking against the insertion of Hardware Trojan in an Intregated Circuit</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lilia Zaourar</w:t>
+                <w:t xml:space="preserve">Toward an Implementation Modeling Methodology for Designing SCA resilient Cryptographic Circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Rocherolle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31 European conference on operational research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505109⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03463941v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03650043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A HDL Generator for Flexible and Efficient Finite-Field Multipliers on FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Cathébras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WAIFI 2020 - 8th International Workshop on Arithmetic of Finite Fields</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Rennes, France. pp.75-91, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-030-68869-1_4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03650044v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation de contre-mesure à l'insertion de Hardware Trojan</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Meteorix: A cubesat mission dedicated to the detection of meteors and space debris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Rambaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Vaubaillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Derelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jacquart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Millet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème Conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+              <w:t xml:space="preserve">International Meteor Conference (IMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03463925v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03466975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA Acceleration of the Horn and Schunck Hierarchical algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ilias Bournias</w:t>
+                <w:t xml:space="preserve">Mathematical modelling of Logic Locking against the insertion of Hardware Trojan in an Intregated Circuit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">31 European conference on operational research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Athènes, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03330803v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03463941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Virtual Prototyping of CPS: Application to Bio-Medical Devices</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Apvrille</w:t>
+                <w:t xml:space="preserve">Optimisation de contre-mesure à l'insertion de Hardware Trojan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilia Zaourar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MODELSWARD 2020: Model-Driven Engineering and Software Development</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">22ème Conférence ROADEF de la société Française de Recherche Opérationnelle et Aide à la Décision</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2021, Mulhouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03161772v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03463925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Toward an Implementation Modeling Methodology for Designing SCA resilient Cryptographic Circuits</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Rocherolle</w:t>
+                <w:t xml:space="preserve">FPGA Acceleration of the Horn and Schunck Hierarchical algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilias Bournias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Lacassagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era (DTIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Montpellier, France. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International Symposium on Circuits and Systems (ISCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Daegu, South Korea. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505109⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISCAS51556.2021.9401068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03650043v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03330803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High-level Partitioning and Design Space Exploration for Cyber Physical Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Genius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Bournias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Apvrille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2318,51 +2318,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliana Lilibeth Andrade Porras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Minerve Louërat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilias Bournias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2640,1482 +2640,1503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02094516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AEGIS-Based Efficient Solution for Secure Reconfiguration of FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Inter-FPGA Routing Environment for Performance Exploration of Multi-FPGA Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cryptography and Security in Computing Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Rapid System Prototyping (RSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Pittsburgh, United States. pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01259069v1</w:t>
+                <w:t xml:space="preserve">hal-01406803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Timing-Driven Inter-FPGA Routing for Multi-FPGA Prototyping Exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Multiple FPGAs based prototyping and debugging with complete design flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/DSD.2016.93⟩</w:t>
+              <w:t xml:space="preserve">IDT 2016 - 11th International Design &amp; Test Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2016, Hammamet, Tunisia. pp.171-176, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406787v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01657908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple FPGAs based prototyping and debugging with complete design flow</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
+                <w:t xml:space="preserve">AEGIS-Based Efficient Solution for Secure Reconfiguration of FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IDT 2016 - 11th International Design &amp; Test Symposium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IDT.2016.7843035⟩</w:t>
+              <w:t xml:space="preserve">Cryptography and Security in Computing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Prague, Czech Republic. pp.37-40, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2858930.2858937⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01657908v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01259069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-FPGA Routing Environment for Performance Exploration of Multi-FPGA Systems</w:t>
+                <w:t xml:space="preserve">Using Timing-Driven Inter-FPGA Routing for Multi-FPGA Prototyping Exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Umer Farooq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muhammad Moazam Azeem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouha Cherif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maminionja Ravoson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rapid System Prototyping (RSP)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Euromicro Conference on Digital System Design (DSD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Limassol, Cyprus. pp.641-645, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/DSD.2016.93⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01406803v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01406787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
+                <w:t xml:space="preserve">Improve defect tolerance in a cluster of a SRAM-based Mesh of Cluster FPGA using hardware redundancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
+              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927389⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400630v1</w:t>
+                <w:t xml:space="preserve">hal-01162011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formalism of the specifications for library development</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of Cluster Size on Routability, Testability and Robustness of a Cluster in a Mesh FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif-Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International System-on-Chip Conference</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/SOCC.2013.6749706⟩</w:t>
+              <w:t xml:space="preserve">IEEE Computer Society Annual Symposium on VLSI (ISVLSI'14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.553-558, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.66⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00953500v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">A formalism of the specifications for library development</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jung Kyu Chae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Mougeat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
+                <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.133-136, </w:t>
+              <w:t xml:space="preserve">IEEE International System-on-Chip Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2013, Erlangen, Germany. pp.307-312, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SOCC.2013.6749706⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01217236v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00953500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">A reference-based specification tool for creating reliable library development specifications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
+              <w:t xml:space="preserve">12th International New Circuits and Systems Conference, NEWCAS 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2014, Trois-Rivieres, QC, Canada. pp.133-136, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2014.6934001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01219833v1</w:t>
+                <w:t xml:space="preserve">hal-01217236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of defect tolerance techniques on the criticality of a SRAM-based Mesh of Cluster FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+                <w:t xml:space="preserve">FPGA-Based High Performance AES-GCM Using Efficient Karatsuba Ofman Algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2014 - International Conference on ReConFigurable Computing and FPGAs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. pp.1-6, </w:t>
+              <w:t xml:space="preserve">10th International Symposium on Reconfigurable Computing: Architectures, Tools, and Applications, ARC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Vilamoura, Portugal. pp.13-24, </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032508⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-05960-0_2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01162066v1</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01219833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improve defect tolerance in a cluster of a SRAM-based Mesh of Cluster FPGA using hardware redundancy</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of defect tolerance techniques on the criticality of a SRAM-based Mesh of Cluster FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Amouri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FPL 2014 - 24th International Conference on Field Programmable Logic and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Munich, Germany. pp.1-4, </w:t>
+              <w:t xml:space="preserve">ReConFig 2014 - International Conference on ReConFigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Cancun, Mexico. pp.1-6, </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPL.2014.6927389⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2014.7032508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01162011v1</w:t>
+                <w:t xml:space="preserve">hal-01162066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved Method for Parallel AES-GCM Cores Using FPGAs</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Efficient State-Dependent Power Model for Multi-bit Flip-Flop Banks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Severine Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Francois Ollagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732299⟩</w:t>
+              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Columbus, United States. pp.461-464, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674685⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01160904v1</w:t>
+                <w:t xml:space="preserve">hal-00913885v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Multilevel Interconnect Topology for Cluster-based Mesh FPGA Architecture</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Mougeat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Arnaud François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Grenoble, France. pp.1-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732282⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987368v2</w:t>
+                <w:t xml:space="preserve">hal-01215668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Speed Authenticated Encryption for Slow Changing Key Applications Using Reconfigurable Devices</w:t>
               </w:r>
@@ -4199,735 +4220,744 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017858v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formalisme de la spécification de la plateforme de conception pour le développement de la bibliothèque</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arwa Ben Dhia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saif Ur Rehman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lirida Naviner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jung Kyu Chae</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journees Nationales du Reseau Doctoral de Micro-electronique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Kyoto, Japan. pp.434-437, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01215668v1</w:t>
+                <w:t xml:space="preserve">hal-00987365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Defect-tolerant Cluster in a Mesh SRAM-based FPGA</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improved Method for Parallel AES-GCM Cores Using FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Field-Programmable Technology (FPT)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732299⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/FPT.2013.6718407⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00987365v1</w:t>
+                <w:t xml:space="preserve">hal-01160904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lightweight and Compact Solutions for Secure Reconfiguration of FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Efficient Multilevel Interconnect Topology for Cluster-based Mesh FPGA Architecture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Amouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ReConFig 2013 - International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732282⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732304⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01216543v1</w:t>
+                <w:t xml:space="preserve">hal-00987368v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Protecting FPGA Bitstreams Using Authenticated Encryption</w:t>
+                <w:t xml:space="preserve">Lightweight and Compact Solutions for Secure Reconfiguration of FPGAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th IEEE International Conference of New Circuits and Systems (NEWCAS)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573635⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2013, Cancun, Mexico. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ReConFig.2013.6732304⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017823v2</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01216543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient State-Dependent Power Model for Multi-bit Flip-Flop Banks</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Protecting FPGA Bitstreams Using Authenticated Encryption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Midwest Symposium on Circuits and Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Columbus, United States. pp.461-464, </w:t>
+              <w:t xml:space="preserve">11th IEEE International Conference of New Circuits and Systems (NEWCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Paris, France. pp.1-4, </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/MWSCAS.2013.6674685⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/NEWCAS.2013.6573635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00913885v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017823v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Générateur d'Architecture de FPGA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
+                <w:t xml:space="preserve">Synthesis and Optimization of Quantum Boolean Circuit Using the Truth Table Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Renault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-3</w:t>
+              <w:t xml:space="preserve">International Workshop on Number Theory, Codes, Cryptography and Communication Systems (NTCCCS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Oujda, Morocco. pp.192-197</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00987369v1</w:t>
+                <w:t xml:space="preserve">hal-01265626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Parallel-Pipelined GHASH for Message Authentication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4946,326 +4976,296 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Reconfigurable Computing and FPGAs (ReConFig 2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Cancun, Mexico. pp.1 - 6, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/ReConFig.2012.6416742⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Effect of S-box Design on Pipelined AES Using FPGAs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
+                <w:t xml:space="preserve">Générateur d'Architecture de FPGA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Blanchardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265624v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00987369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and Optimization of Quantum Boolean Circuit Using the Truth Table Method</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
+                <w:t xml:space="preserve">The Effect of S-box Design on Pipelined AES Using FPGAs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Number Theory, Codes, Cryptography and Communication Systems (NTCCCS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Oujda, Morocco. pp.192-197</w:t>
+              <w:t xml:space="preserve">Colloque GDR SOC-SIP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265626v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum circuits design and simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5273,51 +5273,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The First International Conference on "Research to Applications &amp; Markets" (RAM 2011)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Monastir, Tunisia. pp.115-115</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5446,51 +5446,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation et simplification de circuits quantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Hamzaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besma Othmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5498,51 +5498,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohsen Machhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hafedh Belmabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materiaux 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Mahdia, Tunisia. pp.2-2</w:t>
@@ -6002,1003 +6002,1003 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01265633v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratus : Un environnement de développement de circuits</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+                <w:t xml:space="preserve">MP-SoC Architecture for an Obstacle Detection Application in Pre-Crash Situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Carrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Saint-Malo, France. pp.57-61</w:t>
+              <w:t xml:space="preserve">2nd International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC'06)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2006, Montpellier, France. pp.24-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265634v1</w:t>
+                <w:t xml:space="preserve">hal-01413171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mapping an obstacles detection, stereo vision-based, software application on a multi-processor system-on-chip</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
+                <w:t xml:space="preserve">Stratus : Un environnement de développement de circuits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Belloeil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Chaput</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Carrier</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Christian Masson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IV 2006 - IEEE Intelligent Vehicles Symposium</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">JP CNFM Journées pédagogiques du CNFM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Saint-Malo, France. pp.57-61</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00103535v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MP-SoC Architecture for an Obstacle Detection Application in Pre-Crash Situation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mapping an obstacles detection, stereo vision-based, software application on a multi-processor system-on-chip</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Greiner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pétrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Greiner</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounir Benabdenbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd International Workshop on Reconfigurable Communication-centric Systems-on-Chip (ReCoSoC'06)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IV 2006 - IEEE Intelligent Vehicles Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2006, Tokyo, Japan. pp.370-376, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IVS.2006.1689656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01413171v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00103535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of discrete stochastic arithmetic</w:t>
+                <w:t xml:space="preserve">On the computation of the CESTAC function</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Habib Mehrez</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Chesneaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'03)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, Poznan, Poland. pp.57-64</w:t>
+              <w:t xml:space="preserve">Real Numbers and Computers 5 (RNC5)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2003, Lyon, France. pp.247-260</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01267471v1</w:t>
+                <w:t xml:space="preserve">hal-01265635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the computation of the CESTAC function</w:t>
+                <w:t xml:space="preserve">Hardware implementation of discrete stochastic arithmetic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Lamotte</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Real Numbers and Computers 5 (RNC5)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2003, Lyon, France. pp.247-260</w:t>
+              <w:t xml:space="preserve">6th IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems (DDECS'03)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, Poznan, Poland. pp.57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265635v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01267471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implantation matérielle d'une méthode de contrôle des erreurs d'arrondi de calcul</w:t>
+                <w:t xml:space="preserve">Hardware implementation of a method to control round-off errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Troisième colloque du GDR CAO de circuits et systèmes intégrés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Paris, France. pp.63-66</w:t>
+              <w:t xml:space="preserve">6th WSEAS International Multiconference on Circuits Systems Communications and Computers (CSCC'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2002, Rethymnon, Greece. pp.157-162</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265636v1</w:t>
+                <w:t xml:space="preserve">hal-01265639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of the CESTAC method</w:t>
+                <w:t xml:space="preserve">A Floating-Point Unit using stochastic arithmetic compliant with the IEEE-754 standard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th GAMM - IMACS International Symposium on Scientific Computing Computer Arithmetic and Validated Numerics (SCAN'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9th IEEE International Conference on Electronics Circuits and Systems (ICECS'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Dubrovnik, Croatia. pp.603-606, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265638v1</w:t>
+                <w:t xml:space="preserve">hal-01265640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une unité de calcul flottant utilisant l'arithmétique stochastique</w:t>
+                <w:t xml:space="preserve">Implantation matérielle d'une méthode de contrôle des erreurs d'arrondi de calcul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vèmes Journées Nationales du Réseau Doctoral de Micro-électronique (JNRDM'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, Grenoble, France. pp.217-218</w:t>
+              <w:t xml:space="preserve">Troisième colloque du GDR CAO de circuits et systèmes intégrés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Paris, France. pp.63-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265637v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Floating-Point Unit using stochastic arithmetic compliant with the IEEE-754 standard</w:t>
+                <w:t xml:space="preserve">Hardware implementation of the CESTAC method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th IEEE International Conference on Electronics Circuits and Systems (ICECS'2002)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th GAMM - IMACS International Symposium on Scientific Computing Computer Arithmetic and Validated Numerics (SCAN'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2002, Paris, France. pp.162-162</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICECS.2002.1046241⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01265640v1</w:t>
+                <w:t xml:space="preserve">hal-01265638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hardware implementation of a method to control round-off errors</w:t>
+                <w:t xml:space="preserve">Une unité de calcul flottant utilisant l'arithmétique stochastique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th WSEAS International Multiconference on Circuits Systems Communications and Computers (CSCC'2002)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2002, Rethymnon, Greece. pp.157-162</w:t>
+              <w:t xml:space="preserve">Vèmes Journées Nationales du Réseau Doctoral de Micro-électronique (JNRDM'2002)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, Grenoble, France. pp.217-218</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01265639v1</w:t>
+                <w:t xml:space="preserve">hal-01265637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of Redundant Arithmetic on Architecture and Design of a High Performance DCT Macro-bloc Generator</w:t>
               </w:r>
@@ -7240,51 +7240,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karim Moussa Ali Abdellatif</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roselyne Chotin-Avot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Marrakchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habib Mehrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7513,51 +7513,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04266150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benazouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691829v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Bournias" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03578816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Genius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466975v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463941v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650044v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cath&#233;bras" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68869-1_4" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463925v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330803v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401068" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161772v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_4" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650043v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocherolle" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505109" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02953962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009171600840091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03065588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pecheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL50818.2020.9232947" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Satin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leonhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Turk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Thari Nabeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103535v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689656" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413171v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265635v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01267458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03690977v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rambaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Vaubaillon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Derelle" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jacquart" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Millet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01667303v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin-Avot" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Umer Farooq" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Moazam Azeem" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maminionja Ravoson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Mehrez" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2017.12.006" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259067v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Moussa Ali Abdellatif" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11265-016-1104-y" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017873v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/ijes.2014.063824" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017913v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micpro.2014.03.006" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197289v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Belloeil" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vlsi.2012.02.002" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197278v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Guitouni" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohsen Machhout" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rached Tourki" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5120/4342-039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01195967v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/B:NUMA.0000049455.07441.ee" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-D3WPL6ZM-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04266150v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Fontaine" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Benazouz" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Zaourar" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Chotin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284435" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03578816v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Genius" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03691829v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilias Bournias" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lacassagne" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03605100v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03161772v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Apvrille" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-67445-8_4" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650043v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Rocherolle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505109" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03650044v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Cath&#233;bras" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-68869-1_4" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03466975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463941v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03463925v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03330803v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCAS51556.2021.9401068" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02953962v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0009171600840091" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03065588v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois Pecheux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliana Lilibeth Andrade Porras" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Minerve Lou&#235;rat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDL50818.2020.9232947" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02316711v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Chaput" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Satin" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02094516v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Leonhard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Yasin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadi Turk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Thari Nabeel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406803v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01657908v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2016.7843035" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01259069v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2858930.2858937" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01406787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouha Cherif" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2016.93" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Blanchardon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Amouri" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPL.2014.6927389" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400630v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif-Ur Rehman" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arwa Ben Dhia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Benabdenbi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.66" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00953500v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jung Kyu Chae" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Mougeat" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Francois" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SOCC.2013.6749706" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217236v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Arnaud Fran&#231;ois" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2014.6934001" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01219833v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-05960-0_2" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01162066v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2014.7032508" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00913885v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Bertrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Francois Ollagnon" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSCAS.2013.6674685" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01215668v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017858v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WD.2013.6686460" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987365v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saif Ur Rehman" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lirida Naviner" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FPT.2013.6718407" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01160904v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732299" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987368v2" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Marrakchi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732282" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01216543v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2013.6732304" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017823v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/NEWCAS.2013.6573635" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265626v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Hamzaoui" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Renault" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafedh Belmabrouk" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01017807v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ReConFig.2012.6416742" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00987369v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265624v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265628v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265627v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2011.5770774" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265629v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Othmani" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265630v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2010.5487586" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265631v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Munier-Kordon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265632v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.29" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265633v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01413171v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Greiner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric P&#233;trot" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carrier" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265634v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Masson" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00103535v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVS.2006.1689656" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265635v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Chesneaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Lamotte" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01267471v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265639v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265640v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICECS.2002.1046241" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265636v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265638v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265637v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01265641v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Dumonteix" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/tel-01267458v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00969267v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingshan Tang" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2554688.2554709" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>