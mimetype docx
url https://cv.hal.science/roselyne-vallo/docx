--- v0 (2026-03-20)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Roselyne Vallo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bio statisticienne, gestionnaire des donnéesUnité de recherche PCCEI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roselyne-vallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2447-6754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences Professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008: Statisticienne & gestionnaire des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Université de Montpellier. INSERM U1058: PCCEI, Montpellier  		 Coordinatrice internationale de la gestion des données sur le projet DATURA & chargée des analyses statistiques de différents projets  		 internationaux portant sur plusieurs thématiques: Tuberculose, Hépatite C, VIH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008:  Analyste programmeur SAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Organisation mondiale de la santé, Genève, Suisse  		 Responsable de la création et de l'automatisation des rapports d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2007: Statisticienne au sein de différents instituts:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		&amp;gt; Centre de recherche MURAZ, Bobo Dioulasso, Burkina Faso  		&amp;gt; Institut national de nutrition, Hanoï, Vietnam  		&amp;gt; Conservatoire National des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations initiales et continues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Complétion des cours en ligne :- Bonnes pratiques cliniques ICH,- Principes sur le partage des données et avantages pour la santé publique- Introduction à la gestion des données,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Essais randomisés en cluster et essais randomisés intra-patient</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Analyses multivariées multifactorielles, classification, PLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Analyses avancées des données de survie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Imputation simple et multiple des données manquantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000: DESS &amp;quot;Méthodes Statistiques des Industries Agronomiques, Agro alimentaires et Pharmaceutiques&amp;quot; (équivalent MASTER II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: Maitrise &amp;quot;Biologie des Populations et des Ecosystèmes&amp;quot; (équivalent MASTER I)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">--&amp;gt; Du protocole à la valorisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Conception des formulaires de l’étude- Rédaction des procédures réglementaires- Rédaction du plan d'analyse d'impact relatif à la protection des données & déclaration CNIL- Rédaction du protocole (calcul taille échantillon, randomisation...) & du plan d’analyses statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Création de bases de données- Rédaction des programmes de contrôle des données- Élaboration des rapports de suivi des études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Modèles de régression simple et mixte- Analyses de survie avancés- Imputations simples et multiples des données manquantes- Analyses multidimentionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Interprêtation des analyses- Présentation et écriture des résultats- Rédaction des articles (méthodologie et résultats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfert de compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Formation du personnel médical et des gestionnaires de données- Encadrement des juniors et des stagiaires en gestion des données et en biostatistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Logiciels: SAS, R, ACCESS, REDCap, ENNOV, OpenClinica, Tortoise Git, Gitea, Zotero, Nextcloud, Pack officeLangages: SAS, R, SQL, VBA, HTML,TeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> oral/écrit avancé, technique courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secouriste du travail, formée à l'utilisation d'extincteurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based strategy to eliminate hepatitis C among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.100801. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2023.100801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCV RNA Quantification by a Domestic Commercial Assay: A Case Study among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics13223456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between recent methamphetamine use, antiretroviral therapy and HIV viral load; a mediation analysis from a cohort of HIV positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09564624221142366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of a community‐based screening tool for mental health disorders among people who inject drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.697-705. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Maintaining HIV and HCV prevention and care for people who inject drugs despite COVID‐19 in Hai Phong, Vietnam”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.103870. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2022.103870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based intervention to decrease the prevalence of HIV viremia among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100538. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2022.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Disorders Are Associated With Leukocytes Telomere Shortening Among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.846844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2022.846844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Persistence of Mitochondrial DNA Instability among HCV-Cured People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vizeneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming Tuberculosis Rate Among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thu Trang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luong Anh Ngoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dao Thi Dieu Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laureillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.e1003528. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofab548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a psychiatric intervention at community level for people who inject drugs in a low-middle income country: the DRIVE-Mind cohort study in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.100337. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2021.100337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methamphetamine epidemic among persons who inject heroin in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Abuse Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.108320. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsat.2021.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large-scale respondent driven sampling to monitor the end of an HIV epidemic among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259983. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohort study revealed high mortality among people who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Genotoxicity of Hepatitis C Treatment among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4824. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV control programs reduce HIV incidence but not HCV incidence among people who inject drugs in HaiPhong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6999. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between methamphetamine use and lack of viral suppression among a cohort of HIV-positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (13), pp.1875-1882. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily heroin injection and psychiatric disorders: A cross-sectional survey among People Who Inject Drugs (PWID) in Haiphong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.108334. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HCV elimination among people who inject drugs in Hai Phong, Vietnam: study protocol for an effectiveness-implementation trial evaluating an integrated model of HCV care (DRIVE-C: DRug use & Infections in ViEtnam–hepatitis C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.e039234. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-039234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending an HIV epidemic among persons who inject drugs (PWID) in a middle-income country: extremely low HIV incidence among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Publish Ahead of Print, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Parameters in Blood of Infants Receiving Lopinavir/Ritonavir or Lamivudine Prophylaxis to Prevent Breastfeeding Transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Periès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.2972. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9092972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Targeted Interventions in Low- and Middle-Income Countries: Risk Profiles of People Who Inject Drugs in Haiphong (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Riondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/8037193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatric Comorbidities among People Who Inject Drugs in Hai Phong, Vietnam: The Need for Screening and Innovative Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.8346195. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8346195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dual capture/recapture studies to estimate the population size of persons who inject drugs (PWID) in the city of Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Methamphetamine Use among Persons Who Inject Drugs in Hai Phong, Vietnam, and the Association with Injection and Sexual Risk Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khuê Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nham Thi Tuyet Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02791072.2018.1508790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 disease progression in immune-competent HIV-1-infected and breastfeeding mothers participating in the ANRS 12174 clinical trial in Burkina Faso, South Africa, Uganda and Zambia: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M S Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Yelbomkan Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.e019239. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-risk HPV detection and associated cervical lesions in a population of French menopausal women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Tifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maudelonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Combecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.12 - 18. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Behaviors for HIV and HCV Infection Among People Who Inject Drugs in Hai Phong, Viet Nam, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-017-1814-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous heroin use in Haiphong, Vietnam: Need for comprehensive care including methamphetamine use-related interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C. Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuê Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.198--204. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding patterns and its determinants among mothers living with Human Immuno-deficiency Virus -1 in four African countries participating in the ANRS 12174 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Breastfeeding Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.22. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13006-017-0112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body mass index and hemoglobin concentration in breastfeeding women living with HIV with a CD4 count over 350: Results from 4 African countries (The ANRS 12174 trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonlé Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M. S. Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Y. Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0177259. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended pre-exposure prophylaxis with lopinavir–ritonavir versus lamivudine to prevent HIV-1 transmission through breastfeeding up to 50 weeks in infants in Africa (ANRS 12174): a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipepo Kankasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Tumwine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Justus Hofmeyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 387 (10018), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(15)00984-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genital warts and infection with human immunodeficiency virus in high-risk women in Burkina Faso: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal effect following initiation of highly active antiretroviral therapy on plasma and cervico-vaginal HIV-1 RNA among women in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3), pp.167-170. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2007.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of HIV-1 and antiretroviral therapy on herpes simplex virus type 2: a prospective study in African women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (5), pp.332-337. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2008.030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of HIV-1 RNA Levels with Therapy to Suppress Herpes Simplex Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 356 (8), pp.790-799. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa062607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIBLE RISQUE DE TRANSMISSION DU VIH PARMI LES USAGERS DE DROGUES À HAIPHONG, VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopinavir/Ritonavir induces mitochondrial toxicity in HIV exposed uninfected children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial toxicity of Lopinavir boosted Ritonavir and Lamivudine used for infant pre-exposure prophylaxis to prevent breastfeeding transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale Respondent Driven Sampling among persons who inject drugs in Haiphong, Vietnam: involvement of peer support groups is key for success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in multiple estimates of the population size for persons who inject drugs (PWID) in Hai Phong, Viet Nam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer des tendances régionales à partir d'une enquête auprès des ménages : cas de la prévalence du VIH dans les Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Mar 2010, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la prévalence du VIH pour mieux comprendre l'épidémie : l'exemple du Burkina Faso à partir de l'EDS 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les variations infranationales en Afrique sub-saharienne à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial sub-national variations from Demographic and Health Surveys data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Oct 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bias of three Demographic and Health Surveys (DHS) in Africa on estimated national HIV prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDS Impact conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming tuberculosis rate among people who inject Drug (PWID) in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Boston, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping HIV prevalence in Africa for a better understanding of epidemics : example from Burkina Faso using 2003 demographic and health survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons locales de la surveillance sentinelle des femmes enceintes et des Enquêtes Démographiques et de Santé au Burkina Faso et au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale sur le Sida et les Infections sexuellement transmissibles en Afrique (CISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId175"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Roselyne Vallo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bio statisticienne, gestionnaire des donnéesUnité de recherche PCCEI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roselyne-vallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2447-6754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences Professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008: Statisticienne & gestionnaire des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Université de Montpellier. INSERM U1058: PCCEI, Montpellier  		 Coordinatrice internationale de la gestion des données sur le projet DATURA & chargée des analyses statistiques de différents projets  		 internationaux portant sur plusieurs thématiques: Tuberculose, Hépatite C, VIH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008:  Analyste programmeur SAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Organisation mondiale de la santé, Genève, Suisse  		 Responsable de la création et de l'automatisation des rapports d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2007: Statisticienne au sein de différents instituts:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		&amp;gt; Centre de recherche MURAZ, Bobo Dioulasso, Burkina Faso  		&amp;gt; Institut national de nutrition, Hanoï, Vietnam  		&amp;gt; Conservatoire National des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations initiales et continues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Complétion des cours en ligne :- Bonnes pratiques cliniques ICH,- Principes sur le partage des données et avantages pour la santé publique- Introduction à la gestion des données,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Essais randomisés en cluster et essais randomisés intra-patient</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Analyses multivariées multifactorielles, classification, PLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Analyses avancées des données de survie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Imputation simple et multiple des données manquantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000: DESS &amp;quot;Méthodes Statistiques des Industries Agronomiques, Agro alimentaires et Pharmaceutiques&amp;quot; (équivalent MASTER II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: Maitrise &amp;quot;Biologie des Populations et des Ecosystèmes&amp;quot; (équivalent MASTER I)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">--&amp;gt; Du protocole à la valorisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Conception des formulaires de l’étude- Rédaction des procédures réglementaires- Rédaction du plan d'analyse d'impact relatif à la protection des données & déclaration CNIL- Rédaction du protocole (calcul taille échantillon, randomisation...) & du plan d’analyses statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Création de bases de données- Rédaction des programmes de contrôle des données- Élaboration des rapports de suivi des études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Modèles de régression simple et mixte- Analyses de survie avancés- Imputations simples et multiples des données manquantes- Analyses multidimentionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Interprêtation des analyses- Présentation et écriture des résultats- Rédaction des articles (méthodologie et résultats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfert de compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Formation du personnel médical et des gestionnaires de données- Encadrement des juniors et des stagiaires en gestion des données et en biostatistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Logiciels: SAS, R, ACCESS, REDCap, ENNOV, OpenClinica, Tortoise Git, Gitea, Zotero, Nextcloud, Pack officeLangages: SAS, R, SQL, VBA, HTML,TeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> oral/écrit avancé, technique courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secouriste du travail, formée à l'utilisation d'extincteurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between recent methamphetamine use, antiretroviral therapy and HIV viral load; a mediation analysis from a cohort of HIV positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09564624221142366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCV RNA Quantification by a Domestic Commercial Assay: A Case Study among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics13223456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based strategy to eliminate hepatitis C among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.100801. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2023.100801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based intervention to decrease the prevalence of HIV viremia among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100538. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2022.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Maintaining HIV and HCV prevention and care for people who inject drugs despite COVID‐19 in Hai Phong, Vietnam”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.103870. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2022.103870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of a community‐based screening tool for mental health disorders among people who inject drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.697-705. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Disorders Are Associated With Leukocytes Telomere Shortening Among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.846844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2022.846844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming Tuberculosis Rate Among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.e1003528. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofab548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Persistence of Mitochondrial DNA Instability among HCV-Cured People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vizeneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methamphetamine epidemic among persons who inject heroin in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Abuse Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.108320. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsat.2021.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large-scale respondent driven sampling to monitor the end of an HIV epidemic among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259983. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohort study revealed high mortality among people who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Genotoxicity of Hepatitis C Treatment among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4824. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a psychiatric intervention at community level for people who inject drugs in a low-middle income country: the DRIVE-Mind cohort study in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.100337. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2021.100337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between methamphetamine use and lack of viral suppression among a cohort of HIV-positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (13), pp.1875-1882. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV control programs reduce HIV incidence but not HCV incidence among people who inject drugs in HaiPhong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6999. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily heroin injection and psychiatric disorders: A cross-sectional survey among People Who Inject Drugs (PWID) in Haiphong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.108334. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HCV elimination among people who inject drugs in Hai Phong, Vietnam: study protocol for an effectiveness-implementation trial evaluating an integrated model of HCV care (DRIVE-C: DRug use & Infections in ViEtnam–hepatitis C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.e039234. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-039234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Parameters in Blood of Infants Receiving Lopinavir/Ritonavir or Lamivudine Prophylaxis to Prevent Breastfeeding Transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Periès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.2972. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9092972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Targeted Interventions in Low- and Middle-Income Countries: Risk Profiles of People Who Inject Drugs in Haiphong (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Riondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/8037193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending an HIV epidemic among persons who inject drugs (PWID) in a middle-income country: extremely low HIV incidence among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Publish Ahead of Print, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 disease progression in immune-competent HIV-1-infected and breastfeeding mothers participating in the ANRS 12174 clinical trial in Burkina Faso, South Africa, Uganda and Zambia: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M S Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Yelbomkan Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.e019239. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Methamphetamine Use among Persons Who Inject Drugs in Hai Phong, Vietnam, and the Association with Injection and Sexual Risk Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khuê Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nham Thi Tuyet Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02791072.2018.1508790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-risk HPV detection and associated cervical lesions in a population of French menopausal women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Tifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maudelonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Combecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.12 - 18. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dual capture/recapture studies to estimate the population size of persons who inject drugs (PWID) in the city of Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatric Comorbidities among People Who Inject Drugs in Hai Phong, Vietnam: The Need for Screening and Innovative Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.8346195. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8346195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Behaviors for HIV and HCV Infection Among People Who Inject Drugs in Hai Phong, Viet Nam, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-017-1814-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous heroin use in Haiphong, Vietnam: Need for comprehensive care including methamphetamine use-related interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C. Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuê Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.198--204. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding patterns and its determinants among mothers living with Human Immuno-deficiency Virus -1 in four African countries participating in the ANRS 12174 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Breastfeeding Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.22. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13006-017-0112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body mass index and hemoglobin concentration in breastfeeding women living with HIV with a CD4 count over 350: Results from 4 African countries (The ANRS 12174 trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonlé Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M. S. Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Y. Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0177259. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended pre-exposure prophylaxis with lopinavir–ritonavir versus lamivudine to prevent HIV-1 transmission through breastfeeding up to 50 weeks in infants in Africa (ANRS 12174): a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipepo Kankasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Tumwine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Justus Hofmeyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 387 (10018), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(15)00984-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genital warts and infection with human immunodeficiency virus in high-risk women in Burkina Faso: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of HIV-1 and antiretroviral therapy on herpes simplex virus type 2: a prospective study in African women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (5), pp.332-337. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2008.030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal effect following initiation of highly active antiretroviral therapy on plasma and cervico-vaginal HIV-1 RNA among women in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3), pp.167-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2007.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of HIV-1 RNA Levels with Therapy to Suppress Herpes Simplex Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 356 (8), pp.790-799. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa062607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIBLE RISQUE DE TRANSMISSION DU VIH PARMI LES USAGERS DE DROGUES À HAIPHONG, VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopinavir/Ritonavir induces mitochondrial toxicity in HIV exposed uninfected children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale Respondent Driven Sampling among persons who inject drugs in Haiphong, Vietnam: involvement of peer support groups is key for success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial toxicity of Lopinavir boosted Ritonavir and Lamivudine used for infant pre-exposure prophylaxis to prevent breastfeeding transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in multiple estimates of the population size for persons who inject drugs (PWID) in Hai Phong, Viet Nam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer des tendances régionales à partir d'une enquête auprès des ménages : cas de la prévalence du VIH dans les Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Mar 2010, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial sub-national variations from Demographic and Health Surveys data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Oct 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les variations infranationales en Afrique sub-saharienne à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la prévalence du VIH pour mieux comprendre l'épidémie : l'exemple du Burkina Faso à partir de l'EDS 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bias of three Demographic and Health Surveys (DHS) in Africa on estimated national HIV prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDS Impact conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming tuberculosis rate among people who inject Drug (PWID) in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Boston, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping HIV prevalence in Africa for a better understanding of epidemics : example from Burkina Faso using 2003 demographic and health survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons locales de la surveillance sentinelle des femmes enceintes et des Enquêtes Démographiques et de Santé au Burkina Faso et au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale sur le Sida et les Infections sexuellement transmissibles en Afrique (CISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="877252F4"/>
+    <w:nsid w:val="3EB3F252"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="4ACA01FB"/>
+    <w:nsid w:val="7C0F6FAC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="71DBEF69"/>
+    <w:nsid w:val="87C03D84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roselyne-vallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2447-6754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229217v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Binh" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hai Vinh" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Vallo" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2023.100801" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Bach Thi Nhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Le Thi Thuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rapoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13223456" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942331v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Feelemyer" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Des Jarlais" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Duong Thi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Khuat Thi Hai" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09564624221142366" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khuat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.13402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877019v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thi Giang" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Duc" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2022.103870" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750414v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Khue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2022.100538" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.846844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thu Trang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luong Anh Ngoc" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dao Thi Dieu Thuy" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laureillard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab548" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677939v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Thi" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2021.100337" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652074v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Arasteh" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thi Huong" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Thi Hai Oanh" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsat.2021.108320" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640435v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259983" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652990v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.007" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644847v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214824" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859984v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63990-w" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03339496v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Oanh" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Khue" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002680" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02969004v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Pham Minh" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108334" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03082373v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quillet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-039234" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02978413v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002712" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02944530v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peri&#232;s" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9092972" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985437v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Riondel" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8037193" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922401v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8346195" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890057v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.11.033" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01910207v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khu&#234; Pham" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nham Thi Tuyet Thanh" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2018.1508790" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890172v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonle Som&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M S Engebretsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yelbomkan Meda" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019239" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890179v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tifaoui" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combecal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Doutre" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.08.010" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760711v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Duong" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Hai Thi Khuat" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-017-1814-6" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760385v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C. Des Jarlais" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khu&#234; Pham Minh" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.07.004" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813989v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Som&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Engebretsen" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lombard" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-017-0112-2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761702v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonl&#233; Som&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M. S. Engebretsen" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Meda" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177259" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886063v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Justus Hofmeyr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(15)00984-8" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989820v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clayton" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Konat&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouedraogo" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-20" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988211v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen A Weiss" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2007.027987" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988085v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2008.030692" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988021v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa062607" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196884v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170040v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329427v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196910v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Des Jarlais" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118549v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yaro" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118327v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118288v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118216v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118158v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922008v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119488v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881229v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roselyne-vallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2447-6754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Feelemyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Des Jarlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Duong Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Khuat Thi Hai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09564624221142366" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Bach Thi Nhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Le Thi Thuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rapoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13223456" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Binh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hai Vinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Vallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2023.100801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Khue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thi Giang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2022.100538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Duc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2022.103870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Duong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khuat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.13402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.846844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Thi Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102541" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Arasteh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thi Huong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Thi Hai Oanh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsat.2021.108320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214824" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Thi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2021.100337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03339496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Oanh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Khue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002680" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63990-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02969004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Pham Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03082373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-039234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02944530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peri&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9092972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Riondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8037193" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02978413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002712" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonle Som&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M S Engebretsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yelbomkan Meda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01910207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khu&#234; Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nham Thi Tuyet Thanh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2018.1508790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tifaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combecal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Doutre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.08.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.11.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8346195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Duong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Hai Thi Khuat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-017-1814-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C. Des Jarlais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khu&#234; Pham Minh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Som&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Engebretsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lombard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-017-0112-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonl&#233; Som&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M. S. Engebretsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Meda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Justus Hofmeyr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(15)00984-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clayton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Konat&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouedraogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-20" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen A Weiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2008.030692" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-F8D5BRVB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2007.027987" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa062607" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Des Jarlais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118158v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>