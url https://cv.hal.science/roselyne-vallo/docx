--- v1 (2026-04-12)
+++ v2 (2026-05-22)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Roselyne Vallo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bio statisticienne, gestionnaire des donnéesUnité de recherche PCCEI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roselyne-vallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2447-6754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences Professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008: Statisticienne & gestionnaire des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Université de Montpellier. INSERM U1058: PCCEI, Montpellier  		 Coordinatrice internationale de la gestion des données sur le projet DATURA & chargée des analyses statistiques de différents projets  		 internationaux portant sur plusieurs thématiques: Tuberculose, Hépatite C, VIH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008:  Analyste programmeur SAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Organisation mondiale de la santé, Genève, Suisse  		 Responsable de la création et de l'automatisation des rapports d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2007: Statisticienne au sein de différents instituts:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		&amp;gt; Centre de recherche MURAZ, Bobo Dioulasso, Burkina Faso  		&amp;gt; Institut national de nutrition, Hanoï, Vietnam  		&amp;gt; Conservatoire National des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations initiales et continues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Complétion des cours en ligne :- Bonnes pratiques cliniques ICH,- Principes sur le partage des données et avantages pour la santé publique- Introduction à la gestion des données,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Essais randomisés en cluster et essais randomisés intra-patient</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Analyses multivariées multifactorielles, classification, PLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Analyses avancées des données de survie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Imputation simple et multiple des données manquantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000: DESS &amp;quot;Méthodes Statistiques des Industries Agronomiques, Agro alimentaires et Pharmaceutiques&amp;quot; (équivalent MASTER II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: Maitrise &amp;quot;Biologie des Populations et des Ecosystèmes&amp;quot; (équivalent MASTER I)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">--&amp;gt; Du protocole à la valorisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Conception des formulaires de l’étude- Rédaction des procédures réglementaires- Rédaction du plan d'analyse d'impact relatif à la protection des données & déclaration CNIL- Rédaction du protocole (calcul taille échantillon, randomisation...) & du plan d’analyses statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Création de bases de données- Rédaction des programmes de contrôle des données- Élaboration des rapports de suivi des études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Modèles de régression simple et mixte- Analyses de survie avancés- Imputations simples et multiples des données manquantes- Analyses multidimentionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Interprêtation des analyses- Présentation et écriture des résultats- Rédaction des articles (méthodologie et résultats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfert de compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Formation du personnel médical et des gestionnaires de données- Encadrement des juniors et des stagiaires en gestion des données et en biostatistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Logiciels: SAS, R, ACCESS, REDCap, ENNOV, OpenClinica, Tortoise Git, Gitea, Zotero, Nextcloud, Pack officeLangages: SAS, R, SQL, VBA, HTML,TeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> oral/écrit avancé, technique courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secouriste du travail, formée à l'utilisation d'extincteurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between recent methamphetamine use, antiretroviral therapy and HIV viral load; a mediation analysis from a cohort of HIV positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09564624221142366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCV RNA Quantification by a Domestic Commercial Assay: A Case Study among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics13223456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based strategy to eliminate hepatitis C among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.100801. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2023.100801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based intervention to decrease the prevalence of HIV viremia among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100538. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2022.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Maintaining HIV and HCV prevention and care for people who inject drugs despite COVID‐19 in Hai Phong, Vietnam”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.103870. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2022.103870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of a community‐based screening tool for mental health disorders among people who inject drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.697-705. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Disorders Are Associated With Leukocytes Telomere Shortening Among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.846844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2022.846844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming Tuberculosis Rate Among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.e1003528. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofab548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Persistence of Mitochondrial DNA Instability among HCV-Cured People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vizeneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methamphetamine epidemic among persons who inject heroin in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Abuse Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.108320. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsat.2021.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large-scale respondent driven sampling to monitor the end of an HIV epidemic among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259983. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohort study revealed high mortality among people who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Genotoxicity of Hepatitis C Treatment among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4824. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a psychiatric intervention at community level for people who inject drugs in a low-middle income country: the DRIVE-Mind cohort study in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.100337. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2021.100337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between methamphetamine use and lack of viral suppression among a cohort of HIV-positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (13), pp.1875-1882. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV control programs reduce HIV incidence but not HCV incidence among people who inject drugs in HaiPhong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6999. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily heroin injection and psychiatric disorders: A cross-sectional survey among People Who Inject Drugs (PWID) in Haiphong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.108334. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HCV elimination among people who inject drugs in Hai Phong, Vietnam: study protocol for an effectiveness-implementation trial evaluating an integrated model of HCV care (DRIVE-C: DRug use & Infections in ViEtnam–hepatitis C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.e039234. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-039234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Parameters in Blood of Infants Receiving Lopinavir/Ritonavir or Lamivudine Prophylaxis to Prevent Breastfeeding Transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Periès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.2972. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9092972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Targeted Interventions in Low- and Middle-Income Countries: Risk Profiles of People Who Inject Drugs in Haiphong (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Riondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/8037193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending an HIV epidemic among persons who inject drugs (PWID) in a middle-income country: extremely low HIV incidence among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Publish Ahead of Print, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 disease progression in immune-competent HIV-1-infected and breastfeeding mothers participating in the ANRS 12174 clinical trial in Burkina Faso, South Africa, Uganda and Zambia: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M S Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Yelbomkan Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.e019239. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Methamphetamine Use among Persons Who Inject Drugs in Hai Phong, Vietnam, and the Association with Injection and Sexual Risk Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khuê Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nham Thi Tuyet Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02791072.2018.1508790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-risk HPV detection and associated cervical lesions in a population of French menopausal women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Tifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maudelonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Combecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.12 - 18. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dual capture/recapture studies to estimate the population size of persons who inject drugs (PWID) in the city of Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatric Comorbidities among People Who Inject Drugs in Hai Phong, Vietnam: The Need for Screening and Innovative Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.8346195. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8346195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Behaviors for HIV and HCV Infection Among People Who Inject Drugs in Hai Phong, Viet Nam, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-017-1814-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous heroin use in Haiphong, Vietnam: Need for comprehensive care including methamphetamine use-related interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C. Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuê Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.198--204. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding patterns and its determinants among mothers living with Human Immuno-deficiency Virus -1 in four African countries participating in the ANRS 12174 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Breastfeeding Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.22. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13006-017-0112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body mass index and hemoglobin concentration in breastfeeding women living with HIV with a CD4 count over 350: Results from 4 African countries (The ANRS 12174 trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonlé Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M. S. Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Y. Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0177259. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended pre-exposure prophylaxis with lopinavir–ritonavir versus lamivudine to prevent HIV-1 transmission through breastfeeding up to 50 weeks in infants in Africa (ANRS 12174): a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipepo Kankasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Tumwine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Justus Hofmeyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 387 (10018), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(15)00984-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genital warts and infection with human immunodeficiency virus in high-risk women in Burkina Faso: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of HIV-1 and antiretroviral therapy on herpes simplex virus type 2: a prospective study in African women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (5), pp.332-337. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2008.030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal effect following initiation of highly active antiretroviral therapy on plasma and cervico-vaginal HIV-1 RNA among women in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3), pp.167-170. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2007.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of HIV-1 RNA Levels with Therapy to Suppress Herpes Simplex Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 356 (8), pp.790-799. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa062607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIBLE RISQUE DE TRANSMISSION DU VIH PARMI LES USAGERS DE DROGUES À HAIPHONG, VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopinavir/Ritonavir induces mitochondrial toxicity in HIV exposed uninfected children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale Respondent Driven Sampling among persons who inject drugs in Haiphong, Vietnam: involvement of peer support groups is key for success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial toxicity of Lopinavir boosted Ritonavir and Lamivudine used for infant pre-exposure prophylaxis to prevent breastfeeding transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in multiple estimates of the population size for persons who inject drugs (PWID) in Hai Phong, Viet Nam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer des tendances régionales à partir d'une enquête auprès des ménages : cas de la prévalence du VIH dans les Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Mar 2010, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial sub-national variations from Demographic and Health Surveys data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Oct 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les variations infranationales en Afrique sub-saharienne à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la prévalence du VIH pour mieux comprendre l'épidémie : l'exemple du Burkina Faso à partir de l'EDS 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bias of three Demographic and Health Surveys (DHS) in Africa on estimated national HIV prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDS Impact conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming tuberculosis rate among people who inject Drug (PWID) in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Boston, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping HIV prevalence in Africa for a better understanding of epidemics : example from Burkina Faso using 2003 demographic and health survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons locales de la surveillance sentinelle des femmes enceintes et des Enquêtes Démographiques et de Santé au Burkina Faso et au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale sur le Sida et les Infections sexuellement transmissibles en Afrique (CISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:98.4375px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Roselyne Vallo </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Bio statisticienne, gestionnaire des donnéesUnité de recherche PCCEI</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">roselyne-vallo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-2447-6754</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expériences Professionnelles</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2008: Statisticienne & gestionnaire des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Université de Montpellier. INSERM U1058: PCCEI, Montpellier  		 Coordinatrice internationale de la gestion des données sur le projet DATURA & chargée des analyses statistiques de différents projets  		 internationaux portant sur plusieurs thématiques: Tuberculose, Hépatite C, VIH</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2007-2008:  Analyste programmeur SAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		 Organisation mondiale de la santé, Genève, Suisse  		 Responsable de la création et de l'automatisation des rapports d'étude</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000-2007: Statisticienne au sein de différents instituts:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  		&amp;gt; Centre de recherche MURAZ, Bobo Dioulasso, Burkina Faso  		&amp;gt; Institut national de nutrition, Hanoï, Vietnam  		&amp;gt; Conservatoire National des Arts et Métiers, Paris, France</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Formations initiales et continues</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Complétion des cours en ligne :- Bonnes pratiques cliniques ICH,- Principes sur le partage des données et avantages pour la santé publique- Introduction à la gestion des données,</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023: Essais randomisés en cluster et essais randomisés intra-patient</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2021: Analyses multivariées multifactorielles, classification, PLS</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2020: Analyses avancées des données de survie</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2018: Imputation simple et multiple des données manquantes</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2000: DESS &amp;quot;Méthodes Statistiques des Industries Agronomiques, Agro alimentaires et Pharmaceutiques&amp;quot; (équivalent MASTER II)</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="3"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">1999: Maitrise &amp;quot;Biologie des Populations et des Ecosystèmes&amp;quot; (équivalent MASTER I)</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">--&amp;gt; Du protocole à la valorisation</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mise en place d’une étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Conception des formulaires de l’étude- Rédaction des procédures réglementaires- Rédaction du plan d'analyse d'impact relatif à la protection des données & déclaration CNIL- Rédaction du protocole (calcul taille échantillon, randomisation...) & du plan d’analyses statistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion des données</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Création de bases de données- Rédaction des programmes de contrôle des données- Élaboration des rapports de suivi des études</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Analyses statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Modèles de régression simple et mixte- Analyses de survie avancés- Imputations simples et multiples des données manquantes- Analyses multidimentionnelles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valorisation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Interprêtation des analyses- Présentation et écriture des résultats- Rédaction des articles (méthodologie et résultats)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transfert de compétences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">- Formation du personnel médical et des gestionnaires de données- Encadrement des juniors et des stagiaires en gestion des données et en biostatistiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Informatique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">Logiciels: SAS, R, ACCESS, REDCap, ENNOV, OpenClinica, Tortoise Git, Gitea, Zotero, Nextcloud, Pack officeLangages: SAS, R, SQL, VBA, HTML,TeX</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anglais:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> oral/écrit avancé, technique courant</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Divers:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Secouriste du travail, formée à l'utilisation d'extincteurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between recent methamphetamine use, antiretroviral therapy and HIV viral load; a mediation analysis from a cohort of HIV positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of STD and AIDS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 34 (4), pp.236-244. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/09564624221142366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03942331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HCV RNA Quantification by a Domestic Commercial Assay: A Case Study among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hong Thi Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Diagnostics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13, </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/diagnostics13223456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04291590v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based strategy to eliminate hepatitis C among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Thanh Binh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tran Thi Hong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 37, pp.100801. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2023.100801⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229217v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and assessment of a community‐based screening tool for mental health disorders among people who inject drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 41 (3), pp.697-705. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/dar.13402⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A community-based intervention to decrease the prevalence of HIV viremia among people who inject drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 27, pp.100538. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2022.100538⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Maintaining HIV and HCV prevention and care for people who inject drugs despite COVID‐19 in Hai Phong, Vietnam”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nguyen Quang Duc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Drug Policy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.103870. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugpo.2022.103870⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03877019v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mental Disorders Are Associated With Leukocytes Telomere Shortening Among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychiatry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 13, pp.846844. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyt.2022.846844⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03706970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-Term Persistence of Mitochondrial DNA Instability among HCV-Cured People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Vizeneux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biomedicines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/biomedicines10102541⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03812134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming Tuberculosis Rate Among People Who Inject Drugs in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Thi Hoang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Forum Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (2), pp.e1003528. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/ofid/ofab548⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03678020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The methamphetamine epidemic among persons who inject heroin in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Substance Abuse Treatment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126, pp.108320. </w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jsat.2021.108320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using large-scale respondent driven sampling to monitor the end of an HIV epidemic among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16 (11), pp.e0259983. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0259983⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03640435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cohort study revealed high mortality among people who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vu Hai Vinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Epidemiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 139, pp.38-48. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclinepi.2021.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03652990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial Genotoxicity of Hepatitis C Treatment among People Who Inject Drugs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélusine Durand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quynh Bach Thi Nhu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Linh Le Thi Thuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 10 (21), pp.4824. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm10214824⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03644847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of a psychiatric intervention at community level for people who inject drugs in a low-middle income country: the DRIVE-Mind cohort study in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet Regional Health - Western Pacific</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 18, pp.100337. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lanwpc.2021.100337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03677939v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Associations between methamphetamine use and lack of viral suppression among a cohort of HIV-positive persons who inject drugs in Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 34 (13), pp.1875-1882. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002680⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03339496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV control programs reduce HIV incidence but not HCV incidence among people who inject drugs in HaiPhong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (1), pp.6999. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-63990-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">inserm-02859984v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daily heroin injection and psychiatric disorders: A cross-sectional survey among People Who Inject Drugs (PWID) in Haiphong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sao Mai Le</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Trouiller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 216, pp.108334. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2020.108334⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards HCV elimination among people who inject drugs in Hai Phong, Vietnam: study protocol for an effectiveness-implementation trial evaluating an integrated model of HCV care (DRIVE-C: DRug use & Infections in ViEtnam–hepatitis C)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Quillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Binh Nguyen Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10 (11), pp.e039234. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2020-039234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03082373v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ending an HIV epidemic among persons who inject drugs (PWID) in a middle-income country: extremely low HIV incidence among persons who inject drugs in Hai Phong, Viet Nam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS. Official journal of the international AIDS Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Publish Ahead of Print, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1097/QAD.0000000000002712⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards Targeted Interventions in Low- and Middle-Income Countries: Risk Profiles of People Who Inject Drugs in Haiphong (Vietnam)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Riondel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuat Thi Hai Oanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2020, pp.1-9. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2020/8037193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02985437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial DNA Parameters in Blood of Infants Receiving Lopinavir/Ritonavir or Lamivudine Prophylaxis to Prevent Breastfeeding Transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Periès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (9), pp.2972. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/jcm9092972⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02944530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HIV-1 disease progression in immune-competent HIV-1-infected and breastfeeding mothers participating in the ANRS 12174 clinical trial in Burkina Faso, South Africa, Uganda and Zambia: a cohort study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonle Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M S Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Yelbomkan Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMJ Open</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 8 (4), pp.e019239. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/bmjopen-2017-019239⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Increased Methamphetamine Use among Persons Who Inject Drugs in Hai Phong, Vietnam, and the Association with Injection and Sexual Risk Behaviors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Minh Khuê Pham</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giang Hoang Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nham Thi Tuyet Thanh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Psychoactive Drugs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.1 - 8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02791072.2018.1508790⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01910207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-risk HPV detection and associated cervical lesions in a population of French menopausal women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naouel Tifaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Maudelonde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Combecal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Doutre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Clinical Virology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.12 - 18. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jcv.2018.08.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using dual capture/recapture studies to estimate the population size of persons who inject drugs (PWID) in the city of Hai Phong, Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duong Thi Huong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 185, pp.106-111. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.11.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01890057v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Psychiatric Comorbidities among People Who Inject Drugs in Hai Phong, Vietnam: The Need for Screening and Innovative Interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khue Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioMed Research International </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.8346195. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/8346195⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01922401v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risk Behaviors for HIV and HCV Infection Among People Who Inject Drugs in Hai Phong, Viet Nam, 2014</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AIDS and Behavior</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10461-017-1814-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intravenous heroin use in Haiphong, Vietnam: Need for comprehensive care including methamphetamine use-related interventions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C. Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Duong Thi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khuê Pham Minh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Drug and Alcohol Dependence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 179, pp.198--204. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.drugalcdep.2017.07.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01760385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breastfeeding patterns and its determinants among mothers living with Human Immuno-deficiency Virus -1 in four African countries participating in the ANRS 12174 trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carl Lombard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Breastfeeding Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12, pp.22. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s13006-017-0112-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01813989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changes in body mass index and hemoglobin concentration in breastfeeding women living with HIV with a CD4 count over 350: Results from 4 African countries (The ANRS 12174 trial)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Nagaonlé Somé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ingunn M. S. Engebretsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Y. Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 12 (5), pp.e0177259. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1371/journal.pone.0177259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01761702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended pre-exposure prophylaxis with lopinavir–ritonavir versus lamivudine to prevent HIV-1 transmission through breastfeeding up to 50 weeks in infants in Africa (ANRS 12174): a randomised controlled trial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chipepo Kankasa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James Tumwine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G Justus Hofmeyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Lancet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 387 (10018), pp.566-573. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S0140-6736(15)00984-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01886063v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genital warts and infection with human immunodeficiency virus in high-risk women in Burkina Faso: a longitudinal study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Low</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tim Clayton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Infectious Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11 (1), pp.20. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/1471-2334-11-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04989820v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of HIV-1 and antiretroviral therapy on herpes simplex virus type 2: a prospective study in African women</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mayaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (5), pp.332-337. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2008.030692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longitudinal effect following initiation of highly active antiretroviral therapy on plasma and cervico-vaginal HIV-1 RNA among women in Burkina Faso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anselme Sanon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sexually Transmitted Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 84 (3), pp.167-170. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1136/sti.2007.027987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of HIV-1 RNA Levels with Therapy to Suppress Herpes Simplex Virus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulaye Ouedraogo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Foulongne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Issouf Konaté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helen A Weiss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New England Journal of Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 356 (8), pp.790-799. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1056/NEJMoa062607⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAIBLE RISQUE DE TRANSMISSION DU VIH PARMI LES USAGERS DE DROGUES À HAIPHONG, VIETNAM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hoang Thi Giang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFRAVIH 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lopinavir/Ritonavir induces mitochondrial toxicity in HIV exposed uninfected children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02170040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large scale Respondent Driven Sampling among persons who inject drugs in Haiphong, Vietnam: involvement of peer support groups is key for success.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pham Minh Khue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Pierre Molès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mitochondrial toxicity of Lopinavir boosted Ritonavir and Lamivudine used for infant pre-exposure prophylaxis to prevent breastfeeding transmission of HIV-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Monnin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marianne Peries</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02329697v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency in multiple estimates of the population size for persons who inject drugs (PWID) in Hai Phong, Viet Nam.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Don C Des Jarlais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Feelemyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamyar Arasteh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Huong Thi Duong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Hai Thi Khuat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02196910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calculer des tendances régionales à partir d'une enquête auprès des ménages : cas de la prévalence du VIH dans les Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6e Colloque francophone sur les sondages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFDS, Mar 2010, Tanger, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118549v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimer les variations infranationales en Afrique sub-saharienne à partir des Enquêtes Démographiques et de Santé (EDS)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Rencontres de ThéoQuant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besancon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating spatial sub-national variations from Demographic and Health Surveys data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Population Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IUSSP, Oct 2009, Marrakech, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cartographier la prévalence du VIH pour mieux comprendre l'épidémie : l'exemple du Burkina Faso à partir de l'EDS 2003</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e AFRAVIH (Conférence Francophone sur le VIH/Sida)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Casablanca, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of the bias of three Demographic and Health Surveys (DHS) in Africa on estimated national HIV prevalence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th ICASA (International Conference on AIDS and STIs in Africa)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Senegal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimating effect of non response on HIV prevalence estimates from Demographic and Health Surveys</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th AIDS Impact conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04118158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alarming tuberculosis rate among people who inject Drug (PWID) in Vietnam</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Nagot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinh Vu Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oanh Khuat Thi Hai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Rapoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Retroviruses and Opportunistic Infections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2020, Boston, United States. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03922008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping HIV prevalence in Africa for a better understanding of epidemics : example from Burkina Faso using 2003 demographic and health survey data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XVIII International AIDS Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04119488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaisons locales de la surveillance sentinelle des femmes enceintes et des Enquêtes Démographiques et de Santé au Burkina Faso et au Cameroun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Larmarange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roselyne Vallo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seydou Yaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Msellati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Meda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Conférence Internationale sur le Sida et les Infections sexuellement transmissibles en Afrique (CISMA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Dakar, Sénégal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03881229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId174"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3EB3F252"/>
+    <w:nsid w:val="98EF5BC7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="7C0F6FAC"/>
+    <w:nsid w:val="D878EEDC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -403,51 +403,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="87C03D84"/>
+    <w:nsid w:val="0C42F229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -640,51 +640,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roselyne-vallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2447-6754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Feelemyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Des Jarlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Duong Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Khuat Thi Hai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09564624221142366" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Bach Thi Nhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Le Thi Thuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rapoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13223456" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Binh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hai Vinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Vallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2023.100801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750414v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Khue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thi Giang" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2022.100538" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877019v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Duc" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2022.103870" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640505v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Le" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Duong" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khuat" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Pham" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.13402" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.846844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678020v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Thi Hoang" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab548" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812134v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102541" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Arasteh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thi Huong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Thi Hai Oanh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsat.2021.108320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214824" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Thi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2021.100337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03339496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Oanh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Khue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002680" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63990-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02969004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Pham Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03082373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-039234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02944530v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peri&#232;s" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9092972" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985437v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Riondel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8037193" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02978413v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002712" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonle Som&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M S Engebretsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yelbomkan Meda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01910207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khu&#234; Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nham Thi Tuyet Thanh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2018.1508790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tifaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combecal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Doutre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.08.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890057v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.11.033" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922401v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8346195" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760711v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Duong" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Hai Thi Khuat" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-017-1814-6" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760385v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C. Des Jarlais" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khu&#234; Pham Minh" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.07.004" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813989v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Som&#233;" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Engebretsen" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lombard" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-017-0112-2" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761702v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonl&#233; Som&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M. S. Engebretsen" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Meda" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177259" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886063v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Justus Hofmeyr" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(15)00984-8" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989820v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clayton" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Konat&#233;" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouedraogo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-20" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988085v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen A Weiss" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2008.030692" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-F8D5BRVB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988211v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2007.027987" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988021v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa062607" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196884v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170040v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329427v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329697v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196910v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Des Jarlais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118549v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yaro" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118288v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118467v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118216v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118158v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922008v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119488v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881229v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/roselyne-vallo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2447-6754" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942331v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Feelemyer" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don Des Jarlais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Nagot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Duong Thi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Khuat Thi Hai" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09564624221142366" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04291590v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quynh Bach Thi Nhu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linh Le Thi Thuy" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Thi Nguyen" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Binh Nguyen Thanh" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rapoud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/diagnostics13223456" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229217v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Thanh Binh" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tran Thi Hong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hai Vinh" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roselyne Vallo" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2023.100801" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640505v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Trouiller" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Duong" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thi Khuat" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Pham" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/dar.13402" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750414v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Minh Khue" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoang Thi Giang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2022.100538" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03877019v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quang Duc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Mol&#232;s" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugpo.2022.103870" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03706970v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lusine Durand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sao Mai Le" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyt.2022.846844" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812134v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Vizeneux" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/biomedicines10102541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03678020v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinh Vu Hai" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Thi Hoang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ofid/ofab548" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03652074v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamyar Arasteh" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Thi Huong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Thi Hai Oanh" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jsat.2021.108320" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03640435v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0259983" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03652990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclinepi.2021.07.007" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03644847v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm10214824" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03677939v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giang Hoang Thi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lanwpc.2021.100337" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03339496v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duong Huong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khuat Oanh" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pham Khue" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002680" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02859984v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-63990-w" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02969004v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khue Pham Minh" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2020.108334" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03082373v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Quillet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2020-039234" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02978413v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/QAD.0000000000002712" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02985437v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Riondel" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peries" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2020/8037193" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02944530v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Monnin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Peri&#232;s" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Meda" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm9092972" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890172v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonle Som&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M S Engebretsen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Yelbomkan Meda" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-019239" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01910207v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minh Khu&#234; Pham" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nham Thi Tuyet Thanh" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02791072.2018.1508790" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890179v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naouel Tifaoui" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Maudelonde" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Combecal" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Doutre" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2018.08.010" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SQXKT6XC-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01890057v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.11.033" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01922401v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/8346195" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760711v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Thi Duong" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oanh Hai Thi Khuat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10461-017-1814-6" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01760385v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C. Des Jarlais" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khu&#234; Pham Minh" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.drugalcdep.2017.07.004" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01813989v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Som&#233;" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn Engebretsen" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lombard" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13006-017-0112-2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01761702v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Nagaonl&#233; Som&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingunn M. S. Engebretsen" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Y. Meda" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0177259" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886063v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chipepo Kankasa" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Tumwine" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Justus Hofmeyr" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0140-6736(15)00984-8" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04989820v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Low" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tim Clayton" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issouf Konat&#233;" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulaye Ouedraogo" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1471-2334-11-20" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988085v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mayaud" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen A Weiss" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2008.030692" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-F8D5BRVB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988211v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Sanon" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/sti.2007.027987" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988021v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Foulongne" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1056/NEJMoa062607" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196884v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02170040v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329427v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02329697v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02196910v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Don C Des Jarlais" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118549v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Larmarange" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seydou Yaro" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Msellati" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118327v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118288v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118467v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118216v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118158v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922008v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04119488v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03881229v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>