--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1243,451 +1243,451 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortless counting of sorted Culicoides from light-traps</w:t>
+                <w:t xml:space="preserve">Breeding of Tsetse Flies and Animal Welfare at CIRAD Baillarguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Judith Annick Ranaivoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rosenka Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Garros</w:t>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIIrd European Society for Vector Ecology Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994445v1</w:t>
+                <w:t xml:space="preserve">hal-05007312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding of Tsetse Flies and Animal Welfare at CIRAD Baillarguet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Tsetse fly rearing and animal welfare. The example of the CIRAD insectarium in Baillarguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Judith Ranaivoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The XXIIIrd European Society for Vector Ecology Conference. One Health in action: supporting and accelerating the bridging of the vertebrate and plant health communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. eSOVE-2024, The XXIIIrd European Society for Vector Ecology Conference. One Health in action: supporting and accelerating the bridging of the vertebrate and plant health communities, pp.146, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15040738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007312v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effortless Counting of Sorted Culicoides (Diptera: Cerapotogonidae) from Light-Traps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Tejerina-Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P39</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05007388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsetse fly rearing and animal welfare. The example of the CIRAD insectarium in Baillarguet</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId48" w:history="1">
+                <w:t xml:space="preserve">Effortless counting of sorted Culicoides from light-traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ravel</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXIIIrd European Society for Vector Ecology Conference. One Health in action: supporting and accelerating the bridging of the vertebrate and plant health communities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. eSOVE-2024, The XXIIIrd European Society for Vector Ecology Conference. One Health in action: supporting and accelerating the bridging of the vertebrate and plant health communities, pp.146, 2024, </w:t>
+              <w:t xml:space="preserve">XXIIIrd European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. e-SOVE, XXIIIrd European Society for Vector Ecology Conference, pp.152, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5281/zenodo.15040738⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15040344⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994520v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04994445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId59"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -1763,51 +1763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C7719272"/>
+    <w:nsid w:val="46447F71"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1994,51 +1994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosenka-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7505-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007312v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Annick Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994520v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040738" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosenka-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7505-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Annick Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>