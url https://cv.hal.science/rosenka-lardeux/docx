--- v1 (2026-04-09)
+++ v2 (2026-05-06)
@@ -1243,334 +1243,334 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breeding of Tsetse Flies and Animal Welfare at CIRAD Baillarguet</w:t>
+                <w:t xml:space="preserve">Tsetse fly rearing and animal welfare. The example of the CIRAD insectarium in Baillarguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Judith Annick Ranaivoarisoa</w:t>
+                <w:t xml:space="preserve">Judith Ranaivoarisoa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The XXIIIrd European Society for Vector Ecology Conference. One Health in action: supporting and accelerating the bridging of the vertebrate and plant health communities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. eSOVE-2024, The XXIIIrd European Society for Vector Ecology Conference. One Health in action: supporting and accelerating the bridging of the vertebrate and plant health communities, pp.146, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5281/zenodo.15040738⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05007312v1</w:t>
+                <w:t xml:space="preserve">hal-04994520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tsetse fly rearing and animal welfare. The example of the CIRAD insectarium in Baillarguet</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sophie Ravel</w:t>
+                <w:t xml:space="preserve">Effortless Counting of Sorted Culicoides (Diptera: Cerapotogonidae) from Light-Traps</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenka Tejerina-Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The XXIIIrd European Society for Vector Ecology Conference. One Health in action: supporting and accelerating the bridging of the vertebrate and plant health communities</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P39</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04994520v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effortless Counting of Sorted Culicoides (Diptera: Cerapotogonidae) from Light-Traps</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Breeding of Tsetse Flies and Animal Welfare at CIRAD Baillarguet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Garros</w:t>
+                <w:t xml:space="preserve">Judith Annick Ranaivoarisoa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosenka Lardeux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Ravel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESOVE 2024 - 23. European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P39</w:t>
+              <w:t xml:space="preserve">, Oct 2024, Montpellier, France. , pp.S2-P33</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05007388v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05007312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effortless counting of sorted Culicoides from light-traps</w:t>
               </w:r>
@@ -1582,64 +1582,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosenka Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lardeux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ignace Rakotoarivony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Garros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXIIIrd European Society for Vector Ecology Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Montpellier, France. e-SOVE, XXIIIrd European Society for Vector Ecology Conference, pp.152, 2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1763,51 +1763,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="46447F71"/>
+    <w:nsid w:val="0D1AC4EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -1994,51 +1994,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosenka-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7505-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007312v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Annick Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994520v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040738" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosenka-lardeux" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0004-7505-0413" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05328674v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Iyaloo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouaildi Elahee" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Varina Ramdonee Mosawa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabiihah Munglee" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishana Mahadeo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/mve.70025" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942489v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lardeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bouss&#232;s" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina-Lardeux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audric Berger" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barnab&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/0074-02760240063" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04938808v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Llanos" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Rodriguez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Abate" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0307989" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254095v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Aliaga" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Tejerina" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Libia Torrez" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-12-282" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254144v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Ursic-Bedoya" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2012.05.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254113v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vicente Quispe" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Chavez" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1475-2875-7-141" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01251513v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carl Lowenberger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.trstmh.2008.02.006" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-XMB7JB7L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254721v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.04.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DQ8S5MZQ-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994520v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosenka Lardeux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Ravel" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040738" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007388v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignace Rakotoarivony" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Garros" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007312v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Annick Ranaivoarisoa" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04994445v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.15040344" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>