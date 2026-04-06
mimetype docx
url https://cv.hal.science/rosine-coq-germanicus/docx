--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosine COQ GERMANICUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hello,I'm RosineWelcome to my personnal page.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosine-coq-germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6698-4853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072309881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I'm a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">full professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Nanoscience at the University of Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: IUT GON GC-GP departement </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uniform.unicaen.fr/catalogue/formation/autres/6741-but-genie-chimique---genie-des-procedes?s=iut-caen&r=1291041065219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metrology, Electrical engineering, Electricity, Sensors</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: CRISMAT UMR6508 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crismat.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoscience, Scanning Probe Microscopy (SPM), Atomic Force Microscopy (AFM), Radiation effects, SiC devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nomandie Univ, UNICAEN, ENSICAEN, CNRS, 14000 CAEN, FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Work experience:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received my Ph. D. degree in 2002 from the University of Montpellier 2 (France) in radiation effects on optoelectronics device, cifre thesis (CNES / Alcatel Space / RADIAC ). Since 2003, at the University of Caen (IUT-CRISMAT UMR6508) I was an associate professor in Normandy, now I am a full professor. I successfuly defended my Research Direction Habilitation (HDR) on June 2021 at the University of Caen. My research in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with interests include (i) scanning probe microscopy with particular emphasis on local nano-electrical characterizations of semiconductor devices for microelectronics reliability and process (ii) radiation damage in optoelectronics and WBG devices (SiC MOSFETs) at the die level.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9781915874023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Clustering Machine Learning for DataCube Atomic Force Microscope (AFM) Electrical Modes in SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman El-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-025-02240-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Spectroscopy: A Powerful Diagnostic Tool for Trap Identification in Active and Passive Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.8-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2025-1.p008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Na-doped Cu2ZnSnS4 thin films and electrical analysis of Al/ p-Cu2ZnSnS4: Na (1%)/Mo structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Rabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-025-08219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation during AFM Electrical Characterization of Doped SiC Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vish Al Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1089, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-666z18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Doping Impact during Conducting AFM under Ambient Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (15), pp.5401. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16155401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the beneficial effects of sodium doping Cu2ZnSnS4 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.112709. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis of Atmospheric Neutron-Induced Single Event Burnout of a Commercial SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.544-548. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-973n9u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterizations based on AFM: SCM and SSRM measurements with a multidimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2022-3.p024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Assurance Through System-Level Testing: Risk Acceptance, Facility Requirements, Test Methodology, and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Budroweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Da Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3061197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Elbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multifunctional nanoindenter integrated in-situ Scanning Electron Microscope - application to the monitoring of piezoresponse and electro-mechanical failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, pp.138891. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Notot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of high modulus materials at the nanoscale: comparative study between atomic force microscopy and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), pp.244306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal annealing of cerium dioxide thin films sputtered onto silicon (111) substrates: Influence of heating rate on microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toloshniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.352 - 360. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation du Si3N4 pour la microelectronique : influence de la sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for the Prediction of CCD Dark Current Distribution in a Space Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3626-3632. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterization based on AFM of very high-doped polysilicon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (14), pp.6006-6012. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.12.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton damage effects on GaAs/GaAlAs vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (12), pp.7757. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1622113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a radiation sensor based on optically stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2358 - 2362. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton-induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (3), pp.1421 - 1425. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1039677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.2830 - 2835. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy particle irradiation of optically stimulated luminescent films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.2056 - 2060. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (26)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reproducibility of ambient topographies at the nanoscale by AFM: Several months of metrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Gharibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532313001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top and cross-sectional Failure Analysis investigations by AFM, FIB and SEM: elucidation of an unwanted layer growth in integrated microelectronic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing, analysis and Machine Learning of Electrical Atomic Force Microscopy (AFM) in Data Cube mode: conduction of a nanomaterial for Lithium-ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for predicting DataCube atomic force microscope (AFM)—MultiDAT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassani Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2024 - the 50th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, San Diego, United States. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2024p0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET structure at the die level with AFM sMIM Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 11th Workshop on Wide Bandgap Power Devices &amp; Applications (WiPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dayton, OH, USA,, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wipda62103.2024.10773106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric nano-electrical analysis for SiC junctions of a packaged device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiPDA Europe 2022 - IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical investigations of an ENIG Nickel film morphology by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France. pp.04003, </w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a Radiation Sensor Based on Optically Stimulated Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE Nuclear Space and Radiation Effects Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron and proton induced permanent degradation in a COTS optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Particles Irradiation of Optically Stimulated Luminescent Films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité aux protons et à l’effet de dose des optocoupleurs COTS SIEMENS SFH610A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymaa Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId285"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosine COQ GERMANICUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hello,I'm RosineWelcome to my personnal page.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosine-coq-germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6698-4853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072309881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I'm a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">full professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Nanoscience at the University of Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: IUT GON GC-GP departement </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uniform.unicaen.fr/catalogue/formation/autres/6741-but-genie-chimique---genie-des-procedes?s=iut-caen&r=1291041065219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metrology, Electrical engineering, Electricity, Sensors</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: CRISMAT UMR6508 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crismat.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoscience, Scanning Probe Microscopy (SPM), Atomic Force Microscopy (AFM), Radiation effects, SiC devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nomandie Univ, UNICAEN, ENSICAEN, CNRS, 14000 CAEN, FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Work experience:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received my Ph. D. degree in 2002 from the University of Montpellier 2 (France) in radiation effects on optoelectronics device, cifre thesis (CNES / Alcatel Space / RADIAC ). Since 2003, at the University of Caen (IUT-CRISMAT UMR6508) I was an associate professor in Normandy, now I am a full professor. I successfuly defended my Research Direction Habilitation (HDR) on June 2021 at the University of Caen. My research in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with interests include (i) scanning probe microscopy with particular emphasis on local nano-electrical characterizations of semiconductor devices for microelectronics reliability and process (ii) radiation damage in optoelectronics and WBG devices (SiC MOSFETs) at the die level.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9781915874023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Clustering Machine Learning for DataCube Atomic Force Microscope (AFM) Electrical Modes in SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman El-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-025-02240-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Spectroscopy: A Powerful Diagnostic Tool for Trap Identification in Active and Passive Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.8-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2025-1.p008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Na-doped Cu2ZnSnS4 thin films and electrical analysis of Al/ p-Cu2ZnSnS4: Na (1%)/Mo structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Rabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-025-08219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Doping Impact during Conducting AFM under Ambient Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (15), pp.5401. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16155401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation during AFM Electrical Characterization of Doped SiC Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vish Al Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1089, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-666z18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the beneficial effects of sodium doping Cu2ZnSnS4 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.112709. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis of Atmospheric Neutron-Induced Single Event Burnout of a Commercial SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.544-548. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-973n9u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterizations based on AFM: SCM and SSRM measurements with a multidimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2022-3.p024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Assurance Through System-Level Testing: Risk Acceptance, Facility Requirements, Test Methodology, and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Budroweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Da Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3061197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Elbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multifunctional nanoindenter integrated in-situ Scanning Electron Microscope - application to the monitoring of piezoresponse and electro-mechanical failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, pp.138891. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Notot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of high modulus materials at the nanoscale: comparative study between atomic force microscopy and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), pp.244306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal annealing of cerium dioxide thin films sputtered onto silicon (111) substrates: Influence of heating rate on microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toloshniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.352 - 360. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation du Si3N4 pour la microelectronique : influence de la sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for the Prediction of CCD Dark Current Distribution in a Space Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3626-3632. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterization based on AFM of very high-doped polysilicon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (14), pp.6006-6012. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.12.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton damage effects on GaAs/GaAlAs vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (12), pp.7757. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1622113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a radiation sensor based on optically stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2358 - 2362. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton-induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (3), pp.1421 - 1425. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1039677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.2830 - 2835. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy particle irradiation of optically stimulated luminescent films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.2056 - 2060. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reproducibility of ambient topographies at the nanoscale by AFM: Several months of metrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Gharibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532313001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top and cross-sectional Failure Analysis investigations by AFM, FIB and SEM: elucidation of an unwanted layer growth in integrated microelectronic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing, analysis and Machine Learning of Electrical Atomic Force Microscopy (AFM) in Data Cube mode: conduction of a nanomaterial for Lithium-ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for predicting DataCube atomic force microscope (AFM)—MultiDAT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassani Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2024 - the 50th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, San Diego, United States. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2024p0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET structure at the die level with AFM sMIM Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 11th Workshop on Wide Bandgap Power Devices &amp; Applications (WiPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dayton, OH, USA,, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wipda62103.2024.10773106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric nano-electrical analysis for SiC junctions of a packaged device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiPDA Europe 2022 - IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical investigations of an ENIG Nickel film morphology by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France. pp.04003, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a Radiation Sensor Based on Optically Stimulated Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE Nuclear Space and Radiation Effects Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron and proton induced permanent degradation in a COTS optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Particles Irradiation of Optically Stimulated Luminescent Films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité aux protons et à l’effet de dose des optocoupleurs COTS SIEMENS SFH610A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymaa Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34ADB23D"/>
+    <w:nsid w:val="2B070E73"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosine-coq-germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-4853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072309881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El-Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-025-02240-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coq Germanicus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2025-1.p008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzougui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Larose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rabeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08219-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Boumaarouf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vish Al Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gammon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-666z18" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187713v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155401" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueslati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112709" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2022-3.p024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Budroweit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rajkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Da Costa Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3061197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#232;bvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12935" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toloshniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB2045F1D3A5DD91A0C59EDD100503BF90BA9D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2004875" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533135v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danilo" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.12.114" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB7Z6ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1622113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1039677" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805554" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053733v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Gharibeh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532313001" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saade" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323122v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Messoudi" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacqueline" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016532v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924528" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassani Othman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2024p0351" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Larose" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wipda62103.2024.10773106" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184724v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204003" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806762v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806730v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019321v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fesquet" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804816v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803959v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803938v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosine-coq-germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-4853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072309881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El-Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-025-02240-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coq Germanicus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2025-1.p008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzougui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Larose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rabeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08219-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Boumaarouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gammon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155401" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vish Al Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-666z18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueslati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2022-3.p024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Budroweit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rajkowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Da Costa Lopes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3061197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#232;bvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12935" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toloshniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB2045F1D3A5DD91A0C59EDD100503BF90BA9D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2004875" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danilo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.12.114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB7Z6ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1622113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1039677" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805554" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Gharibeh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532313001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323122v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Messoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacqueline" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924528" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassani Othman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2024p0351" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Larose" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wipda62103.2024.10773106" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806730v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019321v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fesquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803938v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>