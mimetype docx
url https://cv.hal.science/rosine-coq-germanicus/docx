--- v1 (2026-04-06)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosine COQ GERMANICUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hello,I'm RosineWelcome to my personnal page.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosine-coq-germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6698-4853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072309881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I'm a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">full professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Nanoscience at the University of Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: IUT GON GC-GP departement </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uniform.unicaen.fr/catalogue/formation/autres/6741-but-genie-chimique---genie-des-procedes?s=iut-caen&r=1291041065219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metrology, Electrical engineering, Electricity, Sensors</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: CRISMAT UMR6508 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crismat.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoscience, Scanning Probe Microscopy (SPM), Atomic Force Microscopy (AFM), Radiation effects, SiC devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nomandie Univ, UNICAEN, ENSICAEN, CNRS, 14000 CAEN, FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Work experience:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received my Ph. D. degree in 2002 from the University of Montpellier 2 (France) in radiation effects on optoelectronics device, cifre thesis (CNES / Alcatel Space / RADIAC ). Since 2003, at the University of Caen (IUT-CRISMAT UMR6508) I was an associate professor in Normandy, now I am a full professor. I successfuly defended my Research Direction Habilitation (HDR) on June 2021 at the University of Caen. My research in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with interests include (i) scanning probe microscopy with particular emphasis on local nano-electrical characterizations of semiconductor devices for microelectronics reliability and process (ii) radiation damage in optoelectronics and WBG devices (SiC MOSFETs) at the die level.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9781915874023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Clustering Machine Learning for DataCube Atomic Force Microscope (AFM) Electrical Modes in SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman El-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-025-02240-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Spectroscopy: A Powerful Diagnostic Tool for Trap Identification in Active and Passive Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.8-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2025-1.p008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Na-doped Cu2ZnSnS4 thin films and electrical analysis of Al/ p-Cu2ZnSnS4: Na (1%)/Mo structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Rabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-025-08219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Doping Impact during Conducting AFM under Ambient Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (15), pp.5401. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16155401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation during AFM Electrical Characterization of Doped SiC Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vish Al Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1089, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-666z18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the beneficial effects of sodium doping Cu2ZnSnS4 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.112709. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis of Atmospheric Neutron-Induced Single Event Burnout of a Commercial SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.544-548. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-973n9u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterizations based on AFM: SCM and SSRM measurements with a multidimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2022-3.p024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Assurance Through System-Level Testing: Risk Acceptance, Facility Requirements, Test Methodology, and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Budroweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Da Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3061197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Elbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multifunctional nanoindenter integrated in-situ Scanning Electron Microscope - application to the monitoring of piezoresponse and electro-mechanical failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, pp.138891. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Notot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of high modulus materials at the nanoscale: comparative study between atomic force microscopy and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), pp.244306. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal annealing of cerium dioxide thin films sputtered onto silicon (111) substrates: Influence of heating rate on microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toloshniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.352 - 360. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation du Si3N4 pour la microelectronique : influence de la sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for the Prediction of CCD Dark Current Distribution in a Space Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3626-3632. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterization based on AFM of very high-doped polysilicon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (14), pp.6006-6012. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.12.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton damage effects on GaAs/GaAlAs vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (12), pp.7757. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1622113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a radiation sensor based on optically stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2358 - 2362. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton-induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (3), pp.1421 - 1425. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1039677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.2830 - 2835. </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy particle irradiation of optically stimulated luminescent films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.2056 - 2060. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reproducibility of ambient topographies at the nanoscale by AFM: Several months of metrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Gharibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532313001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top and cross-sectional Failure Analysis investigations by AFM, FIB and SEM: elucidation of an unwanted layer growth in integrated microelectronic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing, analysis and Machine Learning of Electrical Atomic Force Microscopy (AFM) in Data Cube mode: conduction of a nanomaterial for Lithium-ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for predicting DataCube atomic force microscope (AFM)—MultiDAT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassani Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2024 - the 50th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, San Diego, United States. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2024p0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET structure at the die level with AFM sMIM Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 11th Workshop on Wide Bandgap Power Devices &amp; Applications (WiPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dayton, OH, USA,, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wipda62103.2024.10773106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric nano-electrical analysis for SiC junctions of a packaged device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiPDA Europe 2022 - IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical investigations of an ENIG Nickel film morphology by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France. pp.04003, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a Radiation Sensor Based on Optically Stimulated Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE Nuclear Space and Radiation Effects Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron and proton induced permanent degradation in a COTS optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Particles Irradiation of Optically Stimulated Luminescent Films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité aux protons et à l’effet de dose des optocoupleurs COTS SIEMENS SFH610A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymaa Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId290"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosine COQ GERMANICUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hello,I'm RosineWelcome to my personnal page.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosine-coq-germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6698-4853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072309881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I'm a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">full professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Nanoscience at the University of Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: IUT GON GC-GP departement </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uniform.unicaen.fr/catalogue/formation/autres/6741-but-genie-chimique---genie-des-procedes?s=iut-caen&r=1291041065219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metrology, Electrical engineering, Electricity, Sensors</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: CRISMAT UMR6508 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crismat.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoscience, Scanning Probe Microscopy (SPM), Atomic Force Microscopy (AFM), Radiation effects, SiC devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nomandie Univ, UNICAEN, ENSICAEN, CNRS, 14000 CAEN, FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Work experience:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received my Ph. D. degree in 2002 from the University of Montpellier 2 (France) in radiation effects on optoelectronics device, cifre thesis (CNES / Alcatel Space / RADIAC ). Since 2003, at the University of Caen (IUT-CRISMAT UMR6508) I was an associate professor in Normandy, now I am a full professor. I successfuly defended my Research Direction Habilitation (HDR) on June 2021 at the University of Caen. My research in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with interests include (i) scanning probe microscopy with particular emphasis on local nano-electrical characterizations of semiconductor devices for microelectronics reliability and process (ii) radiation damage in optoelectronics and WBG devices (SiC MOSFETs) at the die level.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9781915874023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Clustering Machine Learning for DataCube Atomic Force Microscope (AFM) Electrical Modes in SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman El-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-025-02240-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Spectroscopy: A Powerful Diagnostic Tool for Trap Identification in Active and Passive Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.8-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2025-1.p008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Na-doped Cu2ZnSnS4 thin films and electrical analysis of Al/ p-Cu2ZnSnS4: Na (1%)/Mo structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Rabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-025-08219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Doping Impact during Conducting AFM under Ambient Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (15), pp.5401. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16155401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation during AFM Electrical Characterization of Doped SiC Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vish Al Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1089, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-666z18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the beneficial effects of sodium doping Cu2ZnSnS4 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.112709. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis of Atmospheric Neutron-Induced Single Event Burnout of a Commercial SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.544-548. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-973n9u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterizations based on AFM: SCM and SSRM measurements with a multidimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2022-3.p024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Assurance Through System-Level Testing: Risk Acceptance, Facility Requirements, Test Methodology, and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Budroweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Da Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3061197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Elbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multifunctional nanoindenter integrated in-situ Scanning Electron Microscope - application to the monitoring of piezoresponse and electro-mechanical failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, pp.138891. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Notot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of high modulus materials at the nanoscale: comparative study between atomic force microscopy and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), pp.244306. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal annealing of cerium dioxide thin films sputtered onto silicon (111) substrates: Influence of heating rate on microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toloshniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.352 - 360. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation du Si3N4 pour la microelectronique : influence de la sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for the Prediction of CCD Dark Current Distribution in a Space Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3626-3632. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterization based on AFM of very high-doped polysilicon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (14), pp.6006-6012. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.12.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton damage effects on GaAs/GaAlAs vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (12), pp.7757. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1622113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a radiation sensor based on optically stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2358 - 2362. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton-induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (3), pp.1421 - 1425. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1039677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.2830 - 2835. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy particle irradiation of optically stimulated luminescent films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.2056 - 2060. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reproducibility of ambient topographies at the nanoscale by AFM: Several months of metrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Gharibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532313001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top and cross-sectional Failure Analysis investigations by AFM, FIB and SEM: elucidation of an unwanted layer growth in integrated microelectronic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing, analysis and Machine Learning of Electrical Atomic Force Microscopy (AFM) in Data Cube mode: conduction of a nanomaterial for Lithium-ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET structure at the die level with AFM sMIM Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 11th Workshop on Wide Bandgap Power Devices &amp; Applications (WiPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dayton, OH, USA,, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wipda62103.2024.10773106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for predicting DataCube atomic force microscope (AFM)—MultiDAT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassani Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2024 - the 50th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, San Diego, United States. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2024p0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric nano-electrical analysis for SiC junctions of a packaged device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiPDA Europe 2022 - IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical investigations of an ENIG Nickel film morphology by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France. pp.04003, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a Radiation Sensor Based on Optically Stimulated Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE Nuclear Space and Radiation Effects Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron and proton induced permanent degradation in a COTS optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Particles Irradiation of Optically Stimulated Luminescent Films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité aux protons et à l’effet de dose des optocoupleurs COTS SIEMENS SFH610A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymaa Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2B070E73"/>
+    <w:nsid w:val="91D39336"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosine-coq-germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-4853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072309881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291889v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El-Hassani" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-025-02240-5" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coq Germanicus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2025-1.p008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzougui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Larose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rabeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08219-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Boumaarouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gammon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155401" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vish Al Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-666z18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777821v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueslati" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112709" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2022-3.p024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341566v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Budroweit" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rajkowski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Da Costa Lopes" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3061197" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dallocchio" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343212v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#232;bvre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12935" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647658v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408079v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646795v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toloshniak" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.010" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184114v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015052" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB2045F1D3A5DD91A0C59EDD100503BF90BA9D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515229v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutillier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2004875" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533135v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danilo" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.12.114" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB7Z6ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533145v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campillo" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledu" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1622113" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327358v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821578" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802189v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barde" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1039677" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327069v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805554" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801752v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polge" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathias" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983172" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053733v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Gharibeh" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532313001" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323122v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Messoudi" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacqueline" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016532v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924528" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779848v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassani Othman" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2024p0351" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Larose" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wipda62103.2024.10773106" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184724v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204003" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806762v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806730v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019321v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fesquet" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803959v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804816v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803938v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosine-coq-germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-4853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072309881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El-Hassani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-025-02240-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coq Germanicus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2025-1.p008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzougui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Larose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rabeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08219-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Boumaarouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gammon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155401" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vish Al Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-666z18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueslati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112709" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2022-3.p024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Budroweit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rajkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Da Costa Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3061197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#232;bvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12935" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647658v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toloshniak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB2045F1D3A5DD91A0C59EDD100503BF90BA9D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515229v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2004875" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danilo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.12.114" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB7Z6ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1622113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821578" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1039677" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805554" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Gharibeh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532313001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Messoudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacqueline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924528" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Larose" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wipda62103.2024.10773106" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassani Othman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2024p0351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184724v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806762v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fesquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803959v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>