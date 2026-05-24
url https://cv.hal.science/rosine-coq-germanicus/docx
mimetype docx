--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosine COQ GERMANICUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hello,I'm RosineWelcome to my personnal page.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosine-coq-germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6698-4853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072309881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I'm a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">full professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Nanoscience at the University of Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: IUT GON GC-GP departement </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uniform.unicaen.fr/catalogue/formation/autres/6741-but-genie-chimique---genie-des-procedes?s=iut-caen&r=1291041065219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metrology, Electrical engineering, Electricity, Sensors</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: CRISMAT UMR6508 </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crismat.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoscience, Scanning Probe Microscopy (SPM), Atomic Force Microscopy (AFM), Radiation effects, SiC devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nomandie Univ, UNICAEN, ENSICAEN, CNRS, 14000 CAEN, FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Work experience:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received my Ph. D. degree in 2002 from the University of Montpellier 2 (France) in radiation effects on optoelectronics device, cifre thesis (CNES / Alcatel Space / RADIAC ). Since 2003, at the University of Caen (IUT-CRISMAT UMR6508) I was an associate professor in Normandy, now I am a full professor. I successfuly defended my Research Direction Habilitation (HDR) on June 2021 at the University of Caen. My research in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with interests include (i) scanning probe microscopy with particular emphasis on local nano-electrical characterizations of semiconductor devices for microelectronics reliability and process (ii) radiation damage in optoelectronics and WBG devices (SiC MOSFETs) at the die level.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9781915874023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (36)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Clustering Machine Learning for DataCube Atomic Force Microscope (AFM) Electrical Modes in SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman El-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-025-02240-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Spectroscopy: A Powerful Diagnostic Tool for Trap Identification in Active and Passive Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.8-17. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2025-1.p008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Na-doped Cu2ZnSnS4 thin films and electrical analysis of Al/ p-Cu2ZnSnS4: Na (1%)/Mo structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Rabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-025-08219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Doping Impact during Conducting AFM under Ambient Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (15), pp.5401. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16155401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation during AFM Electrical Characterization of Doped SiC Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vish Al Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1089, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-666z18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the beneficial effects of sodium doping Cu2ZnSnS4 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.112709. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis of Atmospheric Neutron-Induced Single Event Burnout of a Commercial SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.544-548. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-973n9u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterizations based on AFM: SCM and SSRM measurements with a multidimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2022-3.p024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Assurance Through System-Level Testing: Risk Acceptance, Facility Requirements, Test Methodology, and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Budroweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Da Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3061197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Elbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multifunctional nanoindenter integrated in-situ Scanning Electron Microscope - application to the monitoring of piezoresponse and electro-mechanical failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, pp.138891. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Notot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of high modulus materials at the nanoscale: comparative study between atomic force microscopy and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), pp.244306. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal annealing of cerium dioxide thin films sputtered onto silicon (111) substrates: Influence of heating rate on microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toloshniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.352 - 360. </w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation du Si3N4 pour la microelectronique : influence de la sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for the Prediction of CCD Dark Current Distribution in a Space Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3626-3632. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterization based on AFM of very high-doped polysilicon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (14), pp.6006-6012. </w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.12.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton damage effects on GaAs/GaAlAs vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (12), pp.7757. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1622113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a radiation sensor based on optically stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2358 - 2362. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton-induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (3), pp.1421 - 1425. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1039677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.2830 - 2835. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy particle irradiation of optically stimulated luminescent films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.2056 - 2060. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reproducibility of ambient topographies at the nanoscale by AFM: Several months of metrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Gharibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532313001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top and cross-sectional Failure Analysis investigations by AFM, FIB and SEM: elucidation of an unwanted layer growth in integrated microelectronic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing, analysis and Machine Learning of Electrical Atomic Force Microscopy (AFM) in Data Cube mode: conduction of a nanomaterial for Lithium-ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET structure at the die level with AFM sMIM Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 11th Workshop on Wide Bandgap Power Devices &amp; Applications (WiPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dayton, OH, USA,, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wipda62103.2024.10773106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for predicting DataCube atomic force microscope (AFM)—MultiDAT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassani Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2024 - the 50th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, San Diego, United States. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2024p0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric nano-electrical analysis for SiC junctions of a packaged device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiPDA Europe 2022 - IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical investigations of an ENIG Nickel film morphology by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France. pp.04003, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a Radiation Sensor Based on Optically Stimulated Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE Nuclear Space and Radiation Effects Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron and proton induced permanent degradation in a COTS optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Particles Irradiation of Optically Stimulated Luminescent Films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité aux protons et à l’effet de dose des optocoupleurs COTS SIEMENS SFH610A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymaa Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId289"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:99.739583333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rosine COQ GERMANICUS </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Hello,I'm RosineWelcome to my personnal page.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rosine-coq-germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-6698-4853</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">072309881</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=eduS62kAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">I'm a </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">full professor</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> in Nanoscience at the University of Caen Normandie.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Teachning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: IUT GON GC-GP departement </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://uniform.unicaen.fr/catalogue/formation/autres/6741-but-genie-chimique---genie-des-procedes?s=iut-caen&r=1291041065219</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Metrology, Electrical engineering, Electricity, Sensors</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research Laboratory</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">: CRISMAT UMR6508 </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://crismat.cnrs.fr/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nanoscience, Scanning Probe Microscopy (SPM), Atomic Force Microscopy (AFM), Radiation effects, SiC devices</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Nomandie Univ, UNICAEN, ENSICAEN, CNRS, 14000 CAEN, FRANCE</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading5"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Education and Work experience:</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> I received my Ph. D. degree in 2002 from the University of Montpellier 2 (France) in radiation effects on optoelectronics device, cifre thesis (CNES / Alcatel Space / RADIAC ). Since 2003, at the University of Caen (IUT-CRISMAT UMR6508) I was an associate professor in Normandy, now I am a full professor. I successfuly defended my Research Direction Habilitation (HDR) on June 2021 at the University of Caen. My research in </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nanoscience topic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> with interests include (i) scanning probe microscopy with particular emphasis on local nano-electrical characterizations of semiconductor devices for microelectronics reliability and process (ii) radiation damage in optoelectronics and WBG devices (SiC MOSFETs) at the die level.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De l’interaction pointe-matière à la nanocaractérisation électrique et mécanique par AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023, 9781915874023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (37)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DC and RF Local Electrical Properties of Macrostepped 4H-SiC Surface Probed by Scanning Spreading Resistance Microscopy and Scanning Microwave Impedance Microscopy Modes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriel Ferro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Defect and Diffusion Forum (Online)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 452, pp.33-38. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-epPB1m⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05626976v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Single Event Effects of SiC power MOSFETs: from neutron interaction to destruction at the die level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Bascoul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 72 (8), pp.2368 - 2376. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2025.3561583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting and Clustering Machine Learning for DataCube Atomic Force Microscope (AFM) Electrical Modes in SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman El-Hassani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Failure Analysis and Prevention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11668-025-02240-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05291889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the SrVO3 thin film thickness integrated on glass thanks to [Ca$_2$Nb$_3$O$_{10}$]- nanosheets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie El Rami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Hurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Baudouin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 690, pp.162580. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2025.162580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04929878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Frequency Noise Spectroscopy: A Powerful Diagnostic Tool for Trap Identification in Active and Passive Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Tahiat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 27 (1), pp.8-17. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2025-1.p008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053719v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of Na-doped Cu2ZnSnS4 thin films and electrical analysis of Al/ p-Cu2ZnSnS4: Na (1%)/Mo structure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">X. Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Rabeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Kanzari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical and Quantum Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 57 (5), pp.290. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11082-025-08219-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05081288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AFM-sMIM characterization of the recombination-enhancing buffer layer for bipolar degradation free SiC MOSFETs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid State Phenomena</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 361, pp.85-91. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-hupmo0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04682254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC Doping Impact during Conducting AFM under Ambient Atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 16 (15), pp.5401. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ma16155401⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04187713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selective Oxidation during AFM Electrical Characterization of Doped SiC Layers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelhaq Boumaarouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christina Villeneuve-Faure</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vish Al Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter Gammon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 1089, pp.63-69. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-666z18⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure of a brittle layer on a ductile substrate: Nanoindentation experiments and FEM simulations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Mechanics and Physics of Solids</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 163, pp.104859. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmps.2022.104859⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03708224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the beneficial effects of sodium doping Cu2ZnSnS4 material</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Marzougui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Leroux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Optical Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 132, pp.112709. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.optmat.2022.112709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03777821v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Failure Analysis of Atmospheric Neutron-Induced Single Event Burnout of a Commercial SiC MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 1062, pp.544-548. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4028/p-973n9u⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03702520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrical characterizations based on AFM: SCM and SSRM measurements with a multidimensional approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDFA Technical Articles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 24 (3), pp.24-31. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.edfa.2022-3.p024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neutron-Induced Failure Dependence on Reverse Gate Voltage for SiC Power MOSFETs in Atmospheric Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (8), pp.1623-1632. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/tns.2021.3077733⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radiation Hardness Assurance Through System-Level Testing: Risk Acceptance, Facility Requirements, Test Methodology, and Data Exploitation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Coronetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ruben Garcia Alia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jan Budroweit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomasz Rajkowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Israel Da Costa Lopes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 68 (5), pp.958-969. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2021.3061197⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a multifunctional nanoindenter integrated in-situ Scanning Electron Microscope - application to the monitoring of piezoresponse and electro-mechanical failures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Comby-Dassonneville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thin Solid Films</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 735, pp.138891. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tsf.2021.138891⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03428537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thickness dependence of dielectric properties in sub-nanometric Al2O3/ZnO laminates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Upadhyay</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ben Elbahri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solid-State Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2020 Joint International EUROSOI Workshop and International Conference on Ultimate Integration on Silicon (EuroSOI-ULIS), 186, pp.108070. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.sse.2021.108070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341562v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morphology control of self-organised Sr3V2O8 nanostructures on SrVO3 grown onto single and poly-crystalline subjacent SrTiO3 substrates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Dallocchio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. David</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourlier Yoan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 566, pp.150759. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2021.150759⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03335293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dopant activity for highly in-situ doped polycrystalline silicon: hall, XRD, scanning capacitance microscopy (SCM) and scanning spreading resistance microscopy (SSRM)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Chateigner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nano Express</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2 (1), pp.010037. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1088/2632-959x/abed3e⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03341563v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three dimensional resistance mapping of self-organized Sr3V2O8 nanorods on metallic perovskite SrVO3 matrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoan Bourlier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Notot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bérini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Demange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 510, pp.- 145522. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145522⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02531301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of Electrical Stress and Neutron Irradiation on Reliability of Silicon Carbide Power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 67 (7), pp.1365-1373. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03511987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mapping of integrated PIN diodes with a 3D architecture by scanning microwave impedance microscopy and dynamic spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beilstein Journal of Nanotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, pp.1764 - 1775. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3762/bjnano.11.159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03053497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative mapping of high modulus materials at the nanoscale: comparative study between atomic force microscopy and nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Agrebi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fèbvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mariolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Microscopy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 280 (1), pp.51-62. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/jmi.12935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03343212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reliability analysis of BiCMOS SiGe:C technology under aggressive conditions for emerging RF and mm-wave applications: proposal of reliability-aware circuit design methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Insaf Lahbib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Lesénéchal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thanh Vinh Dinh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Microwave and Wireless Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Volume 10 (Special Issue 5-6), pp. 690-699. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1759078718000624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02190712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation par nanoindentation du GaN irradié par des ions uranium de grande énergie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Moisy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 105 (1), pp.108. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2017008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), pp.244306. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01647658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the effects of a pressure induced amorphous silicon layer on consecutive spreading resistance microscopy scans of doped silicon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ph. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 117 (24), </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.4923052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04408079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapid thermal annealing of cerium dioxide thin films sputtered onto silicon (111) substrates: Influence of heating rate on microstructure and electrical properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Toloshniak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Besq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materials Science in Semiconductor Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 30, pp.352 - 360. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mssp.2014.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01646795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoindentation du Si3N4 pour la microelectronique : influence de la sous-couche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Eve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matériaux et Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103 (6), pp.606. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/mattech/2015052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Approach for the Prediction of CCD Dark Current Distribution in a Space Radiation Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Boutillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gianandrea Quadri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 55 (6), pp.3626-3632. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2008.2004875⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03515229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytic description of scanning capacitance microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Murray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Doukkali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernadette Domengès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Vacuum Science &amp; Technology B Microelectronics and Nanometer Structures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 25 (4), pp.1340. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1116/1.2759218⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microstructure and electrical characterization based on AFM of very high-doped polysilicon grains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Picard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Domenges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Danilo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Rogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Surface Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 253 (14), pp.6006-6012. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.apsusc.2006.12.114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proton damage effects on GaAs/GaAlAs vertical cavity surface emitting lasers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Métayer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Gilard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Campillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Ledu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Physics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 94 (12), pp.7757. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.1622113⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a radiation sensor based on optically stimulated luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 50 (6), pp.2358 - 2362. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2003.821578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton-induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (3), pp.1421 - 1425. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.1039677⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01802189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 49 (6), pp.2830 - 2835. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2002.805554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00327069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-energy particle irradiation of optically stimulated luminescent films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Nuclear Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 48 (6), pp.2056 - 2060. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/23.983172⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01801752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparative analysis of SEGR and SEB susceptibility in Si and SiC MOSFETs using TCAD modeling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cleiton Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timothée Labau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS 2025 - RADiation and its Effects on Components and Systems Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Anvers, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">cea-05422315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free Transparent Conductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPSSM (Structure Property relationships in Solid State Materials)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05565346v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low-Temperature Crystallization of Indium-Free TransparentConductive Niobates on Glass Using Nanosheet Seed Layer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Saade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Fouchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Cibert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Duprey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structure Property relationships in Solid State Materials (SPSSM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SCF, Jul 2025, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accuracy and reproducibility of ambient topographies at the nanoscale by AFM: Several months of metrological monitoring</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Gharibeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Leménager</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hind Bousbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd International Metrology Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2025, Lyon, France. pp.13001, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/epjconf/202532313001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05053733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Top and cross-sectional Failure Analysis investigations by AFM, FIB and SEM: elucidation of an unwanted layer growth in integrated microelectronic chip</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meryem Messoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Jacqueline</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Chauvat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2025 : 36th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Bordeaux, ADERA, Oct 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05323122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data processing, analysis and Machine Learning of Electrical Atomic Force Microscopy (AFM) in Data Cube mode: conduction of a nanomaterial for Lithium-ion battery electrodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petr Klapetek</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 6th International Conference on Image Processing, Applications and Systems (IPAS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Lyon, France. pp.1-5, </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPAS63548.2025.10924528⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05016532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlative Near-Field Characterizations with KPFM, sMIM and SCM to Characterize the Geometry of a N-Channel Failed SiC JFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enora Vuillermet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihai Lazar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2025, Pasadena, France. pp.404-410, </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2025p0404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05401738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET structure at the die level with AFM sMIM Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahima Chaudhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Larose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vanessa Chazal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2024 IEEE 11th Workshop on Wide Bandgap Power Devices &amp; Applications (WiPDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Dayton, OH, USA,, United States. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/wipda62103.2024.10773106⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04838098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning for predicting DataCube atomic force microscope (AFM)—MultiDAT-AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Hassani Othman</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2024 - the 50th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, San Diego, United States. pp.351-357, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2024p0351⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04779848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SiC MOSFET micro-explosion due to a single event burnout: analysis at the device and die levels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanguy Phulpin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Rogaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Froissart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISTFA 2023 - the 49th International Symposium for Testing and Failure Analysis Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Phoenix, United States. pp.483-490, </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.31399/asm.cp.istfa2023p0483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04285320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parametric nano-electrical analysis for SiC junctions of a packaged device</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wadia Jouha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Niemat Moultif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter de Wolf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishal Shah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WiPDA Europe 2022 - IEEE Workshop on Wide Bandgap Power Devices and Applications in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Coventry, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/WiPDAEurope55971.2022.9936397⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04124443v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated 3D-Capacitors for Implantable Bradycardia Pacemakers: Dielectric Integrity and Local Electrical Characterizations using AFM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Normand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Bunel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ulrike Lüders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Biomedical Electronics and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2021, Online Streaming, France. pp.49-57, </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0010254300490057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03342791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of the new transparent conducting oxide SrVO3 for applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">U. Luders</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Boileau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martendo Rath</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moussa Mezhoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oualyd El Khaloufi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th edition of iWOE, International Workshop on Oxide Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Gênes, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05567776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of electrical stress and neutron irradiation on reliability of silicon carbide power MOSFET</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Javanainen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Montpellier, France. pp.1365 - 1373, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TNS.2020.2983599⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silicon carbide power MOSFETs under neutron irradiation: Failure In Time demonstration and long term reliability degradation evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, San Antonio, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02446823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détermination des propriétés mécaniques de matériaux très rigides : comparaison entre nanoindentation instrumentée, Microscopie à Force Atomique en mode Peak Force Tapping et Contact Résonant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Febvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Beaumale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum Sonde Locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, La Rochelle, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02191114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging and Gate Bias Effects on TID Sensitivity of Wide Bandgap Power Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kimmo Niskanen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Wrobel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE RADECS2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Goteborg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02086450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of stable irradiation-induced defects using low frequency noise spectroscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Cretu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A.D. D Touboul</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Grygiel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francoise Bezerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2018 18th European Conference on Radiation and Its Effects on Components and Systems (RADECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Göteborg, Sweden. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS45761.2018.9328657⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02475434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des états de surface à l’interface Si/SiO2 par balayages successifs en mode SSRM</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Guhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Boudart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19e Forum des microscopies à sonde locale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Sochaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01654277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Statistical investigations of an ENIG Nickel film morphology by Atomic Force Microscopy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Leclère</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Hug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Lallemand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Descamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">i-DUST 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Avignon, France. pp.04003, </w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/e3sconf/20161204003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Broadband characterization of dielectric materials from RF, millimeter-wave to THz frequencies accounting for anisotropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastien Massenot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2014 IEEE/MTT-S International Microwave Symposium - MTT 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Tampa, France. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MWSYM.2014.6848525⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconfigurable sensors for extraction of dielectric material and liquid properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Leyssenne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sidina Wane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Damienne Bajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Descamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE Radio Frequency Integrated Circuits Symposium (RFIC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Seattle, United States. pp.393-396, </w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RFIC.2013.6569613⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02871196v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardening of a Radiation Sensor Based on Optically Stimulated Luminescence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Ducret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Idri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Matias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">40th IEEE Nuclear Space and Radiation Effects Conference,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Monterey, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation and prediction of the degradation of a COTS CCD induced by displacement damage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Barillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01806730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlation between electron and proton induced permanent degradation in a COTS optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Rolland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Space Components Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02019321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Energy Particles Irradiation of Optically Stimulated Luminescent Films at CERN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Polge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Mathias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-R. Vaillé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">38th IEEE Nuclear Space and Radiation Effects Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Vancouver, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of the proton induced permanent degradation in an optocoupler</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Barde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Ecoffet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th European Conference on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01804816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude de la sensibilité aux protons et à l’effet de dose des optocoupleurs COTS SIEMENS SFH610A</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rosine Coq Germanicus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Dusseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Lorfèvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Saigné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Fesquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3th European Workshop on Radiation and its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Louvain la Neuve, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01803938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identifying the properties of brittle thin films and oxide scales by nanoindentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgan Rusinowicz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Volpi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Parry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaymaa Boujrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HTCPM 2024 - The 11th edition of the High Temperature Corrosion and Protection of Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2024, Les Embiez, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04839694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="91D39336"/>
+    <w:nsid w:val="DC28E154"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosine-coq-germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-4853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072309881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291889v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El-Hassani" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-025-02240-5" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053719v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coq Germanicus" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bunel" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2025-1.p008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081288v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzougui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Larose" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rabeh" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08219-8" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187713v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Boumaarouf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gammon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155401" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124446v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vish Al Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-666z18" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777821v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammami" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueslati" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112709" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781868v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2022-3.p024" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341566v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Budroweit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rajkowski" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Da Costa Lopes" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3061197" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428537v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138891" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343212v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#232;bvre" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12935" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647658v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408079v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646795v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toloshniak" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.010" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184114v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015052" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB2045F1D3A5DD91A0C59EDD100503BF90BA9D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515229v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutillier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2004875" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533135v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danilo" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.12.114" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB7Z6ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533145v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campillo" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledu" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1622113" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327358v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821578" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802189v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barde" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1039677" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327069v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805554" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801752v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polge" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathias" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983172" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053733v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Gharibeh" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532313001" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323122v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Messoudi" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacqueline" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016532v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924528" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838098v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Larose" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wipda62103.2024.10773106" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779848v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassani Othman" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2024p0351" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184724v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204003" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806762v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806730v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019321v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fesquet" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803959v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804816v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803938v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rosine-coq-germanicus" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-6698-4853" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/072309881" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=eduS62kAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124438v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosine Coq Germanicus" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Luders" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05626976v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Ferro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-epPB1m" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081304v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Michez" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimmo Niskanen" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahima Chaudhary" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bascoul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2025.3561583" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05291889v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman El-Hassani" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petr Klapetek" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11668-025-02240-5" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929878v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie El Rami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Hurand" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Baudouin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Dallocchio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2025.162580" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053719v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Cretu" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Tahiat" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Coq Germanicus" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bezerra" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bunel" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2025-1.p008" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05081288v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Marzougui" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Larose" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Rabeh" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kanzari" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11082-025-08219-8" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04682254v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Phulpin" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ulrike L&#252;ders" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-hupmo0" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04187713v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Villeneuve-Faure" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhaq Boumaarouf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishal Shah" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Gammon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma16155401" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124446v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vish Al Shah" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-666z18" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708224v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rusinowicz" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Parry" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Volpi" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mercier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Eve" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmps.2022.104859" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03777821v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammami" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Oueslati" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leroux" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.optmat.2022.112709" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03702520v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Niemat Moultif" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wadia Jouha" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-973n9u" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781868v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. L&#252;ders" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.edfa.2022-3.p024" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341565v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Niskanen" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Wrobel" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boch" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tns.2021.3077733" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341566v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Coronetti" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Garcia Alia" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Budroweit" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tomasz Rajkowski" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Da Costa Lopes" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2021.3061197" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428537v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boujrouf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Comby-Dassonneville" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mercier" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2021.138891" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341562v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Upadhyay" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ben Elbahri" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mezhoud" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sse.2021.108070" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03335293v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. B&#233;rini" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. David" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourlier Yoan" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2021.150759" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03341563v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Lallemand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Chateigner" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/2632-959x/abed3e" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02531301v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Bourlier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Notot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;rini" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Demange" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145522" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03511987v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Touboul" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Javanainen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2020.2983599" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03053497v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter de Wolf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bunel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bardy" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3762/bjnano.11.159" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03343212v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Agrebi" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. F&#232;bvre" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mariolle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jmi.12935" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190712v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Insaf Lahbib" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidina Wane" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Doukkali" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Les&#233;n&#233;chal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Vinh Dinh" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1759078718000624" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02175450v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Eve" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Moisy" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hug" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2017008" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01647658v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guhel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Boudart" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touboul" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.4923052" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04408079v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01646795v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Toloshniak" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernard" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Besq" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mssp.2014.10.010" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184114v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Lallemand" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Hug" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mattech/2015052" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3CB2045F1D3A5DD91A0C59EDD100503BF90BA9D6/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515229v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gilard" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Boutillier" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianandrea Quadri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Rolland" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2008.2004875" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533128v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Murray" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Martin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Domeng&#232;s" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1116/1.2759218" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533135v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Picard" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Domenges" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Danilo" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Rogel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2006.12.114" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4NB7Z6ZB-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02533145v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;tayer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gilard" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Campillo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ledu" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1622113" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327358v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-R. Vaill&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ducret" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Idri" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Saign&#233;" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Matias" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2003.821578" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802189v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dusseau" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Barde" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ecoffet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.1039677" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00327069v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rolland" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Barillot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TNS.2002.805554" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01801752v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Polge" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mathias" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/23.983172" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05422315v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cleiton Marques" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timoth&#233;e Labau" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05565346v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Saade" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Fouchet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Cibert" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Duprey" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551317v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053733v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Gharibeh" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Lem&#233;nager" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hind Bousbia" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202532313001" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05323122v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meryem Messoudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Jacqueline" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Chauvat" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Froissart" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016532v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPAS63548.2025.10924528" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05401738v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enora Vuillermet" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Lazar" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2025p0404" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838098v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Larose" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Chazal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/wipda62103.2024.10773106" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04779848v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Hassani Othman" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2024p0351" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04285320v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rogaume" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.31399/asm.cp.istfa2023p0483" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04124443v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WiPDAEurope55971.2022.9936397" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03342791v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Normand" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010254300490057" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05567776v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Boileau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martendo Rath" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moussa Mezhoud" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualyd El Khaloufi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446882v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02446823v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02191114v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Febvre" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beaumale" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Descamps" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02086450v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Saign&#233;" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02475434v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Cretu" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.D. D Touboul" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Bezerra" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS45761.2018.9328657" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01654277v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lecl&#232;re" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guhel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02184724v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Descamps" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/20161204003" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871170v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Massenot" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damienne Bajon" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Leyssenne" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MWSYM.2014.6848525" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02871196v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RFIC.2013.6569613" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806762v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806730v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02019321v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Fesquet" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803959v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01804816v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803938v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Dusseau" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Lorf&#232;vre" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04839694v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgan Rusinowicz" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Volpi" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Parry" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaymaa Boujrouf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mercier" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>