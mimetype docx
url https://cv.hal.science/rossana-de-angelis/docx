--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -66,77 +66,2354 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formats d'écriture, interfaces entre supports d'écriture et genres de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04914968v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matières graphiques. Comment la matérialité intervient sur la forme des écritures et des écrits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 38, vol. 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319485v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les supports d’écriture : approches, travaux, exemples »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports d'écriture entre matières et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation éditoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2022/1,2-3, 4), pp.159-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2022.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports d'écriture : approches, travaux, exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04914972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiology: in the light of Saussure’ words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2019-0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiology: A Comparative Science of Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Semiotic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.6-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Compte rendu scientifique) Répétitions, remédiations, reproductions. Réflexions à partir de l’ouvrage « Re- » Répétition et reproduction dans les arts et les médias, dirigé par Marion Colas-Blaise et Gian Maria Tore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.145-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiologie à l’école de Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (2021), pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/CFS74_55-75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que veut dire interpréter dans le cadre d’une herméneutique (du) numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Genette (7 juin 1930 - 11 mai 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (2019), pp.227-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation éditoriale. Une analyse des articles journalistiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes et enjeux de la matérialité numérique : les logiciels d’autocomplétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.15094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’herméneutique matérielle à l’herméneutique digitale ou numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des blancs typographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.§§ 4 (1-92). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et textures numériques : Le passage de la matérialité graphique à la matérialité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.459 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.1675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Acta Structuralica : Phenomenology and Structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Aurora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Structuralica - International Journal for Structuralist Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/actas.2018.s1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique de corpus à l’épreuve du numérique : textes, textures, documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.81-95</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L’OBJET LINGUISTIQUE À L’OBJET D’ÉCRITURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.317-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essere-posto-a-distanza. Una condizione antropologica ed ermeneutica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFL Rivista Italiana di Filosofia del Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09 (1 (2015)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4396/201506ITA06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testi, discorsi e «istituzioni sociali». Una nozione saussuriana al vaglio della semantica contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFL Rivista Italiana di Filosofia del Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terminologia e il metalinguaggio in semiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versus: Quaderni di Studi Semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.3-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fra Aristotele e Greimas L'articolarsi di testo e azione nella teoria della narratività proposta da Paul Ricoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le texte en débat. Les relations épistémologiques entre sémiotique et herméneutique dans la deuxième moitié du XXème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école sémiologique de Genève vue à travers des outils linguistiques contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, [2010] 63, pp.135-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Vocabulaire des études sémiotiques et sémiologiques. Per una ricognizione delle prospettive e degli oggetti di ricerca contemporanei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il corpo testuale fra sacro e profano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il corpo testuale fra sacro e profano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C, revue officielle de l'AISS (Associazione italiana di studi semiotici - Association italienne des études sémiotiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735459v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La categoria timica. Appunti su La semiotica delle passioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino filosofico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.86-100</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formats d'écriture, entre supports et genres de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -152,73 +2429,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 220, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04914959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rôle des supports dans l’interprétation des inscriptions graphiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -234,2416 +2511,139 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04304545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phenomenology and Structuralism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simone Aurora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Acta Structuralica - International Journal for Structuralist Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Special Issue (1), 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338958v1</w:t>
-              </w:r>
-[...2275 lines deleted...]
-                <w:t xml:space="preserve">halshs-00735459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2655,3762 +2655,3762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Multimodality in popular science journalism: a survey of French magazines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiosis in Communication. New Challenges of Multimodality in the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les relations entre la sémiotique et les sciences de l’information et de la communication »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par l’Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les écritures confinées : matérialités des journaux du confinement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le Corpus : corps à corps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Université de Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les journaux du confinement : raconter l'individu et la société en temps de crise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Paroles de confiné.e.s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maison des Sciences de l’Homme, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : « L’analyse de la place de l’étude de la langue et de la matérialité des discours médiatiques dans les principaux supports de formation en EMI »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "La place de l’étude de la langue dans l’éducation aux médias et à l’information"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Frédérique Sitri et Aude Seurrat (Ceditec), Jan 2023, Université Paris-Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Semiology as a comparative science of institutions : from Saussure to the Geneva School of Semiology »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Semiosalong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, University of Olomouc (en ligne), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Professional writing practices in digital culture : an analysis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Research Across Borders 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« De la colonne à la page : dynamiques de normalisation de l'espace graphique du papier à l'écran »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Donner à lire : organiser la page de l’Antiquité à la Renaissance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, organisé par Anne Raffarin, Nathalie Gorochov, Thibault Miguet, Nov 2023, Université Paris-Est Créteil et Musée de la Renaissance, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Les journaux du confinement : raconter l'individu et la société en temps de crise »</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sistema, norma e parola da Hjelmslev à Coseriu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pomeriggio di studio sul pensiero linguistico di E. Coseriu con il patrocinio del CISS "Umberto Eco"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Valerio Marconi, Apr 2022, Università degli Studi di Urbino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’espace graphique : conceptions, pratiques, transformations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires de Sémiotique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Maison Suger, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les écritures confinées : créer, afficher, diffuser »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet « Narrations de la société, sociétés de la narration » de l’équipe Praxitexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Luca Greco et Marie Scarpa, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité des supports d'écriture : du papier au numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Patrimoinialiser : Textes, lieux, objets. Vulnérabilité et permanence des supports"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Anne Raffarin, Sylvie Ducas (UPEC/LIS), Nathalie Gorochov (UPEC/CRHEC), May 2022, Université Paris-Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Textualités numériques. Transitions textuelles au sein de la culture numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sémiotique 2022 "Transitions : écologiques, numériques, sociales, anthropiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Université de Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques des rédacteurs numériques professionnels : une analyse sémiotique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Maison de la Recherche, Université Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le format d’un support (papier) à l’autre (numérique) : transformations de l’article journalistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les formats d’écriture comme interfaces entre supports et genres de discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2022, Université Paris-Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Matérialité de l’écrit, matérialité de l’écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance plénière au 8ème colloque international et pluridisciplinaire "Ci-dit : Matérialités du discours rapporté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Hélène Barthelmebs-Raguin (Université du Luxembourg), Marion Colas-Blaise (Université du Luxembourg), Juan Manuel López-Muñoz (Universidad de Cádiz), Sophie Marnette (University of Oxford), Laurence Rosier (Université Libre de Bruxelles), Jun 2022, Cercle Cité, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Homo digitalis. Le design de l’expérience herméneutique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIXe colloque CAMS/O &amp; PROJEKT « Design, Sémiotique et Philosophie Face à l’Anthropocène »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Carré d’Art, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Supports d’écriture numérique : topologie et typologie des écrans »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Supports d’écriture : urbains, imprimés, numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Récits d’intérieur » : l’atelier d’écriture créative des étudiants de Médiation culturelle de l’UPEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits confinés : créer, afficher, diffuser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scrittura digitale: come cambia la testualità dalla carta allo schermo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scritture. Convegno interdisciplinare sulle teorie e le prassi della scrittura tra Filosofia, Scienza e Comunicazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Supports d’écriture : urbains, imprimés, numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le visage des textes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le futur du visage : dispositifs d’écriture et de lecture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Maison Suger, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Image, Texte, Textimage : visualités du texte et textualités de l’image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMACTIS Research Seminar « Images Today: Archives, Identities, and Algorithms »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé Enzo D’Armenio (MSCA-IF/Université de Liège) et Maria Giulia Dondero (FNRS/Université de Liège), Oct 2021, Salle de l’Horloge, Université de Liège, Place du XX-Aôut, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’École sémiologique de Genève : réception, filiation, héritage », section : Saussure et l'école de Grève : sémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of History of Linguistic Sciences ICHOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Université de Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écritures confinées », présentation du projet scientifique co-porté avec Sylvie Ducas et Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de l’axe stratégique de l’UPEC "Numérique : Sciences et Pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, UPEC (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La journalisation des écrits numériques : contraintes matérielles et normalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours numérique : enjeux épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’association Analyse des Discours de l'Amérique latine, Nov 2021, (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrits de philosophes confinés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits confinés : créer, afficher, diffuser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture comme dispositif de contrainte et de création »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le journal philosophique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaireprojet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet Écritures confinées (BQ-ER 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Paroles de confiné.e.s"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maison des Sciences de l’Homme, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité des supports d’écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet VULNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, FMSH/Université de Picardie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le journal en BD : médiamorphose d’un genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Université de Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du bibliotexte au praxitexte : le statut du texte au passage de la culture typographique à la culture numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Visualités et visualisations du texte littéraire en régime numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR THALIM (Sorbonne nouvelle / CNRS), Jun 2020, Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Frédérique Sitri et Aude Seurrat (Ceditec), Jan 2023, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du journal papier au journal numérique : médiamorphose d’un genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, University of Olomouc (en ligne), Czech Republic</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lettre : du papier au numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Trondheim, Norway</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fabrique du compte rendu : analyse discursive et génétique des comptes rendus de réunion de conseils d’université (Nanterre 1971-1976) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3-ALED), Discourses across languages, cultures and space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Valerio Marconi, Apr 2022, Università degli Studi di Urbino, Italy</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la matérialité graphique à la matérialité numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHORT WRITINGS LAB/2, « Formes et formats de l’écriture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Université Paris-Est Créteil, Campus Mail des Mèches, salle Keynes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Maison Suger, Paris, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se mettre d’accord. La reformulation comme processus sémio-linguistique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS 2019 « Accords et désaccords »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé conjointement par l’Association Française de Sémiotique, Confluences Sémiotiques (UMR 5191 – ICAR), le LabEx ASLAN, l’ENS de Lyon et l’Université Lumière Lyon 2, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Luca Greco et Marie Scarpa, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La reformulation dans les écrits numériques. Etude de cas : les articles de vulgarisation scientifiques en ligne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Reformuler, une question de genres ? / Reformular, uma questão de géneros? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Driss Ablali, CREM, Université de Lorraine ; Matilde Gonçalves, CLUNL, Universidade NOVA de Lisboa ; Fátima Silva, CLUP, Universidade do Porto, Jun 2019, FLUP - Universidade do Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Anne Raffarin, Sylvie Ducas (UPEC/LIS), Nathalie Gorochov (UPEC/CRHEC), May 2022, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la page à l’écran. Voyage dans les méandres des éditions numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire au sein du M1-M2 Lettres - Recherche M2 Lettres : Littératures, discours, francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Université de Limoges, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Valoriser le travail des étudiants à travers les réseaux sociaux : l’expérience des étudiants de la L3 Médiation culturelle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Pédagogie de l’UFR de l’Université Paris-Est Créteil, « Faire connaître et reconnaître nos formations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, UPEC Campus Centre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2022, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saussure, Buyssens, Prieto : filiation, héritage ou école ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Histoire des théories linguistiques : Hommage aux travaux de Christian Puech"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Jean-Marie Fournier et Valérie Raby, avec la collaboration de l’UMR 7597 Histoire des théories linguistiques, Université Sorbonne Nouvelle - Paris 3, dans le cadre des Samedis de l’ED 268 (Langage et langues), May 2019, Maison de la Recherche, salle Athéna, 4, rue des Irlandais 75005 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Maison de la Recherche, Université Paris 8, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vulgarisation dans les écrits numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Recherche : "Vulgarisation/s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Université Paris Est Créteil, Campus Centre, salle des thèses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Hélène Barthelmebs-Raguin (Université du Luxembourg), Marion Colas-Blaise (Université du Luxembourg), Juan Manuel López-Muñoz (Universidad de Cádiz), Sophie Marnette (University of Oxford), Laurence Rosier (Université Libre de Bruxelles), Jun 2022, Cercle Cité, Luxembourg</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La scrittura digitale: testi, formati, supporti »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire au sein du Master de spécialisation en édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Università della Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’énonciation éditoriale. Etude de cas : les textes de vulgarisation scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLVII congrès international de lAISS (Association italienne des études sémiotiques) « L’enunciazione e le immagini »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sienne, Rettorato e Accademia Chigiana, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est ce que le numérique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude au sein de l’axe stratégique de recherche « Numérique : Science et Pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Carré d’Art, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’École sémiologique de Genève : réception ou filiation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SHESL-HTL 2019 : La linguistique et ses formes historiques d’organisation et de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Université Paris-Diderot, Amphithéâtre Turing (Bâtiment Sophie Germain), Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Can we use Pictograms in a Long Term Communication System Related to a Radioactive Waste Repository? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management 2018 Conference Session 086 - Global Experience of Records, Knowledge and Memory (RK&amp;M) for Nuclear Waste Geologic Repositories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Phoenix (Arizona), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Textes, formats, supports : de nouveaux modèles possibles pour le numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une décennie de journalisme numérique : Etat des lieux, enseignement, perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Amphithéâtre C001. Pôle Citadelle, Université de Picardie Jules Vernes, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé Enzo D’Armenio (MSCA-IF/Université de Liège) et Maria Giulia Dondero (FNRS/Université de Liège), Oct 2021, Salle de l’Horloge, Université de Liège, Place du XX-Aôut, Belgique</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Interpretare il testo linguistico : un approccio semiotico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du Cercle linguistique florentin (Circolo Linguistico Fiorentino),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Università degli Studi di Firenze, Biblioteca Umanistica dell'Università di Firenze, Piazza Brunelleschi, 4., Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction », avec Alberto Romele (Université de Lille)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Herméneutique (du) numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Université Paris-Est Créteil, Campus Mail des Mèches, salle Keynes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Maison Suger, Paris, France</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’herméneutique matérielle : réceptions et adaptations francophones et italiennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SHESL-HTL 2018 : La circulation du savoir linguistique et philologique entre l’Allemagne et le monde (16e-20e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, École normale supérieure, 45 rue d’Ulm, 75005 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, UPEC (en ligne), France</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328022v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est-ce qu’une rhétorique du support ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHORT WRITINGS LAB/1, « La rhétorique du support »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université Paris-Est Créteil, Campus Mail des Mèches, salle Keynes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...1638 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330160v1</w:t>
-              </w:r>
-[...356 lines deleted...]
-                <w:t xml:space="preserve">hal-04328022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6495,50 +6495,240 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Introduction à l'ouvrage collectif &amp;quot;Les écritures confinées&amp;quot; (Hermann, 2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures confinées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-25, 2022, 9791037016782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020241v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récits d’intérieur : quand les étudiants réinventent leur confinement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures confinées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.171-187, 2022, 9791037016782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020258v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Regards de philosophes confinés sur l’animal humain coupé du monde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les écritures confinées</w:t>
             </w:r>
@@ -6547,1935 +6737,1745 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.63-81, 2022, 9791037016782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...16 lines deleted...]
-              <w:t xml:space="preserve">Les écritures confinées</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-27, 2021, 978-2-37906-030-4 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reformulation dans les articles de vulgarisation scientifique en ligne : substitution, explication, expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformuler : une question de genres ? / Reformular : uma questão de géneros ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.7-25, 2022, 9791037016782</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edições Húmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-245, 2021, 978-989-755-715-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Les écritures confinées</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione a Eugenio Coseriu, &amp;quot;Sistema, norma e parola&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Coseriu, "Sistema, norma e parola"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.171-187, 2022, 9791037016782</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-44, 2021, 979-12-5994-578-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Reformuler : une question de genres ? / Reformular : uma questão de géneros ?</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiologie d’Eric Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiations, récéptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.235-244, 2021, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Bisconti Valentina, Curea Anamaria, De Angelis Rossana (éds), Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des données textuelles : quels enjeux pour les textes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens des données : Le statut du corpus et herméneutique à l’aune des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.223-245, 2021, 978-989-755-715-6</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-97, 2019, Humanités numériques, 978-2-343-16502-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de texte entre linguistique et sémiotique pendant les années 1970-1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-148, 2018, 978-3-0343-2643-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anamaria Curea</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...21 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco La Mantia; Ignazio Licata; Pietro Perconti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language in complexity : the emerging meaning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.29-48, 2017, Lecture Notes in Morphogenesis, 978-3-319-29481-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-44, 2021, 979-12-5994-578-5</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiologie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saussure : Une source d’inspiration intacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetisPress, pp.205-227, 2017, 978-2-940563-15-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.235-244, 2021, 978-2-37906-030-4</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte et textualité dans le sillage des réceptions la pensée saussurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcio Alexandre Cruz, Carlos Piovezani, Pierre-Yves Testenoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours et le texte : Saussure en héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.159-180, 2016, 978-2-8061-0251-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una lingua politicamente corretta. Sugli usi irragionevoli e sugli interventi ragionati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Raparelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Istituzione e differenza. Attualità di Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.121-132, 2015, 9788857525594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discorsi e istituzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pietro Garofalo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frammenti di realtà sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Limina Mentis, 2015, 978-88-984-9648-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial genesis: from comparing texts (product) to interpreting rewritings (process)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Del Lungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almuth Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgeta Cislaru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing(s) at the crossboards: the process-product interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 194, John Benjamins Publishing Company, pp.151-170, 2015, 9789027212238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/z.194.08mah⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion saussurienne d’institution sociale. Des théories linguistiques à la sémiotique des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ablali, S. Badir, D. Ducard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents, textes, œuvres. Perspectives Sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.425-434, 2014, 978-2-7535-3492-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il discorso, fra le altre pratiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Cosenza, Emanuele Fadda, Alfredo Givigliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un’Idea di Bourdieu. Campi e pratiche tra filosofia e scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.125-144, 2014, 978-88-548-6448-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saussure, Hjelmslev, Rastier. La lingua come sistema e istituzione, dalla linguistica alla semiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Fabbri, Tiziana Migliore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saussure e i suoi segni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.161-180, 2014, 978-88-548-8026-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo strutturalismo gestaltico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janus. Quaderni del circolo glossematico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Strutturalismo, strutturalismi e loro forme (XIII/2014), Zoppelli e Lizzi, pp.65-78, 2014, 978-88-96600-35-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal manoscritto al testo. Problemi e prospettive per il lavoro di edizione digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Gambarara, M. P. Marchese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guida per un'edizione digitale dei manoscritti di F. de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.9-26, 2013, 978-88-6274-478-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esplicitazione dell'esperienza grafica. Lo spazio bianco come caso esemplare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canzonieri, Armando et Gallo, Giusy (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I segni dell'esperienza. Saggi sulle forme di conoscenza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carucci, pp.77-89, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...1178 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la matérialité du texte. La textualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directions actuelles en linguistique du texte, Actes du colloque international " LE TEXTE: modèles, méthodes, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluj-Napoca, pp.95-106, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8626,51 +8626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures confinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8723,77 +8723,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle, pp.366, 2020, ISBN : 978-2-37906-030-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9081,51 +9081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use Pictograms in a Long Term Communication System Related to a Radioactive Waste Repository?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9374,51 +9374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,51 +9618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Aurora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04225880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS74_55-75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227462v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226652v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2019-0051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CGFTC7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/actas.2018.s1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4396/201506ITA06" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328007v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328026v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326214v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-ecritures-confinees-sylvie-ducas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020288v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://run.unl.pt/bitstream/10362/141087/1/9789897557156_Reformular_uma_questao_generos_DIGITAL_1_1_.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/pubblicazioni/sistema-norma-e-parola-tiziana-maria-migliore-eugenio-coseriu-9791259945785.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_sens_des_donnees_le_statut_du_corpus_et_hermeneutique_a_l_aune_des_humanites_numeriques_sophie_anquetil_carine_duteil_mougel_vivien_lloveria-9782343165028-62465.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227576v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04225880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2019-0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226652v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS74_55-75" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gon&#231;alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CGFTC7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Aurora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/actas.2018.s1.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4396/201506ITA06" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-ecritures-confinees-sylvie-ducas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://run.unl.pt/bitstream/10362/141087/1/9789897557156_Reformular_uma_questao_generos_DIGITAL_1_1_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/pubblicazioni/sistema-norma-e-parola-tiziana-maria-migliore-eugenio-coseriu-9791259945785.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_sens_des_donnees_le_statut_du_corpus_et_hermeneutique_a_l_aune_des_humanites_numeriques_sophie_anquetil_carine_duteil_mougel_vivien_lloveria-9782343165028-62465.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>