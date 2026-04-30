--- v1 (2026-04-07)
+++ v2 (2026-04-30)
@@ -66,77 +66,355 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (3)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les formats d'écriture, entre supports et genres de discours</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; langages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 220, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04914959v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rôle des supports dans l’interprétation des inscriptions graphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04304545v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Phenomenology and Structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Aurora</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Structuralica - International Journal for Structuralist Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Special Issue (1), 2018</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les formats d'écriture, interfaces entre supports d'écriture et genres de discours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Cormier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -152,142 +430,224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communication &amp; langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04914968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports d'écriture : approches, travaux, exemples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.7-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04914972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matières graphiques. Comment la matérialité intervient sur la forme des écritures et des écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38, vol. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les supports d’écriture : approches, travaux, exemples »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -303,2347 +663,1987 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, In press</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports d'écriture entre matières et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation éditoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2022/1,2-3, 4), pp.159-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2022.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que veut dire interpréter dans le cadre d’une herméneutique (du) numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiologie à l’école de Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (2021), pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/CFS74_55-75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiology: A Comparative Science of Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Semiotic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.6-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Compte rendu scientifique) Répétitions, remédiations, reproductions. Réflexions à partir de l’ouvrage « Re- » Répétition et reproduction dans les arts et les médias, dirigé par Marion Colas-Blaise et Gian Maria Tore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.145-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiology: in the light of Saussure’ words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2019-0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Genette (7 juin 1930 - 11 mai 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (2019), pp.227-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’herméneutique matérielle à l’herméneutique digitale ou numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation éditoriale. Une analyse des articles journalistiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes et enjeux de la matérialité numérique : les logiciels d’autocomplétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.15094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des blancs typographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1, pp.§§ 4 (1-92). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et textures numériques : Le passage de la matérialité graphique à la matérialité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.459 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.1675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Acta Structuralica : Phenomenology and Structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...32 lines deleted...]
-            </w:r>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Aurora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Structuralica - International Journal for Structuralist Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/actas.2018.s1.1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique de corpus à l’épreuve du numérique : textes, textures, documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...69 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 4, pp.7-23</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L’OBJET LINGUISTIQUE À L’OBJET D’ÉCRITURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.317-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/sem-2019-0051⟩</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essere-posto-a-distanza. Una condizione antropologica ed ermeneutica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFL Rivista Italiana di Filosofia del Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09 (1 (2015)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4396/201506ITA06⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.6-15</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testi, discorsi e «istituzioni sociali». Una nozione saussuriana al vaglio della semantica contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFL Rivista Italiana di Filosofia del Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52, pp.145-151</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terminologia e il metalinguaggio in semiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versus: Quaderni di Studi Semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.3-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">La sémiologie à l’école de Genève</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fra Aristotele e Greimas L'articolarsi di testo e azione nella teoria della narratività proposta da Paul Ricoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le texte en débat. Les relations épistémologiques entre sémiotique et herméneutique dans la deuxième moitié du XXème siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 74 (2021), pp.55-75. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école sémiologique de Genève vue à travers des outils linguistiques contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.47421/CFS74_55-75⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, [2010] 63, pp.135-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Vocabulaire des études sémiotiques et sémiologiques. Per una ricognizione delle prospettive e degli oggetti di ricerca contemporanei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La categoria timica. Appunti su La semiotica delle passioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bollettino filosofico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.86-100</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 72 (2019), pp.227-232</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il corpo testuale fra sacro e profano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2020</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il corpo testuale fra sacro e profano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C, revue officielle de l'AISS (Associazione italiana di studi semiotici - Association italienne des études sémiotiques)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1190 lines deleted...]
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00735459v1</w:t>
-              </w:r>
-[...345 lines deleted...]
-                <w:t xml:space="preserve">hal-04338958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (53)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2655,3762 +2655,3762 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De la colonne à la page : dynamiques de normalisation de l'espace graphique du papier à l'écran »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Donner à lire : organiser la page de l’Antiquité à la Renaissance</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Anne Raffarin, Nathalie Gorochov, Thibault Miguet, Nov 2023, Université Paris-Est Créteil et Musée de la Renaissance, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les journaux du confinement : raconter l'individu et la société en temps de crise »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Paroles de confiné.e.s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Maison des Sciences de l’Homme, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326132v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Multimodality in popular science journalism: a survey of French magazines »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semiosis in Communication. New Challenges of Multimodality in the Digital Age</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les relations entre la sémiotique et les sciences de l’information et de la communication »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire organisé par l’Association Française de Sémiotique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Université Paris Cité, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les écritures confinées : matérialités des journaux du confinement »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international "Le Corpus : corps à corps"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Université de Genève, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Les journaux du confinement : raconter l'individu et la société en temps de crise »</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : « L’analyse de la place de l’étude de la langue et de la matérialité des discours médiatiques dans les principaux supports de formation en EMI »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "La place de l’étude de la langue dans l’éducation aux médias et à l’information"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Frédérique Sitri et Aude Seurrat (Ceditec), Jan 2023, Université Paris-Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Semiology as a comparative science of institutions : from Saussure to the Geneva School of Semiology »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Semiosalong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, University of Olomouc (en ligne), Czech Republic</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Professional writing practices in digital culture : an analysis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Research Across Borders 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Trondheim, Norway</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sistema, norma e parola da Hjelmslev à Coseriu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pomeriggio di studio sul pensiero linguistico di E. Coseriu con il patrocinio del CISS "Umberto Eco"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Valerio Marconi, Apr 2022, Università degli Studi di Urbino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’espace graphique : conceptions, pratiques, transformations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires de Sémiotique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Maison Suger, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les écritures confinées : créer, afficher, diffuser »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet « Narrations de la société, sociétés de la narration » de l’équipe Praxitexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Luca Greco et Marie Scarpa, Jun 2022, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Textualités numériques. Transitions textuelles au sein de la culture numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sémiotique 2022 "Transitions : écologiques, numériques, sociales, anthropiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Université de Limoges, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité des supports d'écriture : du papier au numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Patrimoinialiser : Textes, lieux, objets. Vulnérabilité et permanence des supports"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Anne Raffarin, Sylvie Ducas (UPEC/LIS), Nathalie Gorochov (UPEC/CRHEC), May 2022, Université Paris-Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le format d’un support (papier) à l’autre (numérique) : transformations de l’article journalistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les formats d’écriture comme interfaces entre supports et genres de discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2022, Université Paris-Est Créteil, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques des rédacteurs numériques professionnels : une analyse sémiotique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Maison de la Recherche, Université Paris 8, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Matérialité de l’écrit, matérialité de l’écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance plénière au 8ème colloque international et pluridisciplinaire "Ci-dit : Matérialités du discours rapporté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Hélène Barthelmebs-Raguin (Université du Luxembourg), Marion Colas-Blaise (Université du Luxembourg), Juan Manuel López-Muñoz (Universidad de Cádiz), Sophie Marnette (University of Oxford), Laurence Rosier (Université Libre de Bruxelles), Jun 2022, Cercle Cité, Luxembourg</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrits de philosophes confinés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits confinés : créer, afficher, diffuser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Homo digitalis. Le design de l’expérience herméneutique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIXe colloque CAMS/O &amp; PROJEKT « Design, Sémiotique et Philosophie Face à l’Anthropocène »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Carré d’Art, Nîmes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Supports d’écriture numérique : topologie et typologie des écrans »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Supports d’écriture : urbains, imprimés, numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scrittura digitale: come cambia la testualità dalla carta allo schermo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scritture. Convegno interdisciplinare sulle teorie e le prassi della scrittura tra Filosofia, Scienza e Comunicazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Récits d’intérieur » : l’atelier d’écriture créative des étudiants de Médiation culturelle de l’UPEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits confinés : créer, afficher, diffuser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Image, Texte, Textimage : visualités du texte et textualités de l’image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMACTIS Research Seminar « Images Today: Archives, Identities, and Algorithms »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé Enzo D’Armenio (MSCA-IF/Université de Liège) et Maria Giulia Dondero (FNRS/Université de Liège), Oct 2021, Salle de l’Horloge, Université de Liège, Place du XX-Aôut, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le visage des textes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le futur du visage : dispositifs d’écriture et de lecture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Maison Suger, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Supports d’écriture : urbains, imprimés, numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écritures confinées », présentation du projet scientifique co-porté avec Sylvie Ducas et Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de l’axe stratégique de l’UPEC "Numérique : Sciences et Pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, UPEC (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’École sémiologique de Genève : réception, filiation, héritage », section : Saussure et l'école de Grève : sémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of History of Linguistic Sciences ICHOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Université de Milan, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La journalisation des écrits numériques : contraintes matérielles et normalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours numérique : enjeux épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’association Analyse des Discours de l'Amérique latine, Nov 2021, (en ligne), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lettre : du papier au numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du bibliotexte au praxitexte : le statut du texte au passage de la culture typographique à la culture numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Visualités et visualisations du texte littéraire en régime numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR THALIM (Sorbonne nouvelle / CNRS), Jun 2020, Université de la Sorbonne Nouvelle, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du journal papier au journal numérique : médiamorphose d’un genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture comme dispositif de contrainte et de création »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le journal philosophique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaireprojet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet Écritures confinées (BQ-ER 2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude "Paroles de confiné.e.s"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Maison des Sciences de l’Homme, Dijon, France</w:t>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Frédérique Sitri et Aude Seurrat (Ceditec), Jan 2023, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité des supports d’écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet VULNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, FMSH/Université de Picardie, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, University of Olomouc (en ligne), Czech Republic</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le journal en BD : médiamorphose d’un genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Trondheim, Norway</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est ce que le numérique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude au sein de l’axe stratégique de recherche « Numérique : Science et Pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Anne Raffarin, Nathalie Gorochov, Thibault Miguet, Nov 2023, Université Paris-Est Créteil et Musée de la Renaissance, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’École sémiologique de Genève : réception ou filiation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SHESL-HTL 2019 : La linguistique et ses formes historiques d’organisation et de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Université Paris-Diderot, Amphithéâtre Turing (Bâtiment Sophie Germain), Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Valerio Marconi, Apr 2022, Università degli Studi di Urbino, Italy</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se mettre d’accord. La reformulation comme processus sémio-linguistique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS 2019 « Accords et désaccords »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé conjointement par l’Association Française de Sémiotique, Confluences Sémiotiques (UMR 5191 – ICAR), le LabEx ASLAN, l’ENS de Lyon et l’Université Lumière Lyon 2, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Maison Suger, Paris, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La reformulation dans les écrits numériques. Etude de cas : les articles de vulgarisation scientifiques en ligne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Reformuler, une question de genres ? / Reformular, uma questão de géneros? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Driss Ablali, CREM, Université de Lorraine ; Matilde Gonçalves, CLUNL, Universidade NOVA de Lisboa ; Fátima Silva, CLUP, Universidade do Porto, Jun 2019, FLUP - Universidade do Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Luca Greco et Marie Scarpa, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la page à l’écran. Voyage dans les méandres des éditions numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire au sein du M1-M2 Lettres - Recherche M2 Lettres : Littératures, discours, francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Anne Raffarin, Sylvie Ducas (UPEC/LIS), Nathalie Gorochov (UPEC/CRHEC), May 2022, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fabrique du compte rendu : analyse discursive et génétique des comptes rendus de réunion de conseils d’université (Nanterre 1971-1976) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3-ALED), Discourses across languages, cultures and space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Université de Limoges, France</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la matérialité graphique à la matérialité numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHORT WRITINGS LAB/2, « Formes et formats de l’écriture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Université Paris-Est Créteil, Campus Mail des Mèches, salle Keynes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Maison de la Recherche, Université Paris 8, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Valoriser le travail des étudiants à travers les réseaux sociaux : l’expérience des étudiants de la L3 Médiation culturelle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Pédagogie de l’UFR de l’Université Paris-Est Créteil, « Faire connaître et reconnaître nos formations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, UPEC Campus Centre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2022, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vulgarisation dans les écrits numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Recherche : "Vulgarisation/s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Université Paris Est Créteil, Campus Centre, salle des thèses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Hélène Barthelmebs-Raguin (Université du Luxembourg), Marion Colas-Blaise (Université du Luxembourg), Juan Manuel López-Muñoz (Universidad de Cádiz), Sophie Marnette (University of Oxford), Laurence Rosier (Université Libre de Bruxelles), Jun 2022, Cercle Cité, Luxembourg</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330158v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saussure, Buyssens, Prieto : filiation, héritage ou école ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Histoire des théories linguistiques : Hommage aux travaux de Christian Puech"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Jean-Marie Fournier et Valérie Raby, avec la collaboration de l’UMR 7597 Histoire des théories linguistiques, Université Sorbonne Nouvelle - Paris 3, dans le cadre des Samedis de l’ED 268 (Langage et langues), May 2019, Maison de la Recherche, salle Athéna, 4, rue des Irlandais 75005 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Carré d’Art, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La scrittura digitale: testi, formati, supporti »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire au sein du Master de spécialisation en édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Università della Calabria, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’énonciation éditoriale. Etude de cas : les textes de vulgarisation scientifique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XLVII congrès international de lAISS (Association italienne des études sémiotiques) « L’enunciazione e le immagini »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Sienne, Rettorato e Accademia Chigiana, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est-ce qu’une rhétorique du support ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHORT WRITINGS LAB/1, « La rhétorique du support »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Université Paris-Est Créteil, Campus Mail des Mèches, salle Keynes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330160v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Can we use Pictograms in a Long Term Communication System Related to a Radioactive Waste Repository? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Waste Management 2018 Conference Session 086 - Global Experience of Records, Knowledge and Memory (RK&amp;M) for Nuclear Waste Geologic Repositories</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Phoenix (Arizona), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328021v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Interpretare il testo linguistico : un approccio semiotico »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires du Cercle linguistique florentin (Circolo Linguistico Fiorentino),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Università degli Studi di Firenze, Biblioteca Umanistica dell'Università di Firenze, Piazza Brunelleschi, 4., Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Maison Suger, Paris, France</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326244v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Textes, formats, supports : de nouveaux modèles possibles pour le numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Une décennie de journalisme numérique : Etat des lieux, enseignement, perspectives"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Amphithéâtre C001. Pôle Citadelle, Université de Picardie Jules Vernes, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé Enzo D’Armenio (MSCA-IF/Université de Liège) et Maria Giulia Dondero (FNRS/Université de Liège), Oct 2021, Salle de l’Horloge, Université de Liège, Place du XX-Aôut, Belgique</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326237v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction », avec Alberto Romele (Université de Lille)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Herméneutique (du) numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Université Paris-Est Créteil, Campus Mail des Mèches, salle Keynes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Université de Milan, Italie</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’herméneutique matérielle : réceptions et adaptations francophones et italiennes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SHESL-HTL 2018 : La circulation du savoir linguistique et philologique entre l’Allemagne et le monde (16e-20e)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, École normale supérieure, 45 rue d’Ulm, 75005 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...1996 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04328022v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04330160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (25)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -6495,57 +6495,139 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04226058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Regards de philosophes confinés sur l’animal humain coupé du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écritures confinées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hermann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.63-81, 2022, 9791037016782</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020256v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à l'ouvrage collectif &amp;quot;Les écritures confinées&amp;quot; (Hermann, 2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6573,73 +6655,73 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.7-25, 2022, 9791037016782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récits d’intérieur : quand les étudiants réinventent leur confinement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6655,1827 +6737,1745 @@
               <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.171-187, 2022, 9791037016782</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04020258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Les écritures confinées</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bibliographie de Christian Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-27, 2021, 978-2-37906-030-4 </w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020314v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La reformulation dans les articles de vulgarisation scientifique en ligne : substitution, explication, expansion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Reformuler : une question de genres ? / Reformular : uma questão de géneros ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.63-81, 2022, 9791037016782</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edições Húmus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.223-245, 2021, 978-989-755-715-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bibliographie de Christian Puech</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduzione a Eugenio Coseriu, &amp;quot;Sistema, norma e parola&amp;quot;,</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Eugenio Coseriu, "Sistema, norma e parola"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aracne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.9-44, 2021, 979-12-5994-578-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020301v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiologie d’Eric Buyssens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Filiations, récéptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.235-244, 2021, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020317v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Curea</w:t>
               </w:r>
             </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">V. Bisconti, A. Curea, R. De Angelis (éds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03621127v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Bisconti Valentina, Curea Anamaria, De Angelis Rossana (éds), Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anamaria Curea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses de la Sorbonne Nouvelle. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Filiation, réceptions, écoles dans l’histoire des sciences du langage : avant et après Saussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.13-27, 2021, 978-2-37906-030-4 </w:t>
+              <w:t xml:space="preserve">, pp.7-11, 2020, 978-2-37906-030-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Reformuler : une question de genres ? / Reformular : uma questão de géneros ?</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04337321v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’analyse des données textuelles : quels enjeux pour les textes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le Sens des données : Le statut du corpus et herméneutique à l’aune des humanités numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.223-245, 2021, 978-989-755-715-6</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Harmattan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-97, 2019, Humanités numériques, 978-2-343-16502-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...52 lines deleted...]
-              <w:t xml:space="preserve">Eugenio Coseriu, "Sistema, norma e parola"</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020881v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion de texte entre linguistique et sémiotique pendant les années 1970-1990</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texte et discours en confrontation dans l’espace européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, pp.9-44, 2021, 979-12-5994-578-5</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-148, 2018, 978-3-0343-2643-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04020903v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Col</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Poibeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco La Mantia; Ignazio Licata; Pietro Perconti. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language in complexity : the emerging meaning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Springer, pp.29-48, 2017, Lecture Notes in Morphogenesis, 978-3-319-29481-0. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-29483-4_2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Valentina Bisconti</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227544v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sémiologie(s)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saussure : Une source d’inspiration intacte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, MetisPress, pp.205-227, 2017, 978-2-940563-15-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Texte et textualité dans le sillage des réceptions la pensée saussurienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Marcio Alexandre Cruz, Carlos Piovezani, Pierre-Yves Testenoire. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le discours et le texte : Saussure en héritage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan, pp.159-180, 2016, 978-2-8061-0251-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227552v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Una lingua politicamente corretta. Sugli usi irragionevoli e sugli interventi ragionati</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Francesco Raparelli. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Istituzione e differenza. Attualità di Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mimesis, pp.121-132, 2015, 9788857525594</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227568v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Discorsi e istituzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pietro Garofalo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frammenti di realtà sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Limina Mentis, 2015, 978-88-984-9648-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial genesis: from comparing texts (product) to interpreting rewritings (process)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Del Lungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almuth Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgeta Cislaru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing(s) at the crossboards: the process-product interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 194, John Benjamins Publishing Company, pp.151-170, 2015, 9789027212238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/z.194.08mah⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La notion saussurienne d’institution sociale. Des théories linguistiques à la sémiotique des cultures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Ablali, S. Badir, D. Ducard. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Documents, textes, œuvres. Perspectives Sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.425-434, 2014, 978-2-7535-3492-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227575v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il discorso, fra le altre pratiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Cosenza, Emanuele Fadda, Alfredo Givigliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un’Idea di Bourdieu. Campi e pratiche tra filosofia e scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.125-144, 2014, 978-88-548-6448-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saussure, Hjelmslev, Rastier. La lingua come sistema e istituzione, dalla linguistica alla semiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Fabbri, Tiziana Migliore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saussure e i suoi segni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.161-180, 2014, 978-88-548-8026-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo strutturalismo gestaltico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janus. Quaderni del circolo glossematico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Strutturalismo, strutturalismi e loro forme (XIII/2014), Zoppelli e Lizzi, pp.65-78, 2014, 978-88-96600-35-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal manoscritto al testo. Problemi e prospettive per il lavoro di edizione digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Gambarara, M. P. Marchese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guida per un'edizione digitale dei manoscritti di F. de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.9-26, 2013, 978-88-6274-478-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esplicitazione dell'esperienza grafica. Lo spazio bianco come caso esemplare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">, Presses de la Sorbonne Nouvelle, pp.7-11, 2020, 978-2-37906-030-4</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canzonieri, Armando et Gallo, Giusy (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I segni dell'esperienza. Saggi sulle forme di conoscenza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carucci, pp.77-89, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...1178 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la matérialité du texte. La textualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directions actuelles en linguistique du texte, Actes du colloque international " LE TEXTE: modèles, méthodes, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluj-Napoca, pp.95-106, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8626,51 +8626,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les écritures confinées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Ducas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8736,51 +8736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9081,51 +9081,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can we use Pictograms in a Long Term Communication System Related to a Radioactive Waste Repository?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Noël Dumont</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9374,51 +9374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,51 +9618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914968v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319485v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300328v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319483v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04225880v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.011" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226708v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2019-0051" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226652v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227462v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS74_55-75" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227190v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926940v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226717v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gon&#231;alves" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15094" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CGFTC7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926958v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227227v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.4" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927415v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1675" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927387v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Aurora" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/actas.2018.s1.1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511280v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305406v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927356v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4396/201506ITA06" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927625v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227339v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927322v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927275v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735099v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926984v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927643v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735459v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735458v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914959v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304545v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338958v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326261v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326146v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326138v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326132v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330028v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326117v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326271v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326111v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328007v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330102v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328026v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330106v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330094v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326203v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328006v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326344v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328027v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330202v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330195v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330207v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326218v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330193v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328008v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330197v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330191v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330155v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328028v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328016v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330214v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330151v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330110v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330158v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326225v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328010v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330107v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328019v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328021v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dumont" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326237v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330188v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328022v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330160v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020241v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-ecritures-confinees-sylvie-ducas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020258v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020256v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://run.unl.pt/bitstream/10362/141087/1/9789897557156_Reformular_uma_questao_generos_DIGITAL_1_1_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/pubblicazioni/sistema-norma-e-parola-tiziana-maria-migliore-eugenio-coseriu-9791259945785.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_sens_des_donnees_le_statut_du_corpus_et_hermeneutique_a_l_aune_des_humanites_numeriques_sophie_anquetil_carine_duteil_mougel_vivien_lloveria-9782343165028-62465.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Aurora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04225880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS74_55-75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2019-0051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CGFTC7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/actas.2018.s1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4396/201506ITA06" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-ecritures-confinees-sylvie-ducas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://run.unl.pt/bitstream/10362/141087/1/9789897557156_Reformular_uma_questao_generos_DIGITAL_1_1_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/pubblicazioni/sistema-norma-e-parola-tiziana-maria-migliore-eugenio-coseriu-9791259945785.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_sens_des_donnees_le_statut_du_corpus_et_hermeneutique_a_l_aune_des_humanites_numeriques_sophie_anquetil_carine_duteil_mougel_vivien_lloveria-9782343165028-62465.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>