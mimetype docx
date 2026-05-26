--- v2 (2026-04-30)
+++ v3 (2026-05-26)
@@ -542,2069 +542,2069 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04914972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Les supports d’écriture : approches, travaux, exemples »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300328v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matières graphiques. Comment la matérialité intervient sur la forme des écritures et des écrits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 38, vol. 2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04319485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">« Les supports d’écriture : approches, travaux, exemples »</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les supports d'écriture entre matières et usages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 4, pp.1-41</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04319483v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’appropriation éditoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Agathe Cormier</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 18 (2022/1,2-3, 4), pp.159-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/LCN.2022.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225880v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La sémiologie à l’école de Genève</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 74 (2021), pp.55-75. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.47421/CFS74_55-75⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce que veut dire interpréter dans le cadre d’une herméneutique (du) numérique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Interfaces numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.25965/interfaces-numeriques.4689⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiology: in the light of Saussure’ words</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiotica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 244, pp.131-144. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/sem-2019-0051⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Semiology: A Comparative Science of Institutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Language and Semiotic Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8 (1), pp.6-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">(Compte rendu scientifique) Répétitions, remédiations, reproductions. Réflexions à partir de l’ouvrage « Re- » Répétition et reproduction dans les arts et les médias, dirigé par Marion Colas-Blaise et Gian Maria Tore</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 52, pp.145-151</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227462v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Genette (7 juin 1930 - 11 mai 2018)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 72 (2019), pp.227-232</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’herméneutique matérielle à l’herméneutique digitale ou numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Texto ! Textes et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926958v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’énonciation éditoriale. Une analyse des articles journalistiques numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926940v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contraintes et enjeux de la matérialité numérique : les logiciels d’autocomplétion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matilde Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semen - Revue de sémio-linguistique des textes et discours</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 49, pp.123-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/semen.15094⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04226717v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'usage des blancs typographiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Linguistique de l’écrit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, In press</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2019, 1, pp.§§ 4 (1-92). </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/lde.2019.1.4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227227v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Textes et textures numériques : Le passage de la matérialité graphique à la matérialité numérique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Signata - Annales des sémiotiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.459 - 484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/signata.1675⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927415v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction à Acta Structuralica : Phenomenology and Structuralism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simone Aurora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...28 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/LCN.2022.011⟩</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Acta Structuralica - International Journal for Structuralist Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Special Issue (1), pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.19079/actas.2018.s1.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La linguistique de corpus à l’épreuve du numérique : textes, textures, documents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interfaces numériques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Analyse et exploitation des données de corpus linguistiques, 11, pp.81-95</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01511280v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">DE L’OBJET LINGUISTIQUE À L’OBJET D’ÉCRITURE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dossiers d'HEL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.317-332</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01305406v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'essere-posto-a-distanza. Una condizione antropologica ed ermeneutica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFL Rivista Italiana di Filosofia del Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 09 (1 (2015)), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4396/201506ITA06⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927356v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testi, discorsi e «istituzioni sociali». Una nozione saussuriana al vaglio della semantica contemporanea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">RIFL Rivista Italiana di Filosofia del Linguaggio</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927625v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La terminologia e il metalinguaggio in semiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Versus: Quaderni di Studi Semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117, pp.3-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227339v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fra Aristotele e Greimas L'articolarsi di testo e azione nella teoria della narratività proposta da Paul Ricoeur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lo Sguardo | Rivista di Filosofia Online</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927322v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le texte en débat. Les relations épistémologiques entre sémiotique et herméneutique dans la deuxième moitié du XXème siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927275v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'école sémiologique de Genève vue à travers des outils linguistiques contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Ferdinand de Saussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 74 (2021), pp.55-75. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, [2010] 63, pp.135-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735099v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il Vocabulaire des études sémiotiques et sémiologiques. Per una ricognizione delle prospettive e degli oggetti di ricerca contemporanei</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03926984v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La categoria timica. Appunti su La semiotica delle passioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04226644v1</w:t>
-[...50 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 8 (1), pp.6-15</w:t>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bollettino filosofico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24, pp.86-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 52, pp.145-151</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00735458v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il corpo testuale fra sacro e profano</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E/C rivista dell'Associazione Italiana di studi semiotici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...1358 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03927643v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Il corpo testuale fra sacro e profano</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E/C, revue officielle de l'AISS (Associazione italiana di studi semiotici - Association italienne des études sémiotiques)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2724,50 +2724,257 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Multimodality in popular science journalism: a survey of French magazines »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Semiosis in Communication. New Challenges of Multimodality in the Digital Age</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326261v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les relations entre la sémiotique et les sciences de l’information et de la communication »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire organisé par l’Association Française de Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Université Paris Cité, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326146v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les écritures confinées : matérialités des journaux du confinement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international "Le Corpus : corps à corps"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Université de Genève, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326138v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Les journaux du confinement : raconter l'individu et la société en temps de crise »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -2776,3076 +2983,2869 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Paroles de confiné.e.s"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Maison des Sciences de l’Homme, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04326132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Bucharest, Romania</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Participation à la table ronde : « L’analyse de la place de l’étude de la langue et de la matérialité des discours médiatiques dans les principaux supports de formation en EMI »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "La place de l’étude de la langue dans l’éducation aux médias et à l’information"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Frédérique Sitri et Aude Seurrat (Ceditec), Jan 2023, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2023, Université Paris Cité, France</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Semiology as a comparative science of institutions : from Saussure to the Geneva School of Semiology »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Semiosalong</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, University of Olomouc (en ligne), Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Université de Genève, Suisse</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326117v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Professional writing practices in digital culture : an analysis »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing Research Across Borders 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Trondheim, Norway</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par Frédérique Sitri et Aude Seurrat (Ceditec), Jan 2023, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326271v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les écritures confinées : créer, afficher, diffuser »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet « Narrations de la société, sociétés de la narration » de l’équipe Praxitexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Luca Greco et Marie Scarpa, Jun 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, University of Olomouc (en ligne), Czech Republic</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’espace graphique : conceptions, pratiques, transformations »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaires de Sémiotique de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2022, Maison Suger, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Trondheim, Norway</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326188v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sistema, norma e parola da Hjelmslev à Coseriu »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pomeriggio di studio sul pensiero linguistico di E. Coseriu con il patrocinio del CISS "Umberto Eco"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Valerio Marconi, Apr 2022, Università degli Studi di Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Valerio Marconi, Apr 2022, Università degli Studi di Urbino, Italy</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326179v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité des supports d'écriture : du papier au numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Patrimoinialiser : Textes, lieux, objets. Vulnérabilité et permanence des supports"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Anne Raffarin, Sylvie Ducas (UPEC/LIS), Nathalie Gorochov (UPEC/CRHEC), May 2022, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2022, Maison Suger, Paris, France</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330084v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Textualités numériques. Transitions textuelles au sein de la culture numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’Association Française de Sémiotique 2022 "Transitions : écologiques, numériques, sociales, anthropiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Université de Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Luca Greco et Marie Scarpa, Jun 2022, Paris, France</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328025v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les pratiques des rédacteurs numériques professionnels : une analyse sémiotique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sémiotique de terrain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Maison de la Recherche, Université Paris 8, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Université de Limoges, France</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le format d’un support (papier) à l’autre (numérique) : transformations de l’article journalistique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Les formats d’écriture comme interfaces entre supports et genres de discours"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2022, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Anne Raffarin, Sylvie Ducas (UPEC/LIS), Nathalie Gorochov (UPEC/CRHEC), May 2022, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330091v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Matérialité de l’écrit, matérialité de l’écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séance plénière au 8ème colloque international et pluridisciplinaire "Ci-dit : Matérialités du discours rapporté"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Hélène Barthelmebs-Raguin (Université du Luxembourg), Marion Colas-Blaise (Université du Luxembourg), Juan Manuel López-Muñoz (Universidad de Cádiz), Sophie Marnette (University of Oxford), Laurence Rosier (Université Libre de Bruxelles), Jun 2022, Cercle Cité, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2022, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326169v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écrits de philosophes confinés »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits confinés : créer, afficher, diffuser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Maison de la Recherche, Université Paris 8, France</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328027v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Récits d’intérieur » : l’atelier d’écriture créative des étudiants de Médiation culturelle de l’UPEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les écrits confinés : créer, afficher, diffuser</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Hélène Barthelmebs-Raguin (Université du Luxembourg), Marion Colas-Blaise (Université du Luxembourg), Juan Manuel López-Muñoz (Universidad de Cádiz), Sophie Marnette (University of Oxford), Laurence Rosier (Université Libre de Bruxelles), Jun 2022, Cercle Cité, Luxembourg</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328026v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Scrittura digitale: come cambia la testualità dalla carta allo schermo »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Scritture. Convegno interdisciplinare sulle teorie e le prassi della scrittura tra Filosofia, Scienza e Comunicazione</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Homo digitalis. Le design de l’expérience herméneutique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XXXIXe colloque CAMS/O &amp; PROJEKT « Design, Sémiotique et Philosophie Face à l’Anthropocène »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Carré d’Art, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Carré d’Art, Nîmes, France</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Supports d’écriture numérique : topologie et typologie des écrans »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Supports d’écriture : urbains, imprimés, numériques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Supports d’écriture numérique : topologie et typologie des écrans »</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330102v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Image, Texte, Textimage : visualités du texte et textualités de l’image »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IMACTIS Research Seminar « Images Today: Archives, Identities, and Algorithms »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé Enzo D’Armenio (MSCA-IF/Université de Liège) et Maria Giulia Dondero (FNRS/Université de Liège), Oct 2021, Salle de l’Horloge, Université de Liège, Place du XX-Aôut, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326203v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude "Supports d’écriture : urbains, imprimés, numériques"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, En ligne, France</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330106v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le visage des textes »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude "Le futur du visage : dispositifs d’écriture et de lecture"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Maison Suger, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, UPEC (en ligne), France</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’École sémiologique de Genève : réception, filiation, héritage », section : Saussure et l'école de Grève : sémiologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Congress of History of Linguistic Sciences ICHOLS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Université de Milan, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé Enzo D’Armenio (MSCA-IF/Université de Liège) et Maria Giulia Dondero (FNRS/Université de Liège), Oct 2021, Salle de l’Horloge, Université de Liège, Place du XX-Aôut, Belgique</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328006v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Écritures confinées », présentation du projet scientifique co-porté avec Sylvie Ducas et Agathe Cormier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Webinaire de l’axe stratégique de l’UPEC "Numérique : Sciences et Pratiques"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, UPEC (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Maison Suger, Paris, France</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330098v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La journalisation des écrits numériques : contraintes matérielles et normalisation »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Analyse du discours numérique : enjeux épistémologiques et méthodologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par l’association Analyse des Discours de l'Amérique latine, Nov 2021, (en ligne), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, co-organisée avec Agathe Cormier, Apr 2021, (en visioconférence), France</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326344v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du bibliotexte au praxitexte : le statut du texte au passage de la culture typographique à la culture numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international « Visualités et visualisations du texte littéraire en régime numérique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UMR THALIM (Sorbonne nouvelle / CNRS), Jun 2020, Université de la Sorbonne Nouvelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, UPEC (en ligne), France</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328008v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Du journal papier au journal numérique : médiamorphose d’un genre »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Université de Milan, Italie</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330197v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La lettre : du papier au numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisée par l’association Analyse des Discours de l'Amérique latine, Nov 2021, (en ligne), France</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330191v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le journal philosophique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaireprojet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« La lettre : du papier au numérique »</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330195v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’écriture comme dispositif de contrainte et de création »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Dec 2020, UPEC, France</w:t>
+              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, UMR THALIM (Sorbonne nouvelle / CNRS), Jun 2020, Université de la Sorbonne Nouvelle, France</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330202v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation du projet Écritures confinées (BQ-ER 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Ducas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">« Du journal papier au journal numérique : médiamorphose d’un genre »</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330207v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vulnérabilité des supports d’écriture »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Projet VULNUS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, FMSH/Université de Picardie, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04326218v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le journal en BD : médiamorphose d’un genre »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire projet Écritures confinées (BQ-ER 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Oct 2020, UPEC, France</w:t>
+              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330193v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Qu’est ce que le numérique ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude au sein de l’axe stratégique de recherche « Numérique : Science et Pratique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330107v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« L’École sémiologique de Genève : réception ou filiation ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque SHESL-HTL 2019 : La linguistique et ses formes historiques d’organisation et de production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Université Paris-Diderot, Amphithéâtre Turing (Bâtiment Sophie Germain), Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328019v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La fabrique du compte rendu : analyse discursive et génétique des comptes rendus de réunion de conseils d’université (Nanterre 1971-1976) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Facq-Mellet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2020, UPEC, France</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Le Cocq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Sitri</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Knowledge and power in a polycentric world (DNC3-ALED), Discourses across languages, cultures and space</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Université de Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, FMSH/Université de Picardie, France</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la matérialité graphique à la matérialité numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SHORT WRITINGS LAB/2, « Formes et formats de l’écriture »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Université Paris-Est Créteil, Campus Mail des Mèches, salle Keynes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, UPEC, France</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330155v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Se mettre d’accord. La reformulation comme processus sémio-linguistique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès de l’AFS 2019 « Accords et désaccords »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé conjointement par l’Association Française de Sémiotique, Confluences Sémiotiques (UMR 5191 – ICAR), le LabEx ASLAN, l’ENS de Lyon et l’Université Lumière Lyon 2, Jun 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328028v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La reformulation dans les écrits numériques. Etude de cas : les articles de vulgarisation scientifiques en ligne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès international « Reformuler, une question de genres ? / Reformular, uma questão de géneros? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisé par Driss Ablali, CREM, Université de Lorraine ; Matilde Gonçalves, CLUNL, Universidade NOVA de Lisboa ; Fátima Silva, CLUP, Universidade do Porto, Jun 2019, FLUP - Universidade do Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Université Paris-Diderot, Amphithéâtre Turing (Bâtiment Sophie Germain), Paris, France</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04328016v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« De la page à l’écran. Voyage dans les méandres des éditions numérique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire au sein du M1-M2 Lettres - Recherche M2 Lettres : Littératures, discours, francophonie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Université Paris-Est Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé conjointement par l’Association Française de Sémiotique, Confluences Sémiotiques (UMR 5191 – ICAR), le LabEx ASLAN, l’ENS de Lyon et l’Université Lumière Lyon 2, Jun 2019, Lyon, France</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330214v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Valoriser le travail des étudiants à travers les réseaux sociaux : l’expérience des étudiants de la L3 Médiation culturelle»</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Pédagogie de l’UFR de l’Université Paris-Est Créteil, « Faire connaître et reconnaître nos formations »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, UPEC Campus Centre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, organisé par Driss Ablali, CREM, Université de Lorraine ; Matilde Gonçalves, CLUNL, Universidade NOVA de Lisboa ; Fátima Silva, CLUP, Universidade do Porto, Jun 2019, FLUP - Universidade do Porto, Portugal</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330151v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Saussure, Buyssens, Prieto : filiation, héritage ou école ? »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude "Histoire des théories linguistiques : Hommage aux travaux de Christian Puech"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, organisée par Jean-Marie Fournier et Valérie Raby, avec la collaboration de l’UMR 7597 Histoire des théories linguistiques, Université Sorbonne Nouvelle - Paris 3, dans le cadre des Samedis de l’ED 268 (Langage et langues), May 2019, Maison de la Recherche, salle Athéna, 4, rue des Irlandais 75005 Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Université Paris-Est Créteil, France</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04330110v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La vulgarisation dans les écrits numériques »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Recherche : "Vulgarisation/s"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Université Paris Est Créteil, Campus Centre, salle des thèses, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...314 lines deleted...]
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04330158v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04330110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La scrittura digitale: testi, formati, supporti »</w:t>
               </w:r>
@@ -7114,51 +7114,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7707,775 +7707,775 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Discorsi e istituzioni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pietro Garofalo. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Frammenti di realtà sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Limina Mentis, 2015, 978-88-984-9648-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Una lingua politicamente corretta. Sugli usi irragionevoli e sugli interventi ragionati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Francesco Raparelli. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Istituzione e differenza. Attualità di Ferdinand de Saussure</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mimesis, pp.121-132, 2015, 9788857525594</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...39 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editorial genesis: from comparing texts (product) to interpreting rewritings (process)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rudolf Mahrer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea Del Lungo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Almuth Grésillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Louis Lebrave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Georgeta Cislaru. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Writing(s) at the crossboards: the process-product interface</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 194, John Benjamins Publishing Company, pp.151-170, 2015, 9789027212238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1075/z.194.08mah⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...101 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227561v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il discorso, fra le altre pratiche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giuseppe Cosenza, Emanuele Fadda, Alfredo Givigliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un’Idea di Bourdieu. Campi e pratiche tra filosofia e scienze</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.125-144, 2014, 978-88-548-6448-1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227576v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Saussure, Hjelmslev, Rastier. La lingua come sistema e istituzione, dalla linguistica alla semiotica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Paolo Fabbri, Tiziana Migliore. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saussure e i suoi segni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aracne, pp.161-180, 2014, 978-88-548-8026-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227572v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La notion saussurienne d’institution sociale. Des théories linguistiques à la sémiotique des cultures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana De Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">D. Ablali, S. Badir, D. Ducard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Documents, textes, œuvres. Perspectives Sémiotiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.425-434, 2014, 978-2-7535-3492-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04227575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...38 lines deleted...]
-              <w:t xml:space="preserve">, Aracne, pp.125-144, 2014, 978-88-548-6448-1</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lo strutturalismo gestaltico</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Janus. Quaderni del circolo glossematico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Strutturalismo, strutturalismi e loro forme (XIII/2014), Zoppelli e Lizzi, pp.65-78, 2014, 978-88-96600-35-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Aracne, pp.161-180, 2014, 978-88-548-8026-9</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dal manoscritto al testo. Problemi e prospettive per il lavoro di edizione digitale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana De Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">D. Gambarara, M. P. Marchese. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Guida per un'edizione digitale dei manoscritti di F. de Saussure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Edizioni dell'Orso, pp.9-26, 2013, 978-88-6274-478-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Strutturalismo, strutturalismi e loro forme (XIII/2014), Zoppelli e Lizzi, pp.65-78, 2014, 978-88-96600-35-1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04227578v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'esplicitazione dell'esperienza grafica. Lo spazio bianco come caso esemplare</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossana de Angelis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Canzonieri, Armando et Gallo, Giusy (eds). </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I segni dell'esperienza. Saggi sulle forme di conoscenza</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Carucci, pp.77-89, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...93 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...49 lines deleted...]
-                <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00737213v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sur la matérialité du texte. La textualisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Directions actuelles en linguistique du texte, Actes du colloque international " LE TEXTE: modèles, méthodes, perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cluj-Napoca, pp.95-106, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8736,51 +8736,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héritages, réceptions, écoles en sciences du langage : avant et après Saussure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentina Bisconti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anamaria Curea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9374,51 +9374,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Continuity in the interactions between linguistic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Col</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rossana de Angelis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Poibeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9618,51 +9618,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Aurora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319485v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300328v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04225880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226682v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4689" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226644v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS74_55-75" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226652v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227462v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2019-0051" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CGFTC7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/actas.2018.s1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4396/201506ITA06" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326132v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326261v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326146v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326138v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326179v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326155v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330084v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330091v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326335v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328007v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330102v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326214v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328026v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330094v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330106v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330098v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328006v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330191v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328008v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330197v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330202v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330195v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328028v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328016v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330214v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330155v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330158v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330110v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-ecritures-confinees-sylvie-ducas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://run.unl.pt/bitstream/10362/141087/1/9789897557156_Reformular_uma_questao_generos_DIGITAL_1_1_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/pubblicazioni/sistema-norma-e-parola-tiziana-maria-migliore-eugenio-coseriu-9791259945785.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_sens_des_donnees_le_statut_du_corpus_et_hermeneutique_a_l_aune_des_humanites_numeriques_sophie_anquetil_carine_duteil_mougel_vivien_lloveria-9782343165028-62465.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227568v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227570v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227575v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227576v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227572v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914959v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Cormier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana De Angelis" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04304545v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04338958v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simone Aurora" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914968v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04914972v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04300328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319485v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04319483v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04225880v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ducas" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/LCN.2022.011" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226644v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.47421/CFS74_55-75" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226682v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossana de Angelis" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25965/interfaces-numeriques.4689" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226708v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/sem-2019-0051" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226652v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227190v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926958v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926940v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226717v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matilde Gon&#231;alves" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/semen.15094" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-CGFTC7VT-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227227v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/lde.2019.1.4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/signata.1675" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19079/actas.2018.s1.1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511280v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305406v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927356v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4396/201506ITA06" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927625v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227339v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927322v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927275v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735099v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-03926984v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735458v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927643v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00735459v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326111v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326261v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326146v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326138v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326132v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330028v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326117v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326271v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326155v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326188v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326179v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330084v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328025v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326335v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330091v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326169v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328027v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328026v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326214v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328007v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330102v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326203v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330106v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330094v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328006v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330098v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326344v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328008v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330197v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330191v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330195v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330202v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330207v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326218v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330193v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330107v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328019v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328014v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Facq-Mellet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Le Cocq" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330155v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328028v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328016v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330214v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330151v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330110v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330158v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326225v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328010v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330160v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328021v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Dumont" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326244v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04326237v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04330188v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04328022v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226058v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020256v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hermann.fr/livre/les-ecritures-confinees-sylvie-ducas" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020241v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020258v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020314v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentina Bisconti" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anamaria Curea" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020288v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://run.unl.pt/bitstream/10362/141087/1/9789897557156_Reformular_uma_questao_generos_DIGITAL_1_1_.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020301v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.aracneeditrice.eu/pubblicazioni/sistema-norma-e-parola-tiziana-maria-migliore-eugenio-coseriu-9791259945785.html" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020317v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621127v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337321v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020881v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-harmattan.fr/livre-le_sens_des_donnees_le_statut_du_corpus_et_hermeneutique_a_l_aune_des_humanites_numeriques_sophie_anquetil_carine_duteil_mougel_vivien_lloveria-9782343165028-62465.html" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04020903v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1054909" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227544v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Col" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Poibeau" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-29483-4_2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227536v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227552v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227570v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227568v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227561v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rudolf Mahrer" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Del Lungo" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Almuth Gr&#233;sillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Lebrave" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/z.194.08mah" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227576v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227572v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227575v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227578v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737213v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00737212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04337062v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019359v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03616790v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04019323v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04226251v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927714v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927688v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927664v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227410v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04227439v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282313v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>