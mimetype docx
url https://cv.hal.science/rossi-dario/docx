--- v0 (2026-03-04)
+++ v1 (2026-04-27)
@@ -1245,420 +1245,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05163068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t>
+                <w:t xml:space="preserve">Revealing QoE of Web Users from Encrypted Network Traffic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Flavia Salutari</w:t>
+                <w:t xml:space="preserve">Alexis Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diego Da Hora</w:t>
+                <w:t xml:space="preserve">Antoine Saverimoutou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Varvello</w:t>
+                <w:t xml:space="preserve">Zied Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Renata Teixeira</w:t>
+                <w:t xml:space="preserve">Hao Shi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vassilis Christophides</w:t>
+                <w:t xml:space="preserve">Shengming Cai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IFIP 2020: Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03144918v1</w:t>
+                <w:t xml:space="preserve">hal-04165326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Revealing QoE of Web Users from Encrypted Network Traffic</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.W. Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Huet</w:t>
+                <w:t xml:space="preserve">Z.H. Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Saverimoutou</w:t>
+                <w:t xml:space="preserve">F.M. Marqués</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zied Ben Houidi</w:t>
+                <w:t xml:space="preserve">N.L. Achouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hao Shi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Shengming Cai</w:t>
+                <w:t xml:space="preserve">D.S. Ahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IFIP 2020: Networking Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012090, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04165326v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">in2p3-03195738v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of $^{4}$n with $^{8}$He(p,2p) reaction</w:t>
+                <w:t xml:space="preserve">Implications of the Multi-Modality of User Perceived Page Load Time</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.W. Huang</w:t>
+                <w:t xml:space="preserve">Flavia Salutari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z.H. Yang</w:t>
+                <w:t xml:space="preserve">Diego Da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Marqués</w:t>
+                <w:t xml:space="preserve">Matteo Varvello</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.L. Achouri</w:t>
+                <w:t xml:space="preserve">Renata Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D.S. Ahn</w:t>
+                <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27th International Nuclear Physics Conference (INPC2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Glasgow, United Kingdom. pp.012090, </w:t>
+              <w:t xml:space="preserve">MedComNet 2020 - 18th Mediterranean Communication and Computer Networking Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2020, Arona, Italy. pp.1-8, </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/1643/1/012090⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/MedComNet49392.2020.9191615⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">in2p3-03195738v1</w:t>
+                <w:t xml:space="preserve">hal-03144918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are you on Mobile or Desktop? On the Impact of End-User Device on Web QoE Inference from Encrypted Traffic</w:t>
               </w:r>
@@ -1670,64 +1670,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Wassermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Casas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zied Ben Houidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Seufert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1795,64 +1795,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alemnew Sheferaw Asrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2951,64 +2951,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego da Hora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassilis Christophides</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renata Teixeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM SIGCOMM 2018 Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Budapest, Hungary. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3608,51 +3608,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infres.enst.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnique.edu/accueil/ressources/annuaire/m-rossi-dario-267141.kjsp?RH=ACCUEIL-FR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-paristech.fr/~drossi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=PP1W6HkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Lange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#233;tv&#225;ri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2896848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpds.2015.2433296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prem Bianzino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rougier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00795821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.02.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rougier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kishore Raju" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krzisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruscaggin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viennot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70093_42" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165326v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saverimoutou" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Houidi" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengming Cai" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wassermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seufert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Colabrese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mangili" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036957" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01137871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Imbrenda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscariello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mazloum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rossini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00795818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Testa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirichella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36516-4_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C912K837-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.infres.enst.fr/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enst.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.polytechnique.edu/accueil/ressources/annuaire/m-rossi-dario-267141.kjsp?RH=ACCUEIL-FR" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://perso.telecom-paristech.fr/~drossi/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://scholar.google.fr/citations?user=PP1W6HkAAAAJ&amp;hl=en" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03022144v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Linguaglossa" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Lange" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Pontarelli" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#225;bor R&#233;tv&#225;ri" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rossi" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/JPROC.2019.2896848" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01279355v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Araldo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Martignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/tpds.2015.2433296" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01294891v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aruna Prem Bianzino" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Louis Rougier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chaudet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00795821v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Veglia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01649472v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Rey" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nicol" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.-S Mercier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Vallier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scispo.2013.02.006" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573049v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Rougier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573051v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anand Kishore Raju" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-05163068v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Camus" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Krzisch" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bruscaggin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Viennot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/hon.70093_42" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-atlantique.hal.science/hal-04165326v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Huet" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Saverimoutou" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zied Ben Houidi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hao Shi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shengming Cai" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-03195738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.W. Huang" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Yang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Marqu&#233;s" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.L. Achouri" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.S. Ahn" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/1643/1/012090" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03144918v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavia Salutari" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Da Hora" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Varvello" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renata Teixeira" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassilis Christophides" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MedComNet49392.2020.9191615" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973144v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Wassermann" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Casas" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Seufert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01677260v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego da Hora" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alemnew Sheferaw Asrese" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://in2p3.hal.science/in2p3-01291181v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chatillon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ta&#239;eb" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F. Martin" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Pellereau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Boutoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/201611108001" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396470v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Colabrese" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Mellia" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-54999-1_4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109072v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele Mangili" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOCOM.2014.7036957" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01137871v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Imbrenda" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luca Muscariello" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2660129.2660146" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698837v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riad Mazloum" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Olivier Buob" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Auge" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Baynat" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timur Friedman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00688934v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Rossini" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-00795818v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudio Testa" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashwin Rao" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Legout" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573053v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Larroca" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00573052v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Roujean" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefano Moretti" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01960984v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00833515v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chirichella" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Testa" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Pescap&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-36516-4_25" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-C912K837-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00683053v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00697483v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>