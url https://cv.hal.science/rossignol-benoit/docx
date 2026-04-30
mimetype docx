--- v1 (2026-03-29)
+++ v2 (2026-04-30)
@@ -819,1999 +819,1999 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04727004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Autour du culte de la Mère des dieux dans la vallée du Rhône</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue du Vivarais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, CXXV-1 (829, mars 2022), pp.91-117</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03899555v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Deux officiers romains honorés sur le forum de Vaison-la-Romaine au Ier siècle de notre ère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Mignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lavergne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 2020 (53), pp.279-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2020.2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">halshs-03959708v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La propagation des maladies entre l’Europe et l’Asie dans l’Antiquité : le cas de l’Empire romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 151, pp.47-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/chrhc.17469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03590453v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 124 (1), p. 213-219</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03794944v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions funéraires romaines à Montélimar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue drômoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 581, pp.44-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03832238v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’armée romaine, en quête d’honneur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 48 (3), pp.45-52. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/infle.048.0045⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03543232v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction au dossier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dana</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquités Africaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Mobilité, garnisons et nouveautés en épigraphie militaire : les unités auxiliaires et l’Afrique romaine, 56, pp.275-284. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/antafr.2933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528448v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les Matrones et la voie. Notes sur les inscriptions du Montgenèvre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 2019 (52), pp.219-230. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2019.1992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528387v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vaison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Michel d'Annoville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03891676v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un nouveau procurateur ducénaire anonyme à Orange</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Hairy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03598478v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qu’est-ce qu’un allié pour Rome ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, N° 41 (2), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/infle.041.0019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03543229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les inscriptions de Diana mentionnant Caius Maesius Picatianus et les fastes de la Numidie dans les années 160</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Dupuis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018 (29), pp.105-130</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959749v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collaboration et collusions ? Réflexions sur les rapports entre chevaliers et sénateurs des Julio-Claudiens aux Antonins</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2018 (XXIX), pp.161-185</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03818702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ordinem Alexandriae dedit. Une note sur Aetrius Ferox et Antonin le Pieux (CIL XI, 5693-5694, Tuficum)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Picus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38, pp.45-54</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03958734v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Découvertes épigraphiques récentes à Vaison-la-Romaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Mignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">David Lavergne</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2015 (1), pp.339-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bsnaf.2018.12469⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04635125v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David J. Breeze, The Roman Army</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 25, pp.277-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.6118⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03603582v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chroniques épigraphiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 2020 (53), pp.279-289. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/ran.2020.2013⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.373-408. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2016.1943⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...57 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03543240v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chronique épigraphique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 2015 (48), pp.253-278. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2015.1917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/chrhc.17469⟩</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515281v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les élites de Narbonnaise de leur cité jusqu’au coeur du pouvoir romain : études de cas et contexte historique. Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 49 (1), pp.9-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/ran.2016.1922⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 124 (1), p. 213-219</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sous le signe de Mars : l’Empire romain et la puissance militaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Questions internationales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, mai-août 2015, pp.165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 581, pp.44-53</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il n’y a probablement pas de lion dans le Danube (à propos de la scène 13 de la colonne aurélienne)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 1 (2015), pp.47-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...64 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/infle.048.0045⟩</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515329v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En guise de conclusion...</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hypothèses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2014, pp.79-91. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hyp.141.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...79 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515357v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Images de la guerre romaine. À propos de trois ouvrages sur la colonne Aurélienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 2015 (1), pp.124-141</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515332v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;IGLS&amp;lt;/i&amp;gt; XIII/2 9492 : Claudius Severus, cos. II 173, honoré à Bostra ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 190, pp.285-286</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...83 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515352v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William V. Harris (éd.), The Ancient Mediterranean Environment between Science and History</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 20, pp.412-413. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/anabases.5152⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...1151 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/anabases.5152⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">halshs-03603583v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01515352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey W. Adams, Marcus Aurelius in the Historia Augusta and Beyond</w:t>
               </w:r>
@@ -4812,50 +4812,138 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Altino 169 d.C. : intorno alla morte dell'imperatore Lucio Vero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chausson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovannella Cresci Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istituto Veneto di scienze lettere ed arti, 2022, 978-88-92990-12-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Pratiques du grec dans l’épigraphie de l’Occident : contextes, origines et pratiques culturelles Actes de la XXIIe Rencontre franco-italienne sur l’épigraphie du monde romain (Autun, 22-24 juin 2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4870,2646 +4958,2631 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Chausson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ausonius, 2022, Scripta Antiqua</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03966658v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Altino 169 d.C. Intorno alla morte dell'imperatore Lucio Vero</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Chausson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...16 lines deleted...]
-                <w:t xml:space="preserve">François Chausson</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giovannella Cresci Marrone</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Istituto Veneto di Scienze, Lettere ed Arti, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03966662v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mobilité, garnisons et nouveautés en épigraphie militaire : les unités auxiliaires et l'Afrique romaine (Antiquités Africaines, 56, 2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dan Dana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">Istituto Veneto di scienze lettere ed arti, 2022, 978-88-92990-12-8</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Istituto Veneto di Scienze, Lettere ed Arti, 2022</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03079542v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Perrin, pp.715, 2020, 978-2-262-03745-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528442v1</w:t>
-              </w:r>
-[...73 lines deleted...]
-                <w:t xml:space="preserve">hal-03079542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (29)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Clap for Alaska ! Les lendemains de la mort de César à la lumière de l'Okmok : quel(s) récit(s) pour une crise environnementale ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Maria Bats; Jean-Claude Lacam; Raphaël Laignoux. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La république romaine face aux crises. Tome 2. Traumatismes, résilience et recompositions aux temps des guerres hannibalique et civiles (218-201/49-30 a.C.)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.35-55, 2026, 978-2-35613-754-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593579v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre Néron et les Flaviens : les pestilences à Rome et dans l'empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Dominique Castex; Nicolas Laubry; Benoit Rossignol. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Épidémies antiques en Méditerranée et au-delà</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ausonius, pp.337-402, 2026, PrimaLun@, 978-2-35613-447-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05525749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Die 'Personalpolitik' des Mark Aurel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Peter Henrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Marc Aurel, Kaiser, Feldherr, Philosoph</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Rheinisches Landesmuseum Trier - Wbg Theiss, pp.151-155, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05243664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nec natura caret vitio... L'histoire environnementale avec Prudence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Maria Cecilia d'Ercole; Silvia d'Intino; Florence Gherchanoc. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Natura. Approches anciennes, enjeux contemporains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Garnier, pp.89-94, 2025, 978-2-406-17484-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subir la guerre (Europe centrale, IIe s. ap. J.-C.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">S. Lalanne dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une histoire des femmes en Europe (des grottes aux Lumières), objets, images textes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.64-66, 2024, Collection U</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04746288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prendre parti : les soutiens d’Albinus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d’une bataille romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.75-100, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le temps de la bataille : à propos des conditions météorologiques de l’affrontement entre Albinus et Sévère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d’une bataille romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.61-64, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une épuration et son souvenir : le sort des vaincus après la bataille de Lugdunum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d’une bataille romaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.409-434, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04796967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouverner avec l'armée de 98 à 235</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sylvain Destephen. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouverner l'empire romain de Trajan à 410 après J.-C.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ellipses, pp.233-240, 2022, 9782340-069572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03778977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La province de Narbonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emmanuel Botte; Yvon Lemoine. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villae. Villas romaines en Gaule du Sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, errance; département du Var, pp.25-31, 2021, 978-2-87772-970-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03778990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'après-bataille de Lyon dans l'Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">En quête de pouvoir de Rome à Lugdunum</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Snoeck, pp.179-186, 2021, 9789461616876</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03778995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vignes et climat dans l'Empire romain, que peut-on savoir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">J. Pérard; C. Wolikow. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019, Fluctuations climatiques et vignobles du 14 Néolithique à l’actuel : impacts, résilience et perspectives 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.67-78, 2020, 978-2-918173-29-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03528332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Épigraphie en révolution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Altera pars laboris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 24, Edizioni Ca' Foscari, 2019, Antichistica, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.30687/978-88-6969-374-8/016⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03530813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À la recherche des crises de mortalité animale et humaine en Gaule du Nord durant l'Antiquité Annexe 2 - Chapitre 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annelise Binois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.17-21, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02878400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...35 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rituels invisibles : les cérémonies auliques autour de Marc Aurèle (121-180)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rituels et cérémonies de cour, de l’Empire romain à l’âge baroque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.143-160, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.septentrion.20858⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528305v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A la recherche des crises de mortalité animale et humaine en Gaule du Nord durant l'Antiquité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.30687/978-88-6969-374-8/016⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Annelise Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Reddé M. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Rustica 2, Les campagnes du nord-est de la Gaule, de l'âge du fer à l'Antiquité tardive, t. 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, Mémoire 50, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058199v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...41 lines deleted...]
-            </w:hyperlink>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Bernigaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annelise Binois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Camizuli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Fajon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Michel Reddé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...86 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, Mémoire 50, 2018</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02058164v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'empire à l'avènement de Claude et la politique de conquête</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Chausson; Geneviève Galliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude : Lyon, 10 avant J.-C. - Rome, 54 après J.-C. : un empereur au destin singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.186-191, 2018, 978-2-35906-255-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...116 lines deleted...]
-              <w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Colonia Claudia Savaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Chausson; Geneviève Galliano. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Claude : Lyon, 10 avant J.-C. - Rome, 54 après J.-C. : un empereur au destin singulier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.226-227, 2018, 978-2-35906-255-7 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">L'empire à l'avènement de Claude et la politique de conquête</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959686v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Limitem restitueret, praedam militibus daret : l’Empire romain en difficulté face aux défis de la prédation, des derniers Antonins à la Tétrarchie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pillages, tributs, captifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.27-51, 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.39931⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03528313v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'armée : les légions et les troupes auxiliaires sous Claude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">François Chausson; Geneviève Galliano. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Claude : Lyon, 10 avant J.-C. - Rome, 54 après J.-C. : un empereur au destin singulier</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.186-191, 2018, 978-2-35906-255-7</w:t>
+              <w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.230-235, 2018, 978-2-35906-255-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03959677v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Aurèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno Dumézil. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dictionnaire des Barbares</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, PUF, pp.899-903, 2016</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.226-227, 2018, 978-2-35906-255-7 2018</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouverneurs et procurateurs dans un temps de menaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Studia Classica Serdicensia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IV, pp.39-77, 2015, In honour of Prof. Boris Gerov (1903-1991)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00222948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le personnel administratif de la paye des soldats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">M. Reddé. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">De l’or pour les braves ! Soldes, armées et circulation monétaire dans le monde romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius Éditions; Ausonius, pp.25-51, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.ausonius.14992⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, PUF, pp.899-903, 2016</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01515355v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inter synfonias et cantica : notes sur le voyage de Lucius Vérus de Rome à la Syrie (et retour)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A.Hostein et S. Lalanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voyages des empereurs dans l'Orient romain. Époques antonine et sévérienne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.37-63, 2012, Les Hespérides, 978-2-87772-515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, IV, pp.39-77, 2015, In honour of Prof. Boris Gerov (1903-1991)</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00872451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omnibus orientalibus prouinciis carissimus fuit&amp;quot; Essai sur le contexte et les significations politiques du voyage de Marc Aurèle dans les provinces hellénophones (175-176 ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A. Hostein et S. Lalanne. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Voyages des empereurs dans l'Orient romain. Époques antonine et sévérienne.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Errance, pp.123-133, 2012, Les Hespérides, 978-2-87772-515-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...70 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00872452v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Municipal and Provincial Priests from the Danubian Provinces (Pannonia, Dacia, Moesia superior)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Federico Santangelo; James H. Richardson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Priests and State in the Roman World</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Franz Steiner Verlag, pp.577-603, 2011, 978-3-515-09817-5</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.123-133, 2012, Les Hespérides, 978-2-87772-515-6</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04691570v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D'Apulum à Aquincum, quelques remarques autour du quotidien municipal et de la religion publique de deux cités des provinces du Danube romain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Laurent Lamoine, Clara Berrendonner et Mireille Cébeillac-Gervasoni. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La praxis municipale dans l'Occident romain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.363-390, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...60 lines deleted...]
-              <w:t xml:space="preserve">, Errance, pp.37-63, 2012, Les Hespérides, 978-2-87772-515-6</w:t>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00563434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cens, mines et patrimoine, intégrité, zèle et expérience : Domitius Marsianus et ses missions administratives en Gaule durant le règne de Marc Aurèle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">François Chausson. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Occidents romains. Sénateurs, chevaliers, militaires, notables dans les provinces d'Occident (Espagnes, Gaules, Germanies, Bretagne)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Éditions Errance, pp.277-300, 2010, Collection "Les Hespérides"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...61 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00471786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre le glaive et le stylet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Frédéric HURLET. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rome et l'Occident (IIe siècle av. J.-C. - IIe siècle apr. J.-C.) Gouverner l'Empire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77-106, 2009, Histoire, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.124476.⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...207 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00436078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7519,100 +7592,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte rendu de Michel REDDÉ, Aux marges de la Gaule. Conquête militaire et développement économique de l'Occident romain, Phaze, 2023</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.58079/xv4n⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article de blog scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04575547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7622,98 +7695,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’ordre équestre à Rome (Ier-Ve siècles) : une élite sociale et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04706903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7723,112 +7796,112 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Préface (Amicie d'Arces, La collection Vallentin du Cheylard)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Rossignol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La collection Vallentin du Cheylard. Ludovic Vallentin et ses fils, chercheurs et collectionneurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId156"/>
+      <w:footerReference w:type="default" r:id="rId157"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -7896,51 +7969,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E38F2DBD"/>
+    <w:nsid w:val="7B8976CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8127,51 +8200,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rossignol-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2619-7010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197897341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2025.227337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonfand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959708v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2013" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899555v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hairy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.041.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635125v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2018.12469" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958734v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515281v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1917" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543240v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1943" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.141.0079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603583v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5152" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515352v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4709" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2013.1806" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1718" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2007.1648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Borgn&#8217;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rharm.2000.4962" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chausson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966658v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovannella Cresci Marrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528442v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079542v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525749v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243664v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198815v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746288v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796963v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796960v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796967v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778977v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778990v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778995v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528332v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878400v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530813v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-374-8/016" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528305v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20858" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058199v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959666v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528313v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39931" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959686v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959677v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515286v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222948v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515355v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.14992" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872452v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691570v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471786v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436078v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124476." TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575547v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/xv4n" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706903v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198717v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rossignol-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2619-7010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197897341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2025.227337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonfand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hairy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.041.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2018.12469" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1917" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.141.0079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4709" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2013.1806" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1718" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2007.1648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Borgn&#8217;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rharm.2000.4962" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chausson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovannella Cresci Marrone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-374-8/016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20858" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.14992" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124476." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/xv4n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>