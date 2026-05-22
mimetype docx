--- v2 (2026-04-30)
+++ v3 (2026-05-22)
@@ -1,7914 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...7863 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Benoît Rossignol </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur d'histoire ancienne Avignon Université.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">rossignol-benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0009-0005-2619-7010</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084742429</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">197897341</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?hl=fr&user=5JI6FsUAAAAJ</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000357585591</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (43)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de la mémoire des crises frumentaires et épidémiques du Haut-Empire romain à l'Antiquité tardive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Historia </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 184, pp.1-28. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.11606/issn.2316-9141.rh.2025.227337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05457291v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La carrière d’Ulpius Cerialis et les guerres de Marc Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Musei Napocensis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Werner ECK, Federico SANTANGELO, Konrad VÖSSING, Emperor, army and society: studies in Roman imperial history for Anthony R. Birley, Bonn, 2022</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bryn Mawr Classical Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (2)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04729497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dans l'antiquité tardive, le monde romain à l'épreuve du climat ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'Archéologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 416, pp.52-55</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04726995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une amphore gauloise de muria hispanique au nom de Lucius Vibrius Eutyches à Grenoble et le commerce dans la cité de Vienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Bonfand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Djaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Epigraphic Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 6, pp.105-116</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04710559v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaison-la-Romaine, les dernières découvertes.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Doray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Lefebvre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel d'Annoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archéologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 618, pp.28-41</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04121916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ces pestes qui n'en étaient pas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 509-510, pp.14-17</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04727004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mémoires de Trajan, mémoires d’Hadrien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des études anciennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 124 (1), p. 213-219</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03794944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deux officiers romains honorés sur le forum de Vaison-la-Romaine au Ier siècle de notre ère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lavergne</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 2020 (53), pp.279-289. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2020.2013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autour du culte de la Mère des dieux dans la vallée du Rhône</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue du Vivarais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, CXXV-1 (829, mars 2022), pp.91-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03899555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La propagation des maladies entre l’Europe et l’Asie dans l’Antiquité : le cas de l’Empire romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers d’histoire. Revue d’histoire critique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 151, pp.47-60. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/chrhc.17469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03590453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions funéraires romaines à Montélimar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue drômoise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 581, pp.44-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03832238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’armée romaine, en quête d’honneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, N° 48 (3), pp.45-52. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/infle.048.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03543232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction au dossier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Antiquités Africaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Mobilité, garnisons et nouveautés en épigraphie militaire : les unités auxiliaires et l’Afrique romaine, 56, pp.275-284. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/antafr.2933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528448v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Matrones et la voie. Notes sur les inscriptions du Montgenèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 2019 (52), pp.219-230. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2019.1992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vaison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Michel d'Annoville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique/Bulletin de la SFAC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03891676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collaboration et collusions ? Réflexions sur les rapports entre chevaliers et sénateurs des Julio-Claudiens aux Antonins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018 (XXIX), pp.161-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03818702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un nouveau procurateur ducénaire anonyme à Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Hairy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tyche, Beiträge zur alten Geschichte Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03598478v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qu’est-ce qu’un allié pour Rome ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inflexions. Civils et militaires : pouvoir dire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, N° 41 (2), pp.19. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/infle.041.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03543229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les inscriptions de Diana mentionnant Caius Maesius Picatianus et les fastes de la Numidie dans les années 160</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Dupuis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2018 (29), pp.105-130</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ordinem Alexandriae dedit. Une note sur Aetrius Ferox et Antonin le Pieux (CIL XI, 5693-5694, Tuficum)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Picus</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 38, pp.45-54</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03958734v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Découvertes épigraphiques récentes à Vaison-la-Romaine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Mignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Lavergne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société nationale des Antiquaires de France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2015 (1), pp.339-348. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/bsnaf.2018.12469⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04635125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David J. Breeze, The Roman Army</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 25, pp.277-278. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.6118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chroniques épigraphiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.373-408. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03543240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronique épigraphique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 2015 (48), pp.253-278. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2015.1917⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les élites de Narbonnaise de leur cité jusqu’au coeur du pouvoir romain : études de cas et contexte historique. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Narbonnaise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 49 (1), pp.9-23. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ran.2016.1922⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sous le signe de Mars : l’Empire romain et la puissance militaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions internationales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, mai-août 2015, pp.165-168</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il n’y a probablement pas de lion dans le Danube (à propos de la scène 13 de la colonne aurélienne)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 1 (2015), pp.47-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">En guise de conclusion...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hypothèses</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2014, pp.79-91. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/hyp.141.0079⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Images de la guerre romaine. À propos de trois ouvrages sur la colonne Aurélienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HiMA : revue internationale d'histoire militaire ancienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 2015 (1), pp.124-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">&amp;lt;i&amp;gt;IGLS&amp;lt;/i&amp;gt; XIII/2 9492 : Claudius Severus, cos. II 173, honoré à Bostra ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 190, pp.285-286</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515352v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">William V. Harris (éd.), The Ancient Mediterranean Environment between Science and History</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 20, pp.412-413. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.5152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey W. Adams, Marcus Aurelius in the Historia Augusta and Beyond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Anabases - Traditions et réceptions de l’Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 19, pp.329-330. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/anabases.4709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03603584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Quis fratrem mihi reddit ? » Notes sur la famille des légionnaires de Mayence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2013 (24), pp.275-292. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccgg.2013.1806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Glanes épigraphiques à Ulpiana et Aquincum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zeitschrift für Papyrologie und Epigraphik</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 186, pp.275-278</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les attitudes de quelques agents du prince à l'époque des guerres des règnes de Marc Aurèle et Commode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 21, pp.119-137. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccgg.2010.1718⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00661307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le droit et la vérité. À propos d'une décision inexistante de Trajan et d'une procédure oraculaire inventée en Gaule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale des droits de l'Antiquité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 2009 (56), pp.115-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00585189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Volcanisme global et variations climatiques de courte durée dans l'histoire romaine (Ier s. av. J.-C. - IVème s. ap. J.-C.) : leçons d'une archive glaciaire (GISP2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Durost</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jahrbuch des Römisch-Germanischen Zentralmuseums Mainz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 54 - 2007 (2), pp.395-438</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00565588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les préfets du prétoire de Marc Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahiers du Centre Gustave Glotz</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2007 (18), pp.141-177. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/ccgg.2007.1648⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00420874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Climat, Gallic War and dendrochronology of oak (Quercus sp.) of the first Century B.C.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Durost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges-Noël Lambert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 32, pp.31-50. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/archeosciences.932⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03543233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures de l'historien dans le cycle de Dune de Frank Herbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cycnos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 22 (2), pp.67-83</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00137198v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstruction, restructuration et modernisation des bases navales (1944-1949)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roland Le Borgn’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Historique des Armées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 220 (3), pp.98-111. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/rharm.2000.4962⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04389756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellancourt-Valdher et J.-N. Corvisier (dir.), La démographie historique antique, Arras, 1999 (Compte rendu).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de démographie historique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, 2, pp.202-205</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00232064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pestilences et épidémies dans l'Histoire Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiae Augustae Colloquium Romanum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, G. Zecchini, May 2022, Rome, Italie. pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De Lyon à l'Arabie... Notes sur Clodius Albinus, sa carrière, et ses soutiens dans l'Histoire Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiae Augustae Colloquium Turicense</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Zurich, Suisse. pp.165-176</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03868560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le commandement de la garde impériale : autour des préfets du prétoire et de leurs compétences militaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème congrès sur l'armée romaine : Corps du chef et gardes du corps dans l'armée romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Catherine Wolff; Patrice Faure, Oct 2018, Lyon, France. pp.135-157</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03813544v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notes sur les Voconces en contexte alpin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">I Romani nelle Alpi. Storia, epigrafia e archeologia di una presenza.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lausanne, Suisse. pp.203-230</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Titius Lustricus et Calestrius Tiro en Achaïe, notes sur l'administration provinciale sous Trajan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traiano : Optimus Princeps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L. Zerbini, Sep 2017, Ferrara, Italie. pp.213-229</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03532495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouvelles unités auxiliaires et troupes de renforts dans les guerres du règne de Marc Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Des alliés aux fédérés. VIe congrès international de Lyon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Wolff; P. Faure, Oct 2014, Lyon, France. pp.251-292</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contra Germanos res feliciter gessit ? Remarques sur les guerres et les narrations du règne de Marc Aurèle dans les biographies de l'Histoire Auguste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Historiae Augustae Nanceiense. XIIe congrès sur l'Histoire Auguste Convegni, Nancy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Bertrand-Dagenbach; F. Chausson, Jun 2011, Nancy, France. pp.435-455</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le climat, les famines et la guerre : éléments du contexte de la peste antonine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le climat, les famines et la guerre : éléments du contexte de la peste antonine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Rome - Anacapri, Italie. pp.87-122</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00798585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il avertissait les cités de se méfier des pestes, des incendies, des tremblements de terre&amp;quot;.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">"Il avertissait les cités de se méfier des pestes, des incendies, des tremblements de terre". Crises militaire, frumentaire et sanitaire : les cités de l'Occident au temps de la peste antonine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Clermont-Ferrand, France. pp.451-470</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00798583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cités des provinces danubiennes de l'Occident romain : vue cavalière depuis Sarmizegetusa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le quotidien municipal dans l'Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Clermont-Ferrand, France. pp.83-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00424504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élites locales et armées : quelques problèmes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Élites locales et armées : quelques problèmes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2000, Clermont-Ferrand, France. pp.349-380</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La peste antonine (166 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2000, pp.31-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00125356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre l'un de l'autre : l'École de Guerre Navale et la coopération navale franco-allemande</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bilan et perspectives de la coopération militaire franco-allemande de 1963 à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1998, Paris, France. pp.243-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00278333v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La révolte de Maternus et les mutineries : essai à propos de la communication, du prince et des soldats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La parole est aux militaires. Commander, dialoguer, désobéir dans l’armée romaine. Actes du 8e congrès sur l’armée romaine (20-22 octobre 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Lyon, France. 58, CEROR; Peeters, pp.153-164, 2024, CEROR, 978-2-36442-108-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05521076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du grec dans l’épigraphie de l’Occident : contextes, origines et pratiques culturelles. Actes de la XXIIe Rencontre franco-italienne sur l’épigraphie du monde romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chausson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius. Scripta Antiqua 253, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03844662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altino 169 d.C. : intorno alla morte dell'imperatore Lucio Vero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chausson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovannella Cresci Marrone</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Veneto di scienze lettere ed arti, 2022, 978-88-92990-12-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques du grec dans l’épigraphie de l’Occident : contextes, origines et pratiques culturelles Actes de la XXIIe Rencontre franco-italienne sur l’épigraphie du monde romain (Autun, 22-24 juin 2017)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antony Hostein</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chausson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius, 2022, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Altino 169 d.C. Intorno alla morte dell'imperatore Lucio Vero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Chausson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giovannella Cresci Marrone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Istituto Veneto di Scienze, Lettere ed Arti, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03966662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Perrin, pp.715, 2020, 978-2-262-03745-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528442v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilité, garnisons et nouveautés en épigraphie militaire : les unités auxiliaires et l'Afrique romaine (Antiquités Africaines, 56, 2020)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan Dana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079542v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (30)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clap for Alaska ! Les lendemains de la mort de César à la lumière de l'Okmok : quel(s) récit(s) pour une crise environnementale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Bats; Jean-Claude Lacam; Raphaël Laignoux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La république romaine face aux crises. Tome 2. Traumatismes, résilience et recompositions aux temps des guerres hannibalique et civiles (218-201/49-30 a.C.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.35-55, 2026, 978-2-35613-754-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05593579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre Néron et les Flaviens : les pestilences à Rome et dans l'empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dominique Castex; Nicolas Laubry; Benoit Rossignol. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Épidémies antiques en Méditerranée et au-delà</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, pp.337-402, 2026, PrimaLun@, 978-2-35613-447-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05525749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nec natura caret vitio... L'histoire environnementale avec Prudence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maria Cecilia d'Ercole; Silvia d'Intino; Florence Gherchanoc. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Natura. Approches anciennes, enjeux contemporains</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Garnier, pp.89-94, 2025, 978-2-406-17484-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Die 'Personalpolitik' des Mark Aurel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Peter Henrich. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marc Aurel, Kaiser, Feldherr, Philosoph</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Rheinisches Landesmuseum Trier - Wbg Theiss, pp.151-155, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05243664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une épuration et son souvenir : le sort des vaincus après la bataille de Lugdunum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d’une bataille romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.409-434, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Subir la guerre (Europe centrale, IIe s. ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Lalanne dir. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Une histoire des femmes en Europe (des grottes aux Lumières), objets, images textes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Armand Colin, pp.64-66, 2024, Collection U</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04746288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prendre parti : les soutiens d’Albinus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d’une bataille romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.75-100, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le temps de la bataille : à propos des conditions météorologiques de l’affrontement entre Albinus et Sévère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Matthieu Poux. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lugdunum 197. Histoire et archéologie d’une bataille romaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.61-64, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04796960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverner avec l'armée de 98 à 235</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sylvain Destephen. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gouverner l'empire romain de Trajan à 410 après J.-C.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ellipses, pp.233-240, 2022, 9782340-069572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La province de Narbonnaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuel Botte; Yvon Lemoine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Villae. Villas romaines en Gaule du Sud</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, errance; département du Var, pp.25-31, 2021, 978-2-87772-970-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'après-bataille de Lyon dans l'Empire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Patrice Faure; Frédéric Hurlet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">En quête de pouvoir de Rome à Lugdunum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Snoeck, pp.179-186, 2021, 9789461616876</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03778995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vignes et climat dans l'Empire romain, que peut-on savoir ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">J. Pérard; C. Wolikow. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres du Clos-Vougeot 2019, Fluctuations climatiques et vignobles du 14 Néolithique à l’actuel : impacts, résilience et perspectives 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-78, 2020, 978-2-918173-29-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Épigraphie en révolution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Altera pars laboris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 24, Edizioni Ca' Foscari, 2019, Antichistica, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.30687/978-88-6969-374-8/016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03530813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À la recherche des crises de mortalité animale et humaine en Gaule du Nord durant l'Antiquité Annexe 2 - Chapitre 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2 : Conditions environnementales de l’exploitation des espaces ruraux en Gaule du Nord</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-21, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02878400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'armée : les légions et les troupes auxiliaires sous Claude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Chausson; Geneviève Galliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude : Lyon, 10 avant J.-C. - Rome, 54 après J.-C. : un empereur au destin singulier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.230-235, 2018, 978-2-35906-255-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rituels invisibles : les cérémonies auliques autour de Marc Aurèle (121-180)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rituels et cérémonies de cour, de l’Empire romain à l’âge baroque</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.143-160, 2018, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.septentrion.20858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conditions environnementales de l'exploitation des espaces ruraux en Gaule du Nord</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bernigaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Camizuli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fajon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Michel Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2. Les campagnes du nord-est de la Gaule, de la fin de l'âge du Fer à l'Antiquité tardive</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 50 (2), Ausonius, pp.31-82, 2018, Mémoires, 978-2356132062</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche des crises de mortalité animale et humaine en Gaule du Nord durant l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annelise Binois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Reddé M. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gallia Rustica 2, Les campagnes du nord-est de la Gaule, de l'âge du fer à l'Antiquité tardive, t. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius, Mémoire 50, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02058199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'empire à l'avènement de Claude et la politique de conquête</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Chausson; Geneviève Galliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude : Lyon, 10 avant J.-C. - Rome, 54 après J.-C. : un empereur au destin singulier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.186-191, 2018, 978-2-35906-255-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colonia Claudia Savaria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Chausson; Geneviève Galliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Claude : Lyon, 10 avant J.-C. - Rome, 54 après J.-C. : un empereur au destin singulier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lienart; Musée des Beaux-Arts de Lyon, pp.226-227, 2018, 978-2-35906-255-7 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03959686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Limitem restitueret, praedam militibus daret : l’Empire romain en difficulté face aux défis de la prédation, des derniers Antonins à la Tétrarchie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pillages, tributs, captifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions de la Sorbonne, pp.27-51, 2018, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.psorbonne.39931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03528313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bruno Dumézil. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des Barbares</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUF, pp.899-903, 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gouverneurs et procurateurs dans un temps de menaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studia Classica Serdicensia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IV, pp.39-77, 2015, In honour of Prof. Boris Gerov (1903-1991)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00222948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le personnel administratif de la paye des soldats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M. Reddé. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’or pour les braves ! Soldes, armées et circulation monétaire dans le monde romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ausonius Éditions; Ausonius, pp.25-51, 2014, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.ausonius.14992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01515355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omnibus orientalibus prouinciis carissimus fuit&amp;quot; Essai sur le contexte et les significations politiques du voyage de Marc Aurèle dans les provinces hellénophones (175-176 ap. J.-C.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A. Hostein et S. Lalanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voyages des empereurs dans l'Orient romain. Époques antonine et sévérienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.123-133, 2012, Les Hespérides, 978-2-87772-515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter synfonias et cantica : notes sur le voyage de Lucius Vérus de Rome à la Syrie (et retour)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">A.Hostein et S. Lalanne. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Voyages des empereurs dans l'Orient romain. Époques antonine et sévérienne.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Errance, pp.37-63, 2012, Les Hespérides, 978-2-87772-515-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00872451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Municipal and Provincial Priests from the Danubian Provinces (Pannonia, Dacia, Moesia superior)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Federico Santangelo; James H. Richardson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Priests and State in the Roman World</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner Verlag, pp.577-603, 2011, 978-3-515-09817-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04691570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D'Apulum à Aquincum, quelques remarques autour du quotidien municipal et de la religion publique de deux cités des provinces du Danube romain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laurent Lamoine, Clara Berrendonner et Mireille Cébeillac-Gervasoni. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La praxis municipale dans l'Occident romain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires Blaise-Pascal, pp.363-390, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00563434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cens, mines et patrimoine, intégrité, zèle et expérience : Domitius Marsianus et ses missions administratives en Gaule durant le règne de Marc Aurèle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">François Chausson. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Occidents romains. Sénateurs, chevaliers, militaires, notables dans les provinces d'Occident (Espagnes, Gaules, Germanies, Bretagne)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions Errance, pp.277-300, 2010, Collection "Les Hespérides"</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00471786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre le glaive et le stylet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric HURLET. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rome et l'Occident (IIe siècle av. J.-C. - IIe siècle apr. J.-C.) Gouverner l'Empire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.77-106, 2009, Histoire, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pur.124476.⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00436078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compte rendu de Michel REDDÉ, Aux marges de la Gaule. Conquête militaire et développement économique de l'Occident romain, Phaze, 2023</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.58079/xv4n⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04575547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre équestre à Rome (Ier-Ve siècles) : une élite sociale et politique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie d’histoire numérique de l’Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04706903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Préface (Amicie d'Arces, La collection Vallentin du Cheylard)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Rossignol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La collection Vallentin du Cheylard. Ludovic Vallentin et ses fils, chercheurs et collectionneurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05198717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId158"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -7969,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B8976CE"/>
+    <w:nsid w:val="4847EBAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -8200,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rossignol-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2619-7010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197897341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357585591" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457291v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2025.227337" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778993v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729497v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726995v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710559v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonfand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121916v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doray" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727004v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899555v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959708v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2013" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590453v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17469" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794944v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832238v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543232v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0045" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528448v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dana" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2933" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528387v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1992" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891676v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598478v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hairy" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543229v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.041.0019" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959749v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818702v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958734v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635125v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2018.12469" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603582v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6118" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543240v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1943" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515281v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1917" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528460v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1922" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515362v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515329v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515357v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.141.0079" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515332v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603583v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603584v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4709" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515348v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2013.1806" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872453v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661307v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1718" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585189v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565588v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420874v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2007.1648" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543233v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.932" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137198v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232064v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Borgn&#8217;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rharm.2000.4962" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706938v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868560v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813544v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532495v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515311v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515342v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798585v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798583v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424504v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125556v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125356v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278333v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521076v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844662v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chausson" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959768v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovannella Cresci Marrone" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966658v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966662v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079542v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593579v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525749v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243664v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746288v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796963v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796960v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796967v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778977v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778990v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778995v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528332v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530813v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-374-8/016" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878400v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528305v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20858" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058199v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959666v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959686v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528313v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39931" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959677v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515286v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222948v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515355v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.14992" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872451v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691570v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563434v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471786v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124476." TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575547v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/xv4n" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706903v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198717v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rossignol-benoit" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0005-2619-7010" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084742429" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/197897341" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?hl=fr&amp;user=5JI6FsUAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000357585591" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457291v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Rossignol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.11606/issn.2316-9141.rh.2025.227337" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778993v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04729497v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04726995v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04710559v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Bonfand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Djaoui" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121916v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Doray" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lefebvre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Michel d'Annoville" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Mignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04727004v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03794944v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959708v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lavergne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2020.2013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03899555v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03590453v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/chrhc.17469" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03832238v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543232v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.048.0045" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528448v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan Dana" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/antafr.2933" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528387v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2019.1992" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03891676v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03818702v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03598478v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Hairy" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543229v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/infle.041.0019" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959749v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Dupuis" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03958734v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04635125v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bsnaf.2018.12469" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603582v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.6118" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543240v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1943" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515281v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2015.1917" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528460v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ran.2016.1922" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515362v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515329v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515357v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hyp.141.0079" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515332v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515352v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603583v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.5152" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03603584v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/anabases.4709" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515348v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2013.1806" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872453v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00661307v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2010.1718" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585189v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00565588v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Durost" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00420874v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/ccgg.2007.1648" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03543233v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges-No&#235;l Lambert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bernard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.932" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00137198v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04389756v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Le Borgn&#8217;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/rharm.2000.4962" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00232064v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706938v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03868560v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03813544v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528353v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03532495v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515342v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798585v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00798583v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00424504v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125556v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00125356v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00278333v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05521076v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03844662v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chausson" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Hostein" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959768v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovannella Cresci Marrone" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966658v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03966662v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528442v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079542v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593579v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05525749v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198815v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05243664v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796967v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04746288v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796963v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796960v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778977v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778990v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778995v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528332v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03530813v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.30687/978-88-6969-374-8/016" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02878400v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annelise Binois" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528305v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.septentrion.20858" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Bernigaud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Camizuli" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fajon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02058199v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959666v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03959686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03528313v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.39931" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515286v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00222948v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01515355v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.ausonius.14992" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872452v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00872451v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04691570v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00563434v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00471786v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436078v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.124476." TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575547v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.58079/xv4n" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706903v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198717v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>