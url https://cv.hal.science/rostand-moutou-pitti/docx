--- v0 (2026-03-17)
+++ v1 (2026-05-03)
@@ -1268,295 +1268,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient-Delignified Wood as a Sustainable Anisotropic Insulation Material</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yi Hien Chin</w:t>
+                <w:t xml:space="preserve">Formulation and Numerical Verification of a New Rheological Model for Creep Behavior of Tropical Wood Species Based on Modified Variable-Order Fractional Element</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+                <w:t xml:space="preserve">Jeanne Sandrine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabekou Takam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/en18205519⟩</w:t>
+              <w:t xml:space="preserve">Forests</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16 (5), pp.824. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/f16050824⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327841v1</w:t>
+                <w:t xml:space="preserve">hal-05069274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formulation and Numerical Verification of a New Rheological Model for Creep Behavior of Tropical Wood Species Based on Modified Variable-Order Fractional Element</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Sandrine</w:t>
+                <w:t xml:space="preserve">Gradient-Delignified Wood as a Sustainable Anisotropic Insulation Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hien Chin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mabekou Takam</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+                <w:t xml:space="preserve">Salah-Eddine Ouldboukhitine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forests</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 16 (5), pp.824. </w:t>
+              <w:t xml:space="preserve">Energies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 18 (20), pp.5519. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/f16050824⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/en18205519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05069274v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A scalable solvent-exchange strategy for the drying of colorless Japanese cedar ( Cryptomeria japonica )</w:t>
               </w:r>
@@ -2472,51 +2472,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modeling the nonlinear creep behavior of Entandrophragma cylindricum wood by fractional derivative model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabekou Takam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5600,286 +5600,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01613043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of hygrothermal effects in the fracture process in wood under creep loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+                <w:t xml:space="preserve">Inverse identification of early- and latewood hydric properties using full-field measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raoul Spero Adjovi Loko</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.04.009⟩</w:t>
+              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.1 - 14. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17480272.2016.1263973⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616881v1</w:t>
+                <w:t xml:space="preserve">hal-01616886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inverse identification of early- and latewood hydric properties using full-field measurements</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Dang</w:t>
+                <w:t xml:space="preserve">Influence of hygrothermal effects in the fracture process in wood under creep loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M. Grédiac</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raoul Spero Adjovi Loko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Wood Material Science and Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Engineering Fracture Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 177, pp.153 - 166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.engfracmech.2017.04.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/17480272.2016.1263973⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01616886v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CARACTERISATION ANATOMIQUE ET CHIMIQUE DU RONIER (BORASSUS AETHIOPUM MART., ARECACEAE) DU TCHAD / AFRIQUE CENTRALE</w:t>
               </w:r>
@@ -10343,946 +10343,946 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards the design of structural elements for construction based on polylactic acid and cocoa pods of Cameroonian origin.</w:t>
+                <w:t xml:space="preserve">Impact de la sciure de bois sur les propriétés mécaniques des briques à base d’argiles de Kwilu-Ngongo, en RD Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tchamen Ngoule</w:t>
+                <w:t xml:space="preserve">Blanca Lewo Nkondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delattre Cédric</w:t>
+                <w:t xml:space="preserve">Rébecca Ogougba Ogatchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moutou Pitti</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kocouvi Agapi Houanou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3eme JOURNEE D’ETUDE EN SCIENCES ET TECHNOLOGIE DU BOIS ET DE L’ENVIRONNEMENT</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Franceville, Gabon</w:t>
+              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR "Sciences du Bois"; CNRS; INRAE; AgroParisTech, Oct 2025, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05347681v1</w:t>
+                <w:t xml:space="preserve">hal-05367571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la sciure de bois sur les propriétés mécaniques des briques à base d’argiles de Kwilu-Ngongo, en RD Congo</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards the design of structural elements for construction based on polylactic acid and cocoa pods of Cameroonian origin.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tchamen Ngoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Cédric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blanca Lewo Nkondi</w:t>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rébecca Ogougba Ogatchin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
+                <w:t xml:space="preserve">Blaise Mtopi Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kocouvi Agapi Houanou</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nguedjio Loïc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR "Sciences du Bois"; CNRS; INRAE; AgroParisTech, Oct 2025, Mont de Marsan, France</w:t>
+              <w:t xml:space="preserve">3eme JOURNEE D’ETUDE EN SCIENCES ET TECHNOLOGIE DU BOIS ET DE L’ENVIRONNEMENT</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Franceville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367571v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05347681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of Khaya ivorensis and Magnolia obovata : resistance to cracking for space applications</w:t>
+                <w:t xml:space="preserve">Comparative fracture parameters of Khaya ivorensis and Magnolia obovata : outlooks for the development of sustainable mobility materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thomas Jailin</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery K Doko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Merhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Society for Experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hyatt Regency, Jun 2025, Milwaukee (Wisconsin, USA), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Fragility Fracture (ICFF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chinese University of Hong Kong, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05146073v1</w:t>
+                <w:t xml:space="preserve">hal-05146098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative fracture parameters of Khaya ivorensis and Magnolia obovata : outlooks for the development of sustainable mobility materials</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MECHANICAL AND THERMAL CHARACTERIZATION OF FIREBRICKS MADE FROM RECYCLED ADDITIVES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rébecca Ogougba Ogatchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkondi Lewo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaysat Bénoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houanou Kocouvi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Fragility Fracture (ICFF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chinese University of Hong Kong, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">3ème JOURNÉE SCIENTIFIQUE DE L’INSTITUT DE RECHERCHES TECHNOLOGIQUE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ambition internationale AURA; CNRS IEA – International Emerging Actions, Jul 2025, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146098v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05367598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et évaluation de poutrelles en bois ancien collées avec un adhésif lignocellulosique biosourcé</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Cédric Delattre</w:t>
+                <w:t xml:space="preserve">FRACTIONAL ORDER DERIVATIVE APPROACH OF VISCOELASTIC BEHAVIOR OF TROPICAL WOOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Brisbane, Australia. pp.5437 - 5443, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/080513-0669⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332005v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05111305v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MECHANICAL AND THERMAL CHARACTERIZATION OF FIREBRICKS MADE FROM RECYCLED ADDITIVES</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blaysat Bénoit</w:t>
+                <w:t xml:space="preserve">Conception et évaluation de poutrelles en bois ancien collées avec un adhésif lignocellulosique biosourcé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florelle Mafogang Mbekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Houanou Kocouvi</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loïc Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème JOURNÉE SCIENTIFIQUE DE L’INSTITUT DE RECHERCHES TECHNOLOGIQUE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ambition internationale AURA; CNRS IEA – International Emerging Actions, Jul 2025, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05367598v1</w:t>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05332005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FRACTIONAL ORDER DERIVATIVE APPROACH OF VISCOELASTIC BEHAVIOR OF TROPICAL WOOD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+                <w:t xml:space="preserve">Comparative study of Khaya ivorensis and Magnolia obovata : resistance to cracking for space applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery K Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference on Timber Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Society for Experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hyatt Regency, Jun 2025, Milwaukee (Wisconsin, USA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.52202/080513-0669⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05111305v1</w:t>
+                <w:t xml:space="preserve">hal-05146073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une meilleure compréhension des performances mécaniques et de la durabilité des bois pour la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Castanie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11385,51 +11385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talla Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3 ème Journée d’Etude en Science et Technologie du Bois et de l’Environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Franceville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11562,103 +11562,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers la conception d’éléments structuraux pour la construction à base de colle lignocellulosique et de cabosse de cacao d’origine camerounaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchamen Ngoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguedjio Loïc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée scientifique sur les écomatériaux au Cameroun</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Dschang, Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11677,355 +11677,355 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05347673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact sur le transfert d'humidité d'une grille destinée à des mesures optiques de déformation du bois par spectre localisé (LSA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+                <w:t xml:space="preserve">Conception et durabilité des poutrelles collées du bois ancien via un adhésif lignocellulosique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mbekou Mafogang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blaysat Benoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Nguedjio Loic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delattre Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t>
+              <w:t xml:space="preserve">Journées Scientifiques sur les Eco-Matériaux au Cameroun</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Africaine des Eco-Matériaux (EcoMat-AFRICA), Apr 2025, Dschang (Cameroun), Cameroun</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05352112v1</w:t>
+                <w:t xml:space="preserve">hal-05332020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et durabilité des poutrelles collées du bois ancien via un adhésif lignocellulosique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mbekou Mafogang</w:t>
+                <w:t xml:space="preserve">Impact sur le transfert d'humidité d'une grille destinée à des mesures optiques de déformation du bois par spectre localisé (LSA)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaysat Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nguedjio Loic</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Delattre Cedric</w:t>
+                <w:t xml:space="preserve">Jailin Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Scientifiques sur les Eco-Matériaux au Cameroun</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Africaine des Eco-Matériaux (EcoMat-AFRICA), Apr 2025, Dschang (Cameroun), Cameroun</w:t>
+              <w:t xml:space="preserve">14èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05332020v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05352112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TOWARDS THE DESIGN OF STRUCTURAL ELEMENTS FOR CONSTRUCTION BASED ON POLYLACTIC ACID AND COCOA PODS OF CAMEROONIAN ORIGIN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tchamen Ngoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nguedjio Loïc Chrislin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Cédric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3eme JOURNEE SCIENTIFIQUE DE L’INSTITUT DE RECHERCHES TECHNOLOGIQUES</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12437,523 +12437,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05329634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et Caractérisation mécanique de matériaux composites :Cas des cabosses de Cacao d'origine camerounaise et d'acide polylactique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comparison of cracking process in tropical wood for mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Jailin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery K Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDRBOIS-2025 : 14èmes journées du GDR sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont-de-Marsan, France</w:t>
+              <w:t xml:space="preserve">WORLD CONFERENCE ON TIMBER ENGINEERING</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Australian Organising Committee, Jun 2025, Brisbane (AU), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05345410v1</w:t>
+                <w:t xml:space="preserve">hal-05146054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of cracking process in tropical wood for mobility</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conception et Caractérisation mécanique de matériaux composites :Cas des cabosses de Cacao d'origine camerounaise et d'acide polylactique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mureille Audrey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mtopi Fotso Blaise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WORLD CONFERENCE ON TIMBER ENGINEERING</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Australian Organising Committee, Jun 2025, Brisbane (AU), France</w:t>
+              <w:t xml:space="preserve">GDRBOIS-2025 : 14èmes journées du GDR sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont-de-Marsan, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05146054v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05345410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-mode crack propagation criteria in orthotropic materials under moisture content stress</w:t>
+                <w:t xml:space="preserve">Modeling the influence of crack-lip pressure on the energy release rate in orthotropic materials : Effects of moisture content and mixed mode decoupling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Afoutou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Fréderic Dubois</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">École thématique Sciences du Bois, Rupture-Imagerie-CND</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du Bois, Jul 2025, Egletons, France</w:t>
+              <w:t xml:space="preserve">26th French Mechanics Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05158951v1</w:t>
+                <w:t xml:space="preserve">hal-05229964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling the influence of crack-lip pressure on the energy release rate in orthotropic materials : Effects of moisture content and mixed mode decoupling</w:t>
+                <w:t xml:space="preserve">Mixed-mode crack propagation criteria in orthotropic materials under moisture content stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fréderic Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">26th French Mechanics Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFM, Aug 2025, Metz, France</w:t>
+              <w:t xml:space="preserve">École thématique Sciences du Bois, Rupture-Imagerie-CND</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du Bois, Jul 2025, Egletons, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05229964v1</w:t>
+                <w:t xml:space="preserve">hal-05158951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du Fluage du bois tropical d'Entandrophragma Cylindricum via le modèle fractionnaire de Burger.</w:t>
               </w:r>
@@ -13194,51 +13194,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delattre Cedric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Talla Pierre Kisito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Scientifiques sur les Eco-Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Africaine des Eco-Matériaux - ECOMAT-AFRICA, Jun 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13257,338 +13257,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Influence of Moisture Content and Thermal Modification on the Non-Linearity in Mode I Fracture of Spruce Wood</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Miran Merhar</w:t>
+                <w:t xml:space="preserve">Mode I fracture of tropical timber in 3-point bending in a controlled environment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11TH European Conference on Wood Modification (ECWM11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
+              <w:t xml:space="preserve">Annual Conference of the Society of Experimental Mechanics (SEM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Vancouver, United States. pp.6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885859v1</w:t>
+                <w:t xml:space="preserve">hal-04855465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the potential of carbon nanodots as an UV protection reagent for wood</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dennis Jones</w:t>
+                <w:t xml:space="preserve">The Influence of Moisture Content and Thermal Modification on the Non-Linearity in Mode I Fracture of Spruce Wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Merhar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11TH European Conference on Wood Modification (ECWM11)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Apr 2024, Florence (IT), Italy</w:t>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04885875v1</w:t>
+                <w:t xml:space="preserve">hal-04885859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mode I fracture of tropical timber in 3-point bending in a controlled environment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Goli</w:t>
+                <w:t xml:space="preserve">Exploring the potential of carbon nanodots as an UV protection reagent for wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Jué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chia-Feng Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Scharf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dennis Jones</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Conference of the Society of Experimental Mechanics (SEM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Vancouver, United States. pp.6</w:t>
+              <w:t xml:space="preserve">11TH European Conference on Wood Modification (ECWM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence (IT), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855465v1</w:t>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885875v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A novel method to study abrasion resistance of surfacedensified wood</w:t>
               </w:r>
@@ -14418,509 +14418,522 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04853869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving the Thermal Performance of Fired Clay Bricks Produced in the Far West of DR Congo</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct identification of fracture parameters of wood by digital image correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nilas Azama</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Blaysat Benoit</w:t>
+                <w:t xml:space="preserve">Olivier Cochet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rui F Martins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SWST 67th International Convention « Society of wood science and technology »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Portorož, Slovenia</w:t>
+              <w:t xml:space="preserve">Portuguese Conference on Fracture 2024 (PCF2024)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04853882v1</w:t>
+                <w:t xml:space="preserve">hal-04886047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés physicomécaniques du bois de chêne de la cathédrale Notre Dame de Paris</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improving the Thermal Performance of Fired Clay Bricks Produced in the Far West of DR Congo</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blanca Lewo Nkondi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nilas Azama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blaysat Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matteo Bourchanin</w:t>
+                <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epiphanie Nouemsi Soubgui</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+                <w:t xml:space="preserve">Hélène de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.155-158</w:t>
+              <w:t xml:space="preserve">SWST 67th International Convention « Society of wood science and technology »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Portorož, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04826991v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04853882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct identification of fracture parameters of wood by digital image correlation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effet du vieillissement naturel sur les propriétés physicomécaniques du bois de chêne de la cathédrale Notre Dame de Paris</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matteo Bourchanin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Cochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">José Xavier</w:t>
+                <w:t xml:space="preserve">Epiphanie Nouemsi Soubgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rui F Martins</w:t>
+                <w:t xml:space="preserve">Miyuki Matsuo-Ueda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauvat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Portuguese Conference on Fracture 2024 (PCF2024)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2024, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">13èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, Nantes, France. pp.155-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04886047v1</w:t>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04826991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la saignée sur le comportement mécanique des troncs de deux clones d'hévéa</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Study of nonlinear creep behavior of Entandrophragma Cylindricum wood through Zener fractional rheological model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Sandrine Takam Mabekou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13eme journees scientifiques du GDR 3544 Sciences du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Sciences du Bois + ESB, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Annual Cobference of Society of experimental Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Portland (Maine), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04819180v1</w:t>
+                <w:t xml:space="preserve">hal-04801516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of wooden construction in the face of climate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14936,194 +14949,198 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International conference on tropical wood (ICTW)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2024, Antanarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04854842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of nonlinear creep behavior of Entandrophragma Cylindricum wood through Zener fractional rheological model</w:t>
+                <w:t xml:space="preserve">Intégrales Invariantes pour l'étude des milieux fissures: Revue et Verrous actuels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Blaysat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Cobference of Society of experimental Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Portland (Maine), United States</w:t>
+              <w:t xml:space="preserve">GT Rupture, 13èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801516v1</w:t>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04885616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The challenges of wooden construction in the face of climate variations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15139,182 +15156,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Tropical Wood - Advancing the Sustainable Use of Tropical Forests</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2024, Antananarivo, Madagascar</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégrales Invariantes pour l'étude des milieux fissures: Revue et Verrous actuels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+                <w:t xml:space="preserve">Impact de la saignée sur le comportement mécanique des troncs de deux clones d'hévéa</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld ENGONGA EDZANG</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GT Rupture, 13èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNRS, Nov 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">13eme journees scientifiques du GDR 3544 Sciences du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Sciences du Bois + ESB, Nov 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId410" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04885616v1</w:t>
+            <w:hyperlink r:id="rId408" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04819180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coefficients of friction between dowel-type fasteners and wood in timber connections</w:t>
               </w:r>
@@ -15421,51 +15421,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des processus de fissuration des bois tropicaux pour la mobilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riccardo Houngbegnon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jailin Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valery Doko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16345,64 +16345,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Utilisation des écomatériaux locaux pour la construction des bâtiments en République Démocratique du Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Lewo Nkondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilas Azama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16447,256 +16447,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04364379v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse de la complaisance du bois dans des essais de fluage multi-paliers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Godi</w:t>
+                <w:t xml:space="preserve">Impact des stratégies de croissance des arbres sur la performance mécanique des bois tropicaux du Gabon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nkene Mezui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Brancheriau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
+              <w:t xml:space="preserve">Journée de la recherche technologique, de l’innovation et du développement durable (JRTIDD)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824383v1</w:t>
+                <w:t xml:space="preserve">hal-04887131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des stratégies de croissance des arbres sur la performance mécanique des bois tropicaux du Gabon</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+                <w:t xml:space="preserve">Analyse de la complaisance du bois dans des essais de fluage multi-paliers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bontemps Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournely Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche technologique, de l’innovation et du développement durable (JRTIDD)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">12èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2023, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04887131v1</w:t>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">USING X-RAY COMPUTED TOMOGRAPHY TO MEASURE FIRE DEGRADATION OF A TIMBER CONNECTION</w:t>
               </w:r>
@@ -16803,51 +16803,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Creep tests on partially dried notched beams of silver fir wood (Abies alba)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bontemps Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16927,252 +16927,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04366360v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the cross-linking of the cellulosic fibrillar network on the macroscopic elastic behaviour of wood</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
+                <w:t xml:space="preserve">Durabilité mécanique des bois d'Ozigo et de Moabi sous sollicitations de longue durée en flexion 4 points environnements variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nsouami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Manfoumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée de la recherche technologique, de l’innovation et du développement durable: 20-21 juillet 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut de Recherche Technologique, Jul 2023, Libreville, Gabon</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04366364v2</w:t>
+                <w:t xml:space="preserve">hal-04366346v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Durabilité mécanique des bois d'Ozigo et de Moabi sous sollicitations de longue durée en flexion 4 points environnements variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Effects of the cross-linking of the cellulosic fibrillar network on the macroscopic elastic behaviour of wood</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-Tung Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auslender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée de la recherche technologique, de l’innovation et du développement durable: 20-21 juillet 2023</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">WCTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Oslo, Jun 2023, Oslo (Norway), Norway. pp.443-448, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52202/069179-0060⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04366346v1</w:t>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04366364v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct identification of fracture parameters of wood in mode I by digital image correlation</w:t>
               </w:r>
@@ -17184,51 +17184,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Cochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jose Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rui F Martins</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17754,51 +17754,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12eme Journees Scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Limoges, Nov 2023, Limoges (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17862,51 +17862,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.148-151</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17925,627 +17925,627 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wind safety of rubber trees in plantations: comparison of the resistance to breakage of two clones</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contribution à l’étude du comportement en ambiance tropicale des essences de bois peu connues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Moulia</w:t>
+                <w:t xml:space="preserve">Lié Régis Moumbina Dindzambot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Blaise Ekomy Ango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Kisito Talla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph J. Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.242-244</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03727662v1</w:t>
+                <w:t xml:space="preserve">hal-04825151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative study of the mechano-sorptive effect on crack propagation beams of tropical and temperate</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Goli</w:t>
+                <w:t xml:space="preserve">Impact des environnements climatiques sur le comportement mécanique des bois d'Ozigo et de Moabi soumis à un chargement de longue durée en flexion 4 points</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nsouami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Manfoumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
+              <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.249-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04889698v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution à l’étude du comportement en ambiance tropicale des essences de bois peu connues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lié Régis Moumbina Dindzambot</w:t>
+                <w:t xml:space="preserve">Analyse des essais de fluage sur des poutres entaillées de sapin pectiné (Abies alba) à l'état vert en éliminant les effets de rupture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bontemps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Blaise Ekomy Ango</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+                <w:t xml:space="preserve">Mathieu Florence</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournely Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.242-244</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825151v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des environnements climatiques sur le comportement mécanique des bois d'Ozigo et de Moabi soumis à un chargement de longue durée en flexion 4 points</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Comparative study of the mechano-sorptive effect on crack propagation beams of tropical and temperate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.249-252</w:t>
+              <w:t xml:space="preserve">18th European Mechanics of Materials Conference (EMMC18)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Oxford, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825140v1</w:t>
+                <w:t xml:space="preserve">hal-04889698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des essais de fluage sur des poutres entaillées de sapin pectiné (Abies alba) à l'état vert en éliminant les effets de rupture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bontemps</w:t>
+                <w:t xml:space="preserve">Wind safety of rubber trees in plantations: comparison of the resistance to breakage of two clones</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Florence</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Fournely Eric</w:t>
+                <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Gril</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">10th Plant Biomechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ENS Lyon, Aug 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824386v1</w:t>
+                <w:t xml:space="preserve">hal-03727662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et fabrication d’une brique adobe a partir des sciures de bois d’origine du bassin du congo</w:t>
               </w:r>
@@ -19190,316 +19190,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04889848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduction of wood thermal conductivity by delignification</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+                <w:t xml:space="preserve">A polynomial chaos expansion model for sensitivity analysis and reliability assessment of reinforced concrete structures subjected to cyclic loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henriette Marlaine Imounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 "Sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR 3544 "Sciences du bois", Nov 2022, Nice, France</w:t>
+              <w:t xml:space="preserve">13th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2021-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Shanghai, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03924753v1</w:t>
+                <w:t xml:space="preserve">hal-04895808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A polynomial chaos expansion model for sensitivity analysis and reliability assessment of reinforced concrete structures subjected to cyclic loading</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Etude des paramètres de diffusion du bois : approche expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournely Eric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th International Conference on Structural Safety &amp; Reliability (ICOSSAR 2021-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Shanghai, China</w:t>
+              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895808v1</w:t>
+                <w:t xml:space="preserve">hal-04280029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement de panneaux en bois reconstitués à partir des sous-produits de scierie de bois exotiques originaires du Cameroun et d'un liant biosourcé : gomme arabique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prince Ulfrid Passo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19548,571 +19548,571 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude des paramètres de diffusion du bois : approche expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Goli</w:t>
+                <w:t xml:space="preserve">Reduction of wood thermal conductivity by delignification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hien Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Fournely Eric</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25e Congrès Français de Mécanique, Nantes, 29 août-2 septembre 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, Nantes, France</w:t>
+              <w:t xml:space="preserve">11èmes Journées Scientifiques du GDR 3544 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR 3544 "Sciences du bois", Nov 2022, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04280029v1</w:t>
+                <w:t xml:space="preserve">hal-03924753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages du sapin pectiné (Abies alba) mis en oeuvre à l'état vert ou partiellement séché pour des applications en structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Arthur Bontemps</w:t>
+                <w:t xml:space="preserve">Modélisation rhéologique du comportement mécanosorptif et viscoélastique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.230-233</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.54-57</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825033v1</w:t>
+                <w:t xml:space="preserve">hal-04825015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation rhéologique du comportement mécanosorptif et viscoélastique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+                <w:t xml:space="preserve">Usages du sapin pectiné (Abies alba) mis en oeuvre à l'état vert ou partiellement séché pour des applications en structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Mathieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Bontemps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.54-57</w:t>
+              <w:t xml:space="preserve">, Nov 2022, Nice, France. pp.230-233</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825015v1</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de la réticulation du réseau fibrillaire cellulosique sur le comportement élastique effectif de la paroi cellulaire du bois</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le bois, un écomatériaux pour la construction : effets mécaniques et environnementaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Manfoumbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.216-219</w:t>
+              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique (CEMA’2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Saly, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825327v1</w:t>
+                <w:t xml:space="preserve">hal-04889862v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le bois, un écomatériaux pour la construction : effets mécaniques et environnementaux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence de la réticulation du réseau fibrillaire cellulosique sur le comportement élastique effectif de la paroi cellulaire du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat-Tung Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auslender</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicaise Manfoumbi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2éme Conférence sur les Eco-Matériaux en Afrique (CEMA’2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Saly, France</w:t>
+              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.216-219</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889862v1</w:t>
+                <w:t xml:space="preserve">hal-04825327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">BONDING PERFORMANCE OF TROPICAL MULTI SPECIES GLUED SOLID TIMBER</w:t>
               </w:r>
@@ -20446,273 +20446,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de l'effet mécanosorptif sur la fissuration du Padouk</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Goli</w:t>
+                <w:t xml:space="preserve">Characterization of the thigmomorphogenetic response of rubber tree clone (hevea brasiliensis): impact on wind breakage strength</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId504" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Engonga Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId505" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulia Bruno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.27-30</w:t>
+              <w:t xml:space="preserve">World Conference On Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Santiago, Chile. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04825219v1</w:t>
+                <w:t xml:space="preserve">hal-03042580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of the thigmomorphogenetic response of rubber tree clone (hevea brasiliensis): impact on wind breakage strength</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Influence de l'effet mécanosorptif sur la fissuration du Padouk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Conference On Timber Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Santiago, Chile. pp.2</w:t>
+              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.27-30</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042580v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VISCOELASTIC AND MECHANO-SORPTIVE BEHAVIOUR OF TWO TROPICAL SPECIES</w:t>
               </w:r>
@@ -20817,476 +20817,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement mécanique des bois d’Ozigo et de Moabi soumis à un chargement de longue durée en environnements variables</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+                <w:t xml:space="preserve">Impact of moisture content on tropical wood under opening mode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stanislas Malfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2èmes Journée d’Etudes en Sciences et Technologie du Bois du au Gabon: 3-5 novembre 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">4th International Conference on Structural Integrity (ICSI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895242v1</w:t>
+                <w:t xml:space="preserve">hal-04895819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la rigidité de flexion de l'arbre sur pied de deux clones d'hévéa (Hevea brasiliensis) de plantation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
+                <w:t xml:space="preserve">Comportement mécanique des bois d’Ozigo et de Moabi soumis à un chargement de longue durée en environnements variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nsouami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicaise Manfoumbi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.86-90</w:t>
+              <w:t xml:space="preserve">2èmes Journée d’Etudes en Sciences et Technologie du Bois du au Gabon: 3-5 novembre 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04825250v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04895242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of moisture content on tropical wood under opening mode</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Impact of mechano-sorptive loading on crack propagation of notched beams of White-fir and Okume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Goli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Structural Integrity (ICSI)</w:t>
+              <w:t xml:space="preserve">4th International Conference on Structural Integrity (ICSI 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04895819v1</w:t>
+                <w:t xml:space="preserve">hal-04895813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of mechano-sorptive loading on crack propagation of notched beams of White-fir and Okume</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+                <w:t xml:space="preserve">Comparaison de la rigidité de flexion de l'arbre sur pied de deux clones d'hévéa (Hevea brasiliensis) de plantation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Engonga Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Structural Integrity (ICSI 2021)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2021, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">10es journées du GDR 3544 « Sciences du bois »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Montpellier, France. pp.86-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04895813v1</w:t>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04825250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en évidence de l'effet retardé de l'humidité sur le comportement mécanique d'une poutre de bois</w:t>
               </w:r>
@@ -21755,51 +21755,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de briquette combustible à base de la sciure du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jesse Alvin Etsine Obame</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blaise Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21844,312 +21844,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comportement effectif de la paroi cellulaire du bois : comparaison numérique et analytique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Auslender</w:t>
+                <w:t xml:space="preserve">Modélisation en grands déplacements du comportement mécanique d'une tige lors d'un essai de flexion sur pied</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnauld Clauvy’s Engonga Edzang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.97-100</w:t>
+              <w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.53</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId524" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03450810v1</w:t>
+                <w:t xml:space="preserve">hal-03142007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId525" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation en grands déplacements du comportement mécanique d'une tige lors d'un essai de flexion sur pied</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnauld Clauvy’s Engonga Edzang</w:t>
+                <w:t xml:space="preserve">Comportement effectif de la paroi cellulaire du bois : comparaison numérique et analytique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhat Phan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Auslender</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9ème journée scientifiques du GDR 355 "Sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire 3SR, Grenoble, Nov 2020, Grenoble, France. pp.53</w:t>
+              <w:t xml:space="preserve">9èmes Journées Scientifiques du GDR3544 Sciences du bois,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.97-100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03142007v1</w:t>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03450810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Méthode optique de mesures des grandeurs physiques d’un essai de fluage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bontemps Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournely Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -22226,51 +22226,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournely Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22364,51 +22364,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blaise Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9èmes journées scientifiques du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France. pp.46-49</w:t>
@@ -22431,243 +22431,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04825348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparative studies of three tropical wood species under compressive cyclic loading and various moisture content levels</w:t>
+                <w:t xml:space="preserve">Design and manufacture of an adobe brick made from clay and sawdust of Gabonese origin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clauvy'S Arnaud Engonga Edzang</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+                <w:t xml:space="preserve">Zemeyong Embilewa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soubou Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SEMC 2019: The Seventh International Conference on Structural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, CapTown, South Africa</w:t>
+              <w:t xml:space="preserve">10th International Conference of the African Materials Research Society (AMRS2019).</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arusha, Tanzania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02116767v1</w:t>
+                <w:t xml:space="preserve">hal-03042611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and manufacture of an adobe brick made from clay and sawdust of Gabonese origin</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparative studies of three tropical wood species under compressive cyclic loading and various moisture content levels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ekomy Ango</w:t>
+                <w:t xml:space="preserve">Clauvy'S Arnaud Engonga Edzang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the African Materials Research Society (AMRS2019).</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arusha, Tanzania</w:t>
+              <w:t xml:space="preserve">SEMC 2019: The Seventh International Conference on Structural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, CapTown, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042611v1</w:t>
+            <w:hyperlink r:id="rId535" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02116767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique d'une poutre entaillée en flexion 4 points : comparaison numérique et expérimentale</w:t>
               </w:r>
@@ -23007,51 +23007,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Goli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Godi Gaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -23093,64 +23093,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement mécanique d'éléments de structures en bois de sapin pectiné en vue d'applications constructives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bontemps Arthur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Fournely</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23480,303 +23480,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04895894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Fournely</w:t>
+                <w:t xml:space="preserve">A new path-independent integral generalized for three-dimensional crack problem: analytical and numerical results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soliman El Kabir</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuri Lapusta</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t>
+              <w:t xml:space="preserve">Congrès Français de Mecanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04857076v1</w:t>
+                <w:t xml:space="preserve">hal-02116779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification of crack front in wooden material by X-ray microtomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pourquoi les branches des arbres cassent-elles parfois sans raison apparente ? Le cas des charpentières plagiotropes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId549" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rooij Arnoul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tancrède Almeras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference of the African Materials Research Society (AMRS2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Arusha, Tanzania</w:t>
+              <w:t xml:space="preserve">8. Journées du GDR 3544 "sciences du bois"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.278-280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042615v1</w:t>
+            <w:hyperlink r:id="rId548" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04857076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical characterization of tropical glued solid timber beams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Horphé Ndong Bidzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23804,113 +23804,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SEMC 2019: The Seventh International Conference on Structural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Cap Town, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02116760v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative des paramètres de fissuration 3D dans le bois vert par microtomographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G J Mambili Lebongui1</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23929,260 +23929,260 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04866783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A new path-independent integral generalized for three-dimensional crack problem: analytical and numerical results</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identification of crack front in wooden material by X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Yuri Lapusta</w:t>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G J Mambili Lebongui1</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Badel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId556" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Gri1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Français de Mecanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Brest, France</w:t>
+              <w:t xml:space="preserve">10th International Conference of the African Materials Research Society (AMRS2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Arusha, Tanzania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02116779v1</w:t>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biomécanique des tiges soumises à des stress mécaniques contrôlés et environnementaux : application à l'hévéa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnauld Clauvy'S Engonga Edzang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Moulia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8èmes journées du GDR 3544 « Sciences du bois »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Epinal, France. pp.272-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -24936,51 +24936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical performance of reconstituted solid wood beams from tropical species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Horphé Ndong Bidzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25299,51 +25299,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Seif Eddine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25476,51 +25476,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation mécanique in situ de quelques essences tropicales pour la réalisation de poutres en BMR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Horphé Ndong Bidzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25623,51 +25623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evelyne Toussain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25902,277 +25902,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact des variations climatiques sur la durée de vie des poutres entaillées de sapin blanc (Abies Alba Mil) et de Douglas (Pseudotsuga Menziesii) : étude expérimentale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
+                <w:t xml:space="preserve">COMBINED ACOUSTIC EMISSION AND X-RAY MICRO-TOMOGRAPHY APPROACH FOR STRUCTURAL HEALTH MONITORING OF WOOD-BASED STRUCTURES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diakhaté</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7 èmes Journées GDR Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t>
+              <w:t xml:space="preserve">2018 World Conference on Timber Engineering (WCTE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Seoul, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId583" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910542v1</w:t>
+                <w:t xml:space="preserve">hal-01873986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId585" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">COMBINED ACOUSTIC EMISSION AND X-RAY MICRO-TOMOGRAPHY APPROACH FOR STRUCTURAL HEALTH MONITORING OF WOOD-BASED STRUCTURES</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Malick Diakhaté</w:t>
+                <w:t xml:space="preserve">Impact des variations climatiques sur la durée de vie des poutres entaillées de sapin blanc (Abies Alba Mil) et de Douglas (Pseudotsuga Menziesii) : étude expérimentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Ella Asseko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2018 World Conference on Timber Engineering (WCTE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Seoul, South Korea</w:t>
+              <w:t xml:space="preserve">7 èmes Journées GDR Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, GDR Bois, Nov 2018, Cluny, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId585" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01873986v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude comparative du comportement hydromécanique en compression cyclique de trois essences tropicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clauvy'S Arnaud Engonga Edzang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -26249,51 +26249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germice Jordy Mambili Lebongui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26554,485 +26554,485 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01910555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MIXED MODE THREE DIMENSIONAL CONTOUR INTEGRAL: FOR WOOD APPLICATION UNDER CREEP LOADING</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S El Kabir</w:t>
+                <w:t xml:space="preserve">EVIDENCE OF CLIMATIC EFFECT ON VISCOELASTIC ORTHOTROPIC MATERIALS: NUMERICAL INVESTIGATION OF THERMO-HYDRO LODINGS ON EUROPEAN WOOD SPECIES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Y. Lapusta</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manja Kitek Kuzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">11th International Conference “WOOD SCIENCE AND ENGINEERING IN THE THIRD MILLENNIUM” (ICWSE 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Prof.Dr.Mihai ISPAS, Transilvania University of Brasov, Nov 2017, Brasov, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616972v1</w:t>
+                <w:t xml:space="preserve">hal-01616957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId593" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation Of Deflection Of Douglas Fir And White Fir Beams Subjected To Climatic Changes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
+                <w:t xml:space="preserve">A COMPARATIVE STUDY ON THE CRACKING OF TROPICAL WOOD SPECIES BY THE GRID METHOD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId594" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Odounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Gaël Godi</w:t>
+            <w:hyperlink r:id="rId595" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Grédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST ACTION FP1303 Final Conference and MC Meeting Building with bio-based materials: Best practice and performance specification</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2017, Zagreb, Croatia</w:t>
+              <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616952v1</w:t>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId592" w:history="1">
+            <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A COMPARATIVE STUDY ON THE CRACKING OF TROPICAL WOOD SPECIES BY THE GRID METHOD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">B Odounga</w:t>
+                <w:t xml:space="preserve">MIXED MODE THREE DIMENSIONAL CONTOUR INTEGRAL: FOR WOOD APPLICATION UNDER CREEP LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S El Kabir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">M Grédiac</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lapusta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Fracture (ICF 14)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId592" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616976v1</w:t>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId596" w:history="1">
+            <w:hyperlink r:id="rId598" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EVIDENCE OF CLIMATIC EFFECT ON VISCOELASTIC ORTHOTROPIC MATERIALS: NUMERICAL INVESTIGATION OF THERMO-HYDRO LODINGS ON EUROPEAN WOOD SPECIES</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Seif-Eddine Hamdi</w:t>
+                <w:t xml:space="preserve">Investigation Of Deflection Of Douglas Fir And White Fir Beams Subjected To Climatic Changes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Manja Kitek Kuzman</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph J. Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th International Conference “WOOD SCIENCE AND ENGINEERING IN THE THIRD MILLENNIUM” (ICWSE 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Prof.Dr.Mihai ISPAS, Transilvania University of Brasov, Nov 2017, Brasov, Romania</w:t>
+              <w:t xml:space="preserve">COST ACTION FP1303 Final Conference and MC Meeting Building with bio-based materials: Best practice and performance specification</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Zagreb, Croatia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId596" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616957v1</w:t>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId599" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois Duramhen 972- durabilité, aménagement, humidité, environnement</w:t>
               </w:r>
@@ -27120,256 +27120,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02099426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acoustic Emission Technique to monitor real-time wood fracture properties in room temperature</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of tropical wood modification under hydro-mechanical loadings with digital image correlation and X-ray microtomography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
+            <w:hyperlink r:id="rId591" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif-Eddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Teguedi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FP1407 3rd Conference: “Wood modification research and applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Kuchl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616955v1</w:t>
+                <w:t xml:space="preserve">hal-01616953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of tropical wood modification under hydro-mechanical loadings with digital image correlation and X-ray microtomography</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acoustic Emission Technique to monitor real-time wood fracture properties in room temperature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malick Diakhaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Cheikh Teguedi</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COST Action FP1407 3rd Conference: “Wood modification research and applications”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, Kuchl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId601" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616953v1</w:t>
+            <w:hyperlink r:id="rId602" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THREE DIMENSIONAL CONTOUR INTEGRAL GENERALIZATIONS: ANALYTICAL FORMULATION</w:t>
               </w:r>
@@ -27578,243 +27578,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur la durabilité des essences tropicales par couplage corrélation d'image et microtomographie à rayons X</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
+                <w:t xml:space="preserve">Influence des fissures sur l'évolution de la flèche des poutres entaillées soumises au fluage en climat variable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1er Colloque des Eco-Matériaux en Afrique (CEMA’2017) </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Abidjan, Côte d’Ivoire</w:t>
+              <w:t xml:space="preserve">6èmes Journées Annuelles du GDR Sciences du bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Nantes, France. pp.85-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616961v1</w:t>
+                <w:t xml:space="preserve">hal-02105980v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence des fissures sur l'évolution de la flèche des poutres entaillées soumises au fluage en climat variable</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
+                <w:t xml:space="preserve">Sur la durabilité des essences tropicales par couplage corrélation d'image et microtomographie à rayons X</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Odounga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Cheikh Teguedi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6èmes Journées Annuelles du GDR Sciences du bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Nantes, France. pp.85-86</w:t>
+              <w:t xml:space="preserve">1er Colloque des Eco-Matériaux en Afrique (CEMA’2017) </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Abidjan, Côte d’Ivoire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02105980v1</w:t>
+                <w:t xml:space="preserve">hal-01616961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental impact on crack propagation of biobased building materials: application to Abies Alba Mil</w:t>
               </w:r>
@@ -28640,377 +28640,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION OF GABOON SPECIES UNDER CYCLIC COMPRESSIVE LOADING</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Numerical Fracture Analysis Under Temperature Variation by Energetic Method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassen Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Angellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId627" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Allison Beese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTE 2016 World Conference on Timber Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">15th International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Costa Mesa, California, United States. pp.243-251, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId628" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_30⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616936v1</w:t>
+                <w:t xml:space="preserve">hal-02528615v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental characterization of Gaboon specie under cyclic compressive loading at different internal moisture content</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">EXPERIMENTAL CHARACTERIZATION OF GABOON SPECIES UNDER CYCLIC COMPRESSIVE LOADING</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FP 1303 „Performance bio-based building materials” </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Poznan, Poland</w:t>
+              <w:t xml:space="preserve">WCTE 2016 World Conference on Timber Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616944v1</w:t>
+            <w:hyperlink r:id="rId629" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Numerical Fracture Analysis Under Temperature Variation by Energetic Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental characterization of Gaboon specie under cyclic compressive loading at different internal moisture content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15th International Congress &amp; Exposition on Experimental and Applied Mechanics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">COST Action FP 1303 „Performance bio-based building materials” </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Poznan, Poland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-21611-9_30⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02528615v1</w:t>
+                <w:t xml:space="preserve">hal-01616944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MODE I FRACTURE OF TROPICAL SPECIES USING THE GRID METHOD IN CONSTANT ENVIRON- MENTS: EXPERIMENTAL RESULTS</w:t>
               </w:r>
@@ -29376,51 +29376,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Odounga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId594" w:history="1">
+            <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Toussaint</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId632" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Crédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29573,472 +29573,472 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01616942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">THERMO-HYDRO FRACTURE AND VISCOELASTIC BEHAVIOR OF TIMBER BASED MATERIALS: NUMERICAL ANALYSIS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transferts hydriques à l'échelle des cernes de bois : apport des mesures de champs sans contact</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId640" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Dang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Manja Kitek Kuzman</w:t>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M Crédiac</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WCTE 2016 World Conference on Timber Engineering </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">Journées Imagerie Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01616937v1</w:t>
+                <w:t xml:space="preserve">hal-01616940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId640" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydro-mechanical behaviour of Aucoumea klaineana under drying process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Samuel Ikogou</w:t>
+                <w:t xml:space="preserve">Optimal and reliable design of timber beams for a maximum breaking load considering thermal and hydrological effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y Aoues</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
+            <w:hyperlink r:id="rId642" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Riahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S E Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId643" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Bastida</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FP1303 meeting “Designing with bio-based building materials – Challenges and opportunities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2016, Madrid, Spain</w:t>
+              <w:t xml:space="preserve">COST Action FP1407 2 nd Conference – Innovati ve production technologies and increased wood products recycling and reuse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId640" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616943v1</w:t>
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId641" w:history="1">
+            <w:hyperlink r:id="rId644" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transferts hydriques à l'échelle des cernes de bois : apport des mesures de champs sans contact</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Toussaint</w:t>
+                <w:t xml:space="preserve">Hydro-mechanical behaviour of Aucoumea klaineana under drying process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Ikogou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M Crédiac</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Imagerie Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Grenoble, France</w:t>
+              <w:t xml:space="preserve">COST Action FP1303 meeting “Designing with bio-based building materials – Challenges and opportunities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2016, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616940v1</w:t>
+            <w:hyperlink r:id="rId644" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId643" w:history="1">
+            <w:hyperlink r:id="rId645" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimal and reliable design of timber beams for a maximum breaking load considering thermal and hydrological effects</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">THERMO-HYDRO FRACTURE AND VISCOELASTIC BEHAVIOR OF TIMBER BASED MATERIALS: NUMERICAL ANALYSIS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId644" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">E Bastida</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seif Eddine Hamdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Fournely</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId592" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manja Kitek Kuzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COST Action FP1407 2 nd Conference – Innovati ve production technologies and increased wood products recycling and reuse </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Brno, Czech Republic</w:t>
+              <w:t xml:space="preserve">WCTE 2016 World Conference on Timber Engineering </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2016, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId643" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01616946v1</w:t>
+            <w:hyperlink r:id="rId645" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01616937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moisture driven failure monitoring in wood material: numerical analysis based on viscoelastic crack growth approach</w:t>
               </w:r>
@@ -30948,273 +30948,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05306461v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a better understanding of the mechanical performance and durability of wood for mobility</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">José Xavier</w:t>
+                <w:t xml:space="preserve">Decoupling of Mixed Crack Modes in 3D Orthotropic Viscoelastic Medium with the Influence of a Moisture content Field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Blaysat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Naman Recho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Science du Bois</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. </w:t>
+              <w:t xml:space="preserve">European solid mechanics conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId657" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333228v1</w:t>
+                <w:t xml:space="preserve">hal-05153274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId659" w:history="1">
+            <w:hyperlink r:id="rId658" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Decoupling of Mixed Crack Modes in 3D Orthotropic Viscoelastic Medium with the Influence of a Moisture content Field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
+                <w:t xml:space="preserve">Towards a better understanding of the mechanical performance and durability of wood for mobility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahugnon Riccardo Houngbegnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId659" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Castanié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery K Doko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">José Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European solid mechanics conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Lyon, France</w:t>
+              <w:t xml:space="preserve">GDR Science du Bois</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Mont de Marsan, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId659" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05153274v1</w:t>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fractional Order Derivative Approach of Viscoelastic Behavior of Tropical Wood : Experimental and Numerical Study</w:t>
               </w:r>
@@ -31338,90 +31338,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and mechanical characterization of composite materials: the case of cocoa pods and polylactic acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey M Tchamen Ngoule</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Duveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaise Mtopi Fotso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDRBOIS-2025 : 14èmes journées du GDR sciences du bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Mont Marsan, France</w:t>
@@ -31444,398 +31444,398 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05345409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Valorisation des briquettes de bois obtenues à partir de déchets de bois de plusieurs essences du Gabon: Analyse de cycle de vie et bilan énergétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Eméric Itomba Bayika</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Ekomy Ango</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brady Manescau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Wood Modification (ECWM11)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. </w:t>
+              <w:t xml:space="preserve">3éme Conférence sur les Eco-Matériaux en Afrique (CEMA’2024) La Nature au Service des Transitions Ecologiques et Energétiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04585291v1</w:t>
+                <w:t xml:space="preserve">hal-04855650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélioration des performances thermiques des briques d'argiles cuites produites à l'extrême ouest de la RD Congo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blanca Lewo Nkondi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nilas Azama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blaysat Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Audonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène de Baynast</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3éme Conférence sur les Eco-Matériaux en Afrique (CEMA’2024) La Nature au Service des Transitions Ecologiques et Energétiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Libreville, Gabon</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId665" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04855657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId669" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation des briquettes de bois obtenues à partir de déchets de bois de plusieurs essences du Gabon: Analyse de cycle de vie et bilan énergétique</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Exploring the solid wood modification with preserved hierarchical structure via non-cellulosic substances removal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yi Hien Chin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Henry Biwole</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Gril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3éme Conférence sur les Eco-Matériaux en Afrique (CEMA’2024) La Nature au Service des Transitions Ecologiques et Energétiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Libreville, Gabon</w:t>
+              <w:t xml:space="preserve">11th European Conference on Wood Modification (ECWM11)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Florence, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04855650v1</w:t>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04585291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale modelling of delignified wood’s thermal and elastic behaviour</w:t>
               </w:r>
@@ -32054,51 +32054,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId674" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation du Fluage du bois tropical d'Entandrophragma Cylindricum via le modèle fractionnaire de Burger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Chrislin Nguedjio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32313,51 +32313,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseph Gril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Badel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12èmes journées scientifiques du GDR Sciences du Bois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Limoges, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -32628,51 +32628,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId681" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrication de briquette combustible à base de la sciure du bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blaise Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32723,51 +32723,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId683" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comportement effectif de la paroi cellulaire du bois: comparaison numérique et analytique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId525" w:history="1">
+            <w:hyperlink r:id="rId526" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nhat Phan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Auslender François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32825,329 +32825,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude expérimentale des paramètres de diffusion du bois</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+                <w:t xml:space="preserve">Méthode optique de mesures des grandeurs physiques d'un essai de fluage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bontemps Arthur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaël Godi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fournely Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gril Joseph</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId686" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042648v1</w:t>
+                <w:t xml:space="preserve">hal-03042635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Méthode optique de mesures des grandeurs physiques d'un essai de fluage</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gaël Godi</w:t>
+                <w:t xml:space="preserve">Etude expérimentale des paramètres de diffusion du bois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martian Asseko Ella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId685" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gril Joseph</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Godi Gaël</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fournely Eric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9ème journées du GDR 3544 « Sciences du bois » - Grenoble, 18-20 novembre 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId687" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042635v1</w:t>
+                <w:t xml:space="preserve">hal-03042648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId688" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wood Technology: Mechanical and physical behavior of timber in structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Blaise Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Feldman Pambou Nziengui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédrick Horphé Ndong Bidzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nsouami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33228,51 +33228,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexia Jourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId598" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manja Kitek Kuzman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IUFRO 2017 Division 5 Conference &amp; SWST 60th International Convention </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -33589,51 +33589,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilio Bastidas-Arteaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rostand Moutou Pitti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ekomy Ango</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fracture, Fatigue, Failure and Damage Evolution</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3, 2021, Fracture, Fatigue, Failure and Damage Evolution, Conference Proceedings of the Society for Experimental Mechanics Series</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -34625,51 +34625,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B5DADC21"/>
+    <w:nsid w:val="6A39BD8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -34856,51 +34856,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rostand-moutou-pitti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4596-4693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130929190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8507-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Afoutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-9Kvaxw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248863v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01754-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Nguedjio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Recho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Talla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabekou Takam" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050824" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2434890" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Doko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-02002-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tung Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01569-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2024.360.a37392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-023-00636-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmi Biyo&#8217;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bernard Biwole" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Julien Nyobe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ndiwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2314750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zemtchou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09662-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine M&#233;zatio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mabekou Takam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2439060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Merhar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Argensse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2228280" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nsouami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi Boussougou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03355-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Horph&#233; Ndong Bidzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Kaiser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaise Talla Fotsing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foadieng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1994006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tsafack Nzifack" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mabekou Takam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fogue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Talla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6664988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105356" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ekomy Ango" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1960422" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Turesson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Ekevad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy&#8217;s Engonga Edzang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2020.1712739" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Marlaine Imounga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tsafack Nzifack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Mabekou Takam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6213/2020.3-4.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabchoub" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.02.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervice Kouefouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Takam Mabekou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Albert Fosting Mukam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejers.2019.4.3.1175" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Odounga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2018.12.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2018.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman El Kabir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lapusta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2018.01.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1051-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01613039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSR96M6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2017.1307281" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01613043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.06.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616881v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Spero Adjovi Loko" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.04.009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWSQ5RV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616886v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2016.1263973" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimtangar Ngargueudedjim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Mbayngone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngarma&#239;m Nadjitonon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bassa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;todjiro Allarabeye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournely" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.01.052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2016.06.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ngargueudedjim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Allarabeye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Destrebecq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ekomy Ango" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bruneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sebastian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/njt.v35i1.7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labesse-Jied" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loboda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lapusta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1296-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2013.835831" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9921-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.04.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3K2BQHP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.039" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81T92WDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616902v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chazal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-012-0669-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGW9W7NG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0462-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDRP2280-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616904v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-010-9544-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8S7WF2D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0460-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW3JT7Q7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-011-9135-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZS3BQ58-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komarov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.04.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX9Z9Q9D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635146v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-009-9244-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JWRZ526-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635081v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-009-9101-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCXRVZ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635161v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-010-9453-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNCTMFSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639260v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635061v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Fran&#231;ois Chazal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24R0X4KT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.05.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.04.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SCPB89K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN0N5H1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00634914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00634941v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.03.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD1VFB0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616875v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-007-9111-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/285EA2174FCC9E2736A64ADD3FC3337CAEF50519/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616911v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.07.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B7R5KQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680056v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347681v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Mtopi Fotso" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367571v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lewo Nkondi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Ogougba Ogatchin" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocouvi Agapi Houanou" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146073v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146098v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332005v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367598v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkondi Lewo" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat B&#233;noit" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houanou Kocouvi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbekou Mafogang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c Chrislin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Cedric" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Pierre Kisito" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312923v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Baudouin Hade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352112v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Benoit" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332020v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Loic" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347679v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/97887-438-0830-5_8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329634v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345410v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mureille Audrey" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtopi Fotso Blaise" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146054v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229964v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855626v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332085v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885859v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885875v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ju&#233;" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Feng Lin" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scharf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jones" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855465v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366416v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouat Agathe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scharf Alexander Scharf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schleicher Frank" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyses Benedikt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826281v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkene Mezui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosny Biyo'O" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourradine Hassan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gravier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853869v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmi Biyo'O" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charly Nyobe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yamb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853882v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilas Azama" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826991v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphanie Nouemsi Soubgui" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886047v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui F Martins" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819180v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld ENGONGA EDZANG" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854842v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801516v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886489v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885616v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826259v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Phien Ho" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Seim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Beno&#238;t" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvat Nicolas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887043v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nkene Mezui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824971v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887259v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366397v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Marius Craciunescu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365697v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngamga Mabekou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisito Talla Pierre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366393v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quistin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cador" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0369" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364379v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824383v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Arthur" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournely Eric" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887131v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366356v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Huber Johannes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansson Lars" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Afriyie Mensah" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues Quentin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366360v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Godi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0074" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366364v2" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0060" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366346v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887251v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cochet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Xavier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887300v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364386v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Fribourg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854864v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Douare" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jafaari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Hashemi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queneville" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312451v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825084v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang Arnauld" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889698v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825151v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233; R&#233;gis Moumbina Dindzambot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blaise Ekomy Ango" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825140v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824386v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Florence" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881270v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Soumbou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825090v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040093v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefranc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856424v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889848v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Alvin Etsine Obame" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brice Mandatsy Moungomo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895808v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825100v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ulfrid Passo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280029v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825033v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825015v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825327v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889862v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042576v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiser Beat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825344v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895235v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Fouotsa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825219v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042580v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulia Bruno" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042577v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matian Asseko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Ga&#235;l" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895242v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825250v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Engonga Edzang" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895819v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Malfait" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895813v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825346v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825242v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Charles-Hubert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallat Theo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889746v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895830v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825353v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brice Madatsy Moungomo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450810v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Phan" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142007v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450626v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450548v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseko Ella Martian" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825348v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116767v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clauvy'S Arnaud Engonga Edzang" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042611v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemeyong Embilewa" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubou Lin" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekomy Ango" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857082v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tung Phan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909291v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116790v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856860v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857054v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116777v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116772v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895894v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042615v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gri1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116760v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Horph&#233; Ndong Bidzo" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116779v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116793v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Kabir" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambou Nziengui" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournelly" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116787v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti Rostand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116786v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phelippe" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116781v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116776v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Tran" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116785v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116780v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116765v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909285v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Seif Eddine" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910545v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910549v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebongui" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussain" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909288v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909287v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gril" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910542v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Ella Asseko" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873986v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910547v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886458v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910553v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910555v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616972v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616952v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616976v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Odounga" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Toussaint" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#233;diac" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616957v1" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Hamdi" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Kitek Kuzman" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099426v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616955v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616953v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616970v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616951v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Avellaneda-Malag&#243;n" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616961v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105980v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616947v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616958v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528617v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Haile" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carroll" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Xia" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62831-8_16" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616967v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616977v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-B Tran" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoues" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Hamdi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616964v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.  F. Pambou Nziengui" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616950v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616969v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616936v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616944v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528615v1" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Hamdi" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Beese" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_30" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616945v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cr&#233;diac" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616941v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T B Tran" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pambou Nziengui" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616938v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616939v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616942v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616937v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616943v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616940v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dang" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616946v1" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastida" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616965v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saifouni" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616921v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616924v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616920v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616923v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pop" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616919v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616918v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616913v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333228v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153274v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345409v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duveau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855657v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855650v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Em&#233;ric Itomba Bayika" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Manescau" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855656v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Sosth&#232;ne Soumbou" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feldman Pambou Nziengui Claude" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855662v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla Kisito" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312469v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889821v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Temdie Petnga" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042650v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Alvin Obame Estine" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042634v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auslender Fran&#231;ois" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gril Joseph" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042648v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042635v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895901v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616978v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jourdain" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042600v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fery L&#233;o" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwozdziewicz Piotr" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60959-7_1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042598v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fournely1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59542-5_5" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042597v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616933v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42195-7_2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616935v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Destrebecq" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4241-7_5" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616925v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4226-4_11" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616934v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Kien Vu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4226-4_41" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616931v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Destrebecq" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0213-8_35" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616926v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0213-8_33" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616927v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0213-8_36" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353837v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/rostand-moutou-pitti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4596-4693" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/130929190" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/E-8507-2010" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05440087v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostand Moutou Pitti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Afoutou" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubois" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Blaysat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2025.106011" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florelle Mafogang Mbekou" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito Talla" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4028/p-9Kvaxw" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248863v2" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Bontemps" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Langlois" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Blaysat" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Godi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-026-01754-x" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05522229v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2026.105525" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533630v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2026.2633328" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05457305v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Hien Chin" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Vial" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiki Horikawa" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-025-01741-8" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761522v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J S Mabekou Takam" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauvat" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2024.113122" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093113v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L C Nguedjio" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moutou Pitti" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Recho" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Blaysat" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P K Talla" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2025.111234" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05069274v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabekou Takam" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/f16050824" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327841v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salah-Eddine Ouldboukhitine" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/en18205519" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826936v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07373937.2024.2434890" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332954v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Doko" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jailin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2025.105209" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04267490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Asseko Ella" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Goli" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman Pambou Nziengui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournely" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00107-023-02002-w" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04874945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat-Tung Phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Auslender" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-024-01569-8" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733166v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Godi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19182/bft2024.360.a37392" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095871v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s40799-023-00636-2" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04617275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmi Biyo&#8217;o" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achille Bernard Biwole" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charly Julien Nyobe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ndiwe" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2314750" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761487v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Zemtchou" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-024-09662-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04832862v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine M&#233;zatio" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Mabekou Takam" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2024.2439060" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364390v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Merhar" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom Argensse" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2023.2228280" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591886v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Ikogou" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.112" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625921v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nsouami" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi Boussougou" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilio Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.125" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03821932v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-022-03355-8" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03625915v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Horph&#233; Ndong Bidzo" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beat Kaiser" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2022.01.108" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03474218v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Blaise Talla Fotsing" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Foadieng" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1994006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-03468634v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Tsafack Nzifack" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Mabekou Takam" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Fogue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Talla" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/6664988" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03227108v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicaise Manfoumbi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su13105356" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03468187v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy'S Engonga Edzang" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Ekomy Ango" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2021.1960422" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035002v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonas Turesson" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mats Ekevad" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034992v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Clauvy&#8217;s Engonga Edzang" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2020.1712739" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510208v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henriette Marlaine Imounga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiao-Hui Wang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/app10062040" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03034998v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.R. Tsafack Nzifack" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Mabekou Takam" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Medard Fogue" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17265/2161-6213/2020.3-4.004" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116817v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Chabchoub" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Vieille" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2019.02.018" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hervice Kouefouet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Sandrine Takam Mabekou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Albert Fosting Mukam" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24018/ejers.2019.4.3.1175" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03035003v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2018.11.139" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01915537v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Odounga" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussaint" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Grediac" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.prostr.2018.12.058" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909279v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2018.02.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01682644v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soliman El Kabir" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naman Recho" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuri Lapusta" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2018.01.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909289v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Eddine Hamdi" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909281v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dang" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Toussaint" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gr&#233;diac" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-018-1051-9" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01613039v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malick Diakhat&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Angellier" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.conbuildmat.2017.09.065" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TCSR96M6-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909282v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2017.1307281" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ensta.hal.science/hal-01613043v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Schoefs" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.06.006" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616886v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17480272.2016.1263973" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616881v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raoul Spero Adjovi Loko" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2017.04.009" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TWSQ5RV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616889v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kimtangar Ngargueudedjim" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elis&#233;e Mbayngone" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngarma&#239;m Nadjitonon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bassa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N&#233;todjiro Allarabeye" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616888v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Fournely" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engstruct.2016.01.052" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616882v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassen Riahi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaa Chateauneuf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tafmec.2016.06.002" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616894v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Ngargueudedjim" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Allarabeye" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Charlet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-F Destrebecq" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616890v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Ekomy Ango" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Bruneau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Sebastian" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4314/njt.v35i1.7" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616891v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Viun" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Labesse-Jied" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Loboda" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lapusta" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-014-1296-9" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616887v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Raphael" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/15732479.2013.835831" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616878v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu Badulescu" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-013-9921-5" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616879v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2013.04.002" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X3K2BQHP-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680007v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Picoux" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Petit" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.advengsoft.2011.05.039" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-81T92WDN-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616902v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Chazal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616893v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-012-0669-1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-QGW9W7NG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616899v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Octavian Pop" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616898v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhamid Boucha&#239;r" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616897v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00226-011-0462-7" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MDRP2280-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616904v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616877v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-010-9544-z" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-W8S7WF2D-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616892v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Labesse-Jied" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00707-011-0460-8" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KW3JT7Q7-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635101v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-011-9135-z" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-TZS3BQ58-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616901v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Komarov" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.euromechsol.2011.04.005" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZX9Z9Q9D-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635146v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11012-009-9244-9" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-7JWRZ526-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635081v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11043-009-9101-1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4MCXRVZ6-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616905v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635161v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-010-9453-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-HNCTMFSN-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639260v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2009.10.008" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635066v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00635061v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Absi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616906v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Fran&#231;ois Chazal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.12.002" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-24R0X4KT-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616903v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616909v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616884v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubois" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pop" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijsolstr.2009.05.020" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639233v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616880v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Petit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sauvat" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.engfracmech.2008.04.021" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1SCPB89K-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639212v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.07.004" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TPN0N5H1-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00634914v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00634941v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00639183v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2008.03.002" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WD1VFB0D-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616875v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10704-007-9111-4" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/285EA2174FCC9E2736A64ADD3FC3337CAEF50519/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616911v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crme.2007.07.004" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7B7R5KQ5-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00680056v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367571v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanca Lewo Nkondi" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;becca Ogougba Ogatchin" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kocouvi Agapi Houanou" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347681v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre C&#233;dric" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Mtopi Fotso" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146098v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahugnon Riccardo Houngbegnon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery K Doko" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; Xavier" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05367598v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkondi Lewo" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat B&#233;noit" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houanou Kocouvi" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111305v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/080513-0669" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332005v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chrislin Nguedjio" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Delattre" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146073v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333262v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castanie" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332033v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mbekou Mafogang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Lo&#239;c Chrislin" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delattre Cedric" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Talla Pierre Kisito" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05312923v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anselme Baudouin Hade" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Teissier" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347673v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Kisito" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332020v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguedjio Loic" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352112v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Benoit" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jailin Thomas" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05347679v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05321515v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Dubois" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13052/97887-438-0830-5_8" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885175v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Henry Biwole" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-99418-0_22" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05329634v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05146054v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345410v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mureille Audrey" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mtopi Fotso Blaise" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05229964v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05158951v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885446v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855626v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332085v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855465v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885859v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885875v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Ju&#233;" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chia-Feng Lin" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Scharf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dennis Jones" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366416v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouat Agathe" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Scharf Alexander Scharf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schleicher Frank" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neyses Benedikt" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826281v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nkene Mezui" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Brancheriau" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825579v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Nguedjio" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Kosguine Mezatio" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854846v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosny Biyo'O" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nourradine Hassan" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Gravier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857752v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857171v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853869v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosmi Biyo'O" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Charly Nyobe" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Yamb" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886047v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cochet" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui F Martins" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04853882v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nilas Azama" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Audonnet" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne de Baynast" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826991v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matteo Bourchanin" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Epiphanie Nouemsi Soubgui" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miyuki Matsuo-Ueda" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801516v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854842v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885616v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886489v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04819180v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld ENGONGA EDZANG" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Badel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04826259v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Remond" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ai Phien Ho" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Seim" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04828123v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaysat Beno&#238;t" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sauvat Nicolas" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887043v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Nkene Mezui" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824971v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887259v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366397v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corneliu Marius Craciunescu" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Ionel" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04365697v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364228v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ngamga Mabekou" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kisito Talla Pierre" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366393v2" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Quistin" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Cador" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0369" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364379v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887131v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824383v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bontemps Arthur" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fournely Eric" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366356v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J. Huber Johannes" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hansson Lars" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhoda Afriyie Mensah" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigues Quentin" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366360v2" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Godi" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph J. Gril" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0074" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366346v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04366364v2" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52202/069179-0060" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887251v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Cochet" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Xavier" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887300v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Feldman" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaimaa Jaafari" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364386v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mael Fribourg" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04854864v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loris Douare" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Jafaari" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashkan Hashemi" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Queneville" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585062v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312451v2" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825084v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang Arnauld" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825151v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li&#233; R&#233;gis Moumbina Dindzambot" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Blaise Ekomy Ango" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825140v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04824386v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Florence" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889698v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03727662v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Moulia" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881270v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sosth&#232;ne Soumbou" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825090v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889717v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040093v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lefranc" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856424v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889848v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Alvin Etsine Obame" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brice Mandatsy Moungomo" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895808v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04280029v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825100v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prince Ulfrid Passo" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-03924753v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825015v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825033v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mathieu" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889862v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825327v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042576v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Horphe Ndong Bidzo" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaiser Beat" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825344v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895235v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian M Fouotsa" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042580v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Engonga Edzang" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulia Bruno" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825219v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042577v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matian Asseko" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Godi Ga&#235;l" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895819v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Malfait" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895242v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895813v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825250v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnauld Engonga Edzang" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825346v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825242v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Granet Charles-Hubert" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sallat Theo" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889746v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895830v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825353v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Brice Madatsy Moungomo" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03142007v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450810v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Phan" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450626v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03450548v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asseko Ella Martian" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04825348v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042611v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zemeyong Embilewa" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soubou Lin" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekomy Ango" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116767v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clauvy'S Arnaud Engonga Edzang" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857082v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nhat Tung Phan" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909291v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116790v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gr&#233;diac" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04856860v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857054v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116777v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116772v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895894v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116779v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857076v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rooij Arnoul" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tancr&#232;de Almeras" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116760v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;drick Horph&#233; Ndong Bidzo" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04866783v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G J Mambili Lebongui1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042615v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gri1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857058v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116793v1" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S El Kabir" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116754v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pambou Nziengui" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Fournelly" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116787v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moutou Pitti Rostand" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116786v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Phelippe" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116781v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116776v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh-Binh Tran" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116785v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116780v1" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02116765v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909285v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Seif Eddine" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873984v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910545v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910549v1" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germice Jordy Mambili Lebongui" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Toussain" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909288v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909287v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Gril" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873986v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910542v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martian Ella Asseko" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910547v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04886458v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910553v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910555v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616957v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif-Eddine Hamdi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manja Kitek Kuzman" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616976v1" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Odounga" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Toussaint" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Gr&#233;diac" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616972v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616952v1" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02099426v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616953v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Cheikh Teguedi" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616955v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616970v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616951v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Avellaneda-Malag&#243;n" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105980v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616961v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616947v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616958v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528617v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mulugeta Haile" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Carroll" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shuman Xia" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-62831-8_16" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616967v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616977v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T-B Tran" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastidas-Arteaga" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y Aoues" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S E Hamdi" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616964v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.  F. Pambou Nziengui" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616950v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616969v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528615v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seif Hamdi" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allison Beese" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-21611-9_30" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616936v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616944v1" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616945v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Cr&#233;diac" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616941v1" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T B Tran" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Pambou Nziengui" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616938v1" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616939v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616942v1" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616940v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Dang" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616946v1" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Riahi" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Bastida" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616943v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616937v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616965v1" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Saifouni" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616921v1" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616924v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616920v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616923v1" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pop" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616919v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616918v1" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616913v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05306461v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05153274v1" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333228v1" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Castani&#233;" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05111316v1" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05345409v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey M Tchamen Ngoule" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Duveau" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855650v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Em&#233;ric Itomba Bayika" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brady Manescau" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Blanc" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855657v1" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585291v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05207049v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855656v1" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lin-Sosth&#232;ne Soumbou" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feldman Pambou Nziengui Claude" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04855662v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Talla Kisito" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585095v1" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04312469v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04585183v1" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889821v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordane Temdie Petnga" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042650v1" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesse Alvin Obame Estine" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042634v1" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Auslender Fran&#231;ois" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gril Joseph" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042635v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042648v1" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04895901v1" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616978v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexia Jourdain" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042600v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fery L&#233;o" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwozdziewicz Piotr" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-60959-7_1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042598v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gril1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Fournely1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-59542-5_5" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042597v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616933v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-42195-7_2" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616935v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Destrebecq" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4241-7_5" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616925v1" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4226-4_11" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616934v1" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanh Kien Vu" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-4226-4_41" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616931v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Destrebecq" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0213-8_35" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616926v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0213-8_33" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01616927v1" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4614-0213-8_36" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01353837v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>