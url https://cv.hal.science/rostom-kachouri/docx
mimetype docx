--- v0 (2026-03-09)
+++ v1 (2026-04-11)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rostom Kachouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Associé HDR, UGE, ESIEE Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostom Kachouri a obtenu l'Habilitation à Diriger les Recherches (HDR) en 2024 à l'Université Paris Est (UPEC).Après avoir obtenu son diplôme d'ingénieur et son master respectivement en 2003 et 2004, il a été professeur assistant à l'École nationale d'ingénieurs de Sfax (ENIS). Il a ensuite rejoint l'université d'Évry Val d'Essonne en tant qu'assistant d'enseignement et de recherche (ATER), où il a obtenu en 2010 un doctorat en traitement de l'image et du signal avec les félicitations du jury. Il a travaillé pendant trois ans sur les systèmes de recherche d'images basée sur le contenu (CBIR).De 2010 à 2012, il a occupé un poste de post-doctorant dans le cadre d'un projet avec le groupe de haute technologie SAGEMCOM. Il y a travaillé sur divers problèmes d'analyse d'images dédiés à la numérisation de documents et a été confronté à un certain nombre de défis technologiques, tels que la segmentation des documents, l'encodage en couches des documents numérisés et la compression sans perte.En 2012, il a rejoint le département informatique et télécommunications, ESIEE Paris, où il est professeur associé et responsable de l'équipe A3SI du Laboratoire d'Informatique Gaspard Monge, Université Gustave Eiffel.À l'aide de méthodes d'apprentissage automatique (ML) et d'apprentissage profond (DL) telles que les réseaux neuronaux convolutifs (CNN) et les réseaux antagonistes génératifs (GAN), ses recherches actuelles portent sur l'étude de l'authentification automatique, la segmentation des signes pathologiques et le dépistage et le diagnostic de diverses pathologies à partir d'images biométriques et médicales telles que les images du fond de l'œil et les IRM cérébrales et cardiaques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères biographiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Responsable de l'[équipe]((</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.esiee.fr/~dpt-it/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [A3SI]((</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://siteigm.univ-mlv.fr/equipe/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Gaspard Monge (LIGM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel (UGE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Qualification aux fonctions de professeurs des universités en  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : PR-2025-27.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches en Traitement du Signal et des Images de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Est (UPEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À partir de Sep. 2024 : Co-Responsable de la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA and Applications - Artificial Intelligence for Industry and Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous statut FISEA,  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Bâtiment Perrault.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2024 : Accueil en délégation au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'ingénieur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Cergy-Pontoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INS2I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Site de Noisy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2016-27-16227216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Parc Saint-Christophe, Site de Cergy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Professeur associé </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris-Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 61</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2011-61-11261216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 : Post-doc, avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEMCOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre du projet industriel </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demat+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Docteur en Traitement des images et du signal, Laboratoire </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> rattaché à </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très honorable.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Attaché Temporaire à l'Enseignement et la Recherche rattaché à l'UFR Sciences et Technologie de </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Assistant au département Informatique de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Master Recherche en Génie Informatique, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Ingénieur </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-based deep learning system for early detection of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Benatiya Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100259. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmed.2025.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution Block Extension of DCNN for Retinal Vascular Segmentation: Taxonomy and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning–based method for multiple sclerosis screening from retinal OCT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Epub ahead of print. PMID: 40751901. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-025-03410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated method for real-time AMD screening of fundus images dedicated for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-022-02546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient HW/SW Design for Text Extraction from Complex Color Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.5963-5977. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2022.024345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient retinal blood vessel segmentation method based on deep learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.101902. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing Text in Images and Videos based on Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijrte.A2598.059120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic brain tumor segmentation with deep learning-based selective attention using overlapping patches and multi-class weighted cross-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najia Es-Sbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal Identification System based on Optical Disc Ring Extraction and New Local SIFT-RUK Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication and Signal Processing, 8, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470383-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast CCL Intra Partitioning Algorithm For Low Bitrate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.749-755, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Domaine pour la Détection de Boiterie à partir de Vidéos Non Annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquIA’2025 - Sciences Équines et Intelligence Artificielle : Applications, Innovations et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Efrei - Paris – Université Paris Panthéon-Assas, 30-32, May 2025, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabetic Retinopathy Screening within Unlabeled Dataset based on Least Squares Cycle-GAN Domain Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast Partionining Algorithm Based on MD-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Artificial Intelligence &amp; Green Energy (ICAIGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based method for severity detection of Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited speaker / Tutorial IPTA 2023 _ Retinal images: From biometry to early diagnosis of ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Myocardial Disease Prediction with DOC-NET+ Architecture: A Custom Data Analysis Approach for the EMIDEC Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Laabidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International conference on Machine Learning and Data Engineering (ICMLDE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dehradun, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Study of Machine Learning Based Methods for Macula Detection in Pathological Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche basée sur TL pour le dépistage précoce et en temps réel de la rétinopathie diabétique à l'aide d'une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Architecture with an Optimized Convolutional Processing for the Segmentation of Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2451-2456, </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glaucoma screening Decision Tree using in-depth clinical analysis of the optic nerve head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en Imagerie Rétinienne : Approches GANs et Méthode Proposée pour la Précision Diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color fundus image enhancement - A deep learning based desktop app for earlier screening of diabetic retinopathy using real-time handheld fundus camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Science in Industrial Engineering (ODSIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’image du fond de l’œil- Apprentissage profond pour le dépistage précoce, automatique et en temps réel de la rétinopathie diabétique à l’aide d’une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges, Belgium. pp.471-476, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended U-net for retinal vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hammamet,, Tunisia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16210-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis Of Retinal Neovascularization Pathologies From Color Retinal Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukadida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International, CGI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23473-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of deep learning models for detection of eye retina abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based smartphone app for real-time detection of five stages of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Majumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Kehtarnavaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Efficiency Optimization of Optic Disc Detection in Fundus Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de l'arbre vasculaire rétinien : étude de la performance en fonction de l'approche de segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukaddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma Correction Method for real time image text extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Image Processing Theory, Tools and Applications (IPTA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Online Class-Weighting approach with Deep Neural Networks for image segmentation of Highly Unbalanced Glioblastoma Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks (IWANN-Advances in Computational Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20518-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new FPGA accelerator based on circular buffer unit per orientation for a fast and optimised GLCM and Texture feature computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtss.2019.8915341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedibedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of GLCM algorithm in FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M a Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2018.8695275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction measuring based on the most significant facial emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.502-507, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2018.8570588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9400, Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2076483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Medina Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DCT_2D toward FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Symposium on Control, Communications and Signal Processing, ISCCSP’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2004.1296511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Retinal Abnormalities in Fundus Image Using CNN Deep Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art in Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ayman S. El-Baz; Jasjit S. Suri, pp.19-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal image processing in Biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Nait-Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Biometrics _ When Biometric Security Meets Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2019, 978-981-13-0956-4. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0956-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude et développement, Détection, lecture et reconnaissance automatique de plaques d'immatriculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; RxCom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Tri Postal automatique, Détection des zones textuelles dans une image pour l'identification des objets postaux : étude algorithmique et implantation sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Solystic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Segmentation de pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.5 : Codage Vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Spécification de l'architecture OverSeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1 : Spécification de l'architecture PNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1: Adéquation Algorithme-Architecture-Codeur PNG/FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-modèles des images dans les bases Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rostom Kachouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Associé HDR, UGE, ESIEE Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostom Kachouri a obtenu l'Habilitation à Diriger les Recherches (HDR) en 2024 à l'Université Paris Est (UPEC).Après avoir obtenu son diplôme d'ingénieur et son master respectivement en 2003 et 2004, il a été professeur assistant à l'École nationale d'ingénieurs de Sfax (ENIS). Il a ensuite rejoint l'université d'Évry Val d'Essonne en tant qu'assistant d'enseignement et de recherche (ATER), où il a obtenu en 2010 un doctorat en traitement de l'image et du signal avec les félicitations du jury. Il a travaillé pendant trois ans sur les systèmes de recherche d'images basée sur le contenu (CBIR).De 2010 à 2012, il a occupé un poste de post-doctorant dans le cadre d'un projet avec le groupe de haute technologie SAGEMCOM. Il y a travaillé sur divers problèmes d'analyse d'images dédiés à la numérisation de documents et a été confronté à un certain nombre de défis technologiques, tels que la segmentation des documents, l'encodage en couches des documents numérisés et la compression sans perte.En 2012, il a rejoint le département informatique et télécommunications, ESIEE Paris, où il est professeur associé et responsable de l'équipe A3SI du Laboratoire d'Informatique Gaspard Monge, Université Gustave Eiffel.À l'aide de méthodes d'apprentissage automatique (ML) et d'apprentissage profond (DL) telles que les réseaux neuronaux convolutifs (CNN) et les réseaux antagonistes génératifs (GAN), ses recherches actuelles portent sur l'étude de l'authentification automatique, la segmentation des signes pathologiques et le dépistage et le diagnostic de diverses pathologies à partir d'images biométriques et médicales telles que les images du fond de l'œil et les IRM cérébrales et cardiaques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères biographiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Responsable de l'[équipe]((</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.esiee.fr/~dpt-it/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [A3SI]((</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://siteigm.univ-mlv.fr/equipe/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Gaspard Monge (LIGM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel (UGE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Qualification aux fonctions de professeurs des universités en  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : PR-2025-27.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches en Traitement du Signal et des Images de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Est (UPEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À partir de Sep. 2024 : Co-Responsable de la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA and Applications - Artificial Intelligence for Industry and Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous statut FISEA,  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Bâtiment Perrault.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2024 : Accueil en délégation au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'ingénieur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Cergy-Pontoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INS2I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Site de Noisy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2016-27-16227216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Parc Saint-Christophe, Site de Cergy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Professeur associé </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris-Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 61</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2011-61-11261216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 : Post-doc, avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEMCOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre du projet industriel </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demat+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Docteur en Traitement des images et du signal, Laboratoire </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> rattaché à </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très honorable.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Attaché Temporaire à l'Enseignement et la Recherche rattaché à l'UFR Sciences et Technologie de </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Assistant au département Informatique de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Master Recherche en Génie Informatique, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Ingénieur </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-based deep learning system for early detection of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Benatiya Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100259. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmed.2025.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution Block Extension of DCNN for Retinal Vascular Segmentation: Taxonomy and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning–based method for multiple sclerosis screening from retinal OCT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Epub ahead of print. PMID: 40751901. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-025-03410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated method for real-time AMD screening of fundus images dedicated for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-022-02546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient HW/SW Design for Text Extraction from Complex Color Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.5963-5977. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2022.024345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient retinal blood vessel segmentation method based on deep learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.101902. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing Text in Images and Videos based on Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijrte.A2598.059120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic brain tumor segmentation with deep learning-based selective attention using overlapping patches and multi-class weighted cross-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najia Es-Sbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal Identification System based on Optical Disc Ring Extraction and New Local SIFT-RUK Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication and Signal Processing, 8, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470383-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast CCL Intra Partitioning Algorithm For Low Bitrate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.749-755, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Domaine pour la Détection de Boiterie à partir de Vidéos Non Annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquIA’2025 - Sciences Équines et Intelligence Artificielle : Applications, Innovations et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Efrei - Paris – Université Paris Panthéon-Assas, 30-32, May 2025, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabetic Retinopathy Screening within Unlabeled Dataset based on Least Squares Cycle-GAN Domain Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast Partionining Algorithm Based on MD-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Artificial Intelligence &amp; Green Energy (ICAIGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based method for severity detection of Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited speaker / Tutorial IPTA 2023 _ Retinal images: From biometry to early diagnosis of ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche basée sur TL pour le dépistage précoce et en temps réel de la rétinopathie diabétique à l'aide d'une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Myocardial Disease Prediction with DOC-NET+ Architecture: A Custom Data Analysis Approach for the EMIDEC Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Laabidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International conference on Machine Learning and Data Engineering (ICMLDE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dehradun, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Study of Machine Learning Based Methods for Macula Detection in Pathological Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glaucoma screening Decision Tree using in-depth clinical analysis of the optic nerve head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en Imagerie Rétinienne : Approches GANs et Méthode Proposée pour la Précision Diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color fundus image enhancement - A deep learning based desktop app for earlier screening of diabetic retinopathy using real-time handheld fundus camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Science in Industrial Engineering (ODSIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Architecture with an Optimized Convolutional Processing for the Segmentation of Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2451-2456, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’image du fond de l’œil- Apprentissage profond pour le dépistage précoce, automatique et en temps réel de la rétinopathie diabétique à l’aide d’une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges, Belgium. pp.471-476, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended U-net for retinal vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hammamet,, Tunisia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16210-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis Of Retinal Neovascularization Pathologies From Color Retinal Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukadida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International, CGI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23473-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of deep learning models for detection of eye retina abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based smartphone app for real-time detection of five stages of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Majumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Kehtarnavaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Efficiency Optimization of Optic Disc Detection in Fundus Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de l'arbre vasculaire rétinien : étude de la performance en fonction de l'approche de segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukaddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new FPGA accelerator based on circular buffer unit per orientation for a fast and optimised GLCM and Texture feature computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtss.2019.8915341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Online Class-Weighting approach with Deep Neural Networks for image segmentation of Highly Unbalanced Glioblastoma Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks (IWANN-Advances in Computational Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20518-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma Correction Method for real time image text extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Image Processing Theory, Tools and Applications (IPTA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedibedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of GLCM algorithm in FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M a Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2018.8695275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction measuring based on the most significant facial emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.502-507, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2018.8570588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9400, Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2076483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Medina Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DCT_2D toward FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Symposium on Control, Communications and Signal Processing, ISCCSP’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2004.1296511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Retinal Abnormalities in Fundus Image Using CNN Deep Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art in Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ayman S. El-Baz; Jasjit S. Suri, pp.19-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal image processing in Biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Nait-Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Biometrics _ When Biometric Security Meets Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2019, 978-981-13-0956-4. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0956-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude et développement, Détection, lecture et reconnaissance automatique de plaques d'immatriculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; RxCom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Tri Postal automatique, Détection des zones textuelles dans une image pour l'identification des objets postaux : étude algorithmique et implantation sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Solystic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Segmentation de pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.5 : Codage Vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Spécification de l'architecture OverSeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1 : Spécification de l'architecture PNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1: Adéquation Algorithme-Architecture-Codeur PNG/FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-modèles des images dans les bases Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="356E18F7"/>
+    <w:nsid w:val="87C62F08"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~dpt-it/a3si/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siteigm.univ-mlv.fr/equipe/a3si/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-pec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esiee.fr/formations/ingenieur-par-apprentissage/data-et-applications" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensea.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/fr/formations/ingenieur-par-apprentissage/informatique-et-applications" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-pem.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com/fr/grand-public/dematerialisation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisc.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn/site/enis_fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-025-03410-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02546-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.024345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.101902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.A2598.059120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacir Omran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451259v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451330v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dali" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Benameur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Laabidi" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451216v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320012" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451364v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451186v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284289" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451225v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320003" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451374v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukaddida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172154v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtss.2019.8915341" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a Ben Atitallah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mnif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2018.8695275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2004.1296511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~dpt-it/a3si/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siteigm.univ-mlv.fr/equipe/a3si/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-pec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esiee.fr/formations/ingenieur-par-apprentissage/data-et-applications" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensea.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/fr/formations/ingenieur-par-apprentissage/informatique-et-applications" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-pem.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com/fr/grand-public/dematerialisation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisc.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn/site/enis_fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-025-03410-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02546-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.024345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.101902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.A2598.059120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacir Omran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Benameur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Laabidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451216v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukaddida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtss.2019.8915341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a Ben Atitallah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mnif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2018.8695275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2004.1296511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>