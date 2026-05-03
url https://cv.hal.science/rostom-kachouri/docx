--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rostom Kachouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Associé HDR, UGE, ESIEE Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostom Kachouri a obtenu l'Habilitation à Diriger les Recherches (HDR) en 2024 à l'Université Paris Est (UPEC).Après avoir obtenu son diplôme d'ingénieur et son master respectivement en 2003 et 2004, il a été professeur assistant à l'École nationale d'ingénieurs de Sfax (ENIS). Il a ensuite rejoint l'université d'Évry Val d'Essonne en tant qu'assistant d'enseignement et de recherche (ATER), où il a obtenu en 2010 un doctorat en traitement de l'image et du signal avec les félicitations du jury. Il a travaillé pendant trois ans sur les systèmes de recherche d'images basée sur le contenu (CBIR).De 2010 à 2012, il a occupé un poste de post-doctorant dans le cadre d'un projet avec le groupe de haute technologie SAGEMCOM. Il y a travaillé sur divers problèmes d'analyse d'images dédiés à la numérisation de documents et a été confronté à un certain nombre de défis technologiques, tels que la segmentation des documents, l'encodage en couches des documents numérisés et la compression sans perte.En 2012, il a rejoint le département informatique et télécommunications, ESIEE Paris, où il est professeur associé et responsable de l'équipe A3SI du Laboratoire d'Informatique Gaspard Monge, Université Gustave Eiffel.À l'aide de méthodes d'apprentissage automatique (ML) et d'apprentissage profond (DL) telles que les réseaux neuronaux convolutifs (CNN) et les réseaux antagonistes génératifs (GAN), ses recherches actuelles portent sur l'étude de l'authentification automatique, la segmentation des signes pathologiques et le dépistage et le diagnostic de diverses pathologies à partir d'images biométriques et médicales telles que les images du fond de l'œil et les IRM cérébrales et cardiaques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères biographiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Responsable de l'[équipe]((</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.esiee.fr/~dpt-it/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [A3SI]((</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://siteigm.univ-mlv.fr/equipe/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Gaspard Monge (LIGM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel (UGE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Qualification aux fonctions de professeurs des universités en  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : PR-2025-27.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches en Traitement du Signal et des Images de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Est (UPEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À partir de Sep. 2024 : Co-Responsable de la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA and Applications - Artificial Intelligence for Industry and Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous statut FISEA,  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Bâtiment Perrault.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2024 : Accueil en délégation au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'ingénieur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Cergy-Pontoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INS2I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Site de Noisy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2016-27-16227216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Parc Saint-Christophe, Site de Cergy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Professeur associé </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris-Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 61</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2011-61-11261216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 : Post-doc, avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEMCOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre du projet industriel </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demat+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Docteur en Traitement des images et du signal, Laboratoire </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> rattaché à </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très honorable.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Attaché Temporaire à l'Enseignement et la Recherche rattaché à l'UFR Sciences et Technologie de </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Assistant au département Informatique de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Master Recherche en Génie Informatique, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Ingénieur </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-based deep learning system for early detection of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Benatiya Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100259. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmed.2025.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution Block Extension of DCNN for Retinal Vascular Segmentation: Taxonomy and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning–based method for multiple sclerosis screening from retinal OCT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Epub ahead of print. PMID: 40751901. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-025-03410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated method for real-time AMD screening of fundus images dedicated for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-022-02546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient HW/SW Design for Text Extraction from Complex Color Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.5963-5977. </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2022.024345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient retinal blood vessel segmentation method based on deep learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.101902. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing Text in Images and Videos based on Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijrte.A2598.059120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic brain tumor segmentation with deep learning-based selective attention using overlapping patches and multi-class weighted cross-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najia Es-Sbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal Identification System based on Optical Disc Ring Extraction and New Local SIFT-RUK Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication and Signal Processing, 8, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470383-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast CCL Intra Partitioning Algorithm For Low Bitrate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.749-755, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Domaine pour la Détection de Boiterie à partir de Vidéos Non Annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquIA’2025 - Sciences Équines et Intelligence Artificielle : Applications, Innovations et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Efrei - Paris – Université Paris Panthéon-Assas, 30-32, May 2025, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabetic Retinopathy Screening within Unlabeled Dataset based on Least Squares Cycle-GAN Domain Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast Partionining Algorithm Based on MD-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Artificial Intelligence &amp; Green Energy (ICAIGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based method for severity detection of Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited speaker / Tutorial IPTA 2023 _ Retinal images: From biometry to early diagnosis of ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche basée sur TL pour le dépistage précoce et en temps réel de la rétinopathie diabétique à l'aide d'une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Myocardial Disease Prediction with DOC-NET+ Architecture: A Custom Data Analysis Approach for the EMIDEC Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Laabidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International conference on Machine Learning and Data Engineering (ICMLDE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dehradun, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Study of Machine Learning Based Methods for Macula Detection in Pathological Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glaucoma screening Decision Tree using in-depth clinical analysis of the optic nerve head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en Imagerie Rétinienne : Approches GANs et Méthode Proposée pour la Précision Diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color fundus image enhancement - A deep learning based desktop app for earlier screening of diabetic retinopathy using real-time handheld fundus camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Science in Industrial Engineering (ODSIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Architecture with an Optimized Convolutional Processing for the Segmentation of Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2451-2456, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’image du fond de l’œil- Apprentissage profond pour le dépistage précoce, automatique et en temps réel de la rétinopathie diabétique à l’aide d’une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges, Belgium. pp.471-476, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended U-net for retinal vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hammamet,, Tunisia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16210-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis Of Retinal Neovascularization Pathologies From Color Retinal Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukadida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International, CGI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23473-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of deep learning models for detection of eye retina abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based smartphone app for real-time detection of five stages of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Majumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Kehtarnavaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Efficiency Optimization of Optic Disc Detection in Fundus Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de l'arbre vasculaire rétinien : étude de la performance en fonction de l'approche de segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukaddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new FPGA accelerator based on circular buffer unit per orientation for a fast and optimised GLCM and Texture feature computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtss.2019.8915341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Online Class-Weighting approach with Deep Neural Networks for image segmentation of Highly Unbalanced Glioblastoma Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks (IWANN-Advances in Computational Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20518-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma Correction Method for real time image text extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Image Processing Theory, Tools and Applications (IPTA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedibedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of GLCM algorithm in FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M a Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2018.8695275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction measuring based on the most significant facial emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.502-507, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2018.8570588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9400, Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2076483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Medina Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DCT_2D toward FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Symposium on Control, Communications and Signal Processing, ISCCSP’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2004.1296511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Retinal Abnormalities in Fundus Image Using CNN Deep Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art in Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ayman S. El-Baz; Jasjit S. Suri, pp.19-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal image processing in Biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Nait-Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Biometrics _ When Biometric Security Meets Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2019, 978-981-13-0956-4. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0956-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude et développement, Détection, lecture et reconnaissance automatique de plaques d'immatriculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; RxCom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Tri Postal automatique, Détection des zones textuelles dans une image pour l'identification des objets postaux : étude algorithmique et implantation sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Solystic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Segmentation de pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.5 : Codage Vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Spécification de l'architecture OverSeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1 : Spécification de l'architecture PNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1: Adéquation Algorithme-Architecture-Codeur PNG/FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-modèles des images dans les bases Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rostom Kachouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Associé HDR, UGE, ESIEE Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostom Kachouri a obtenu l'Habilitation à Diriger les Recherches (HDR) en 2024 à l'Université Paris Est (UPEC).Après avoir obtenu son diplôme d'ingénieur et son master respectivement en 2003 et 2004, il a été professeur assistant à l'École nationale d'ingénieurs de Sfax (ENIS). Il a ensuite rejoint l'université d'Évry Val d'Essonne en tant qu'assistant d'enseignement et de recherche (ATER), où il a obtenu en 2010 un doctorat en traitement de l'image et du signal avec les félicitations du jury. Il a travaillé pendant trois ans sur les systèmes de recherche d'images basée sur le contenu (CBIR).De 2010 à 2012, il a occupé un poste de post-doctorant dans le cadre d'un projet avec le groupe de haute technologie SAGEMCOM. Il y a travaillé sur divers problèmes d'analyse d'images dédiés à la numérisation de documents et a été confronté à un certain nombre de défis technologiques, tels que la segmentation des documents, l'encodage en couches des documents numérisés et la compression sans perte.En 2012, il a rejoint le département informatique et télécommunications, ESIEE Paris, où il est professeur associé et responsable de l'équipe A3SI du Laboratoire d'Informatique Gaspard Monge, Université Gustave Eiffel.À l'aide de méthodes d'apprentissage automatique (ML) et d'apprentissage profond (DL) telles que les réseaux neuronaux convolutifs (CNN) et les réseaux antagonistes génératifs (GAN), ses recherches actuelles portent sur l'étude de l'authentification automatique, la segmentation des signes pathologiques et le dépistage et le diagnostic de diverses pathologies à partir d'images biométriques et médicales telles que les images du fond de l'œil et les IRM cérébrales et cardiaques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères biographiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Responsable de l'[équipe]((</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.esiee.fr/~dpt-it/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [A3SI]((</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://siteigm.univ-mlv.fr/equipe/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Gaspard Monge (LIGM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel (UGE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Qualification aux fonctions de professeurs des universités en  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : PR-2025-27.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches en Traitement du Signal et des Images de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Est (UPEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À partir de Sep. 2024 : Co-Responsable de la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA and Applications - Artificial Intelligence for Industry and Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous statut FISEA,  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Bâtiment Perrault.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2024 : Accueil en délégation au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'ingénieur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Cergy-Pontoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INS2I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Site de Noisy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2016-27-16227216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Parc Saint-Christophe, Site de Cergy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Professeur associé </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris-Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 61</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2011-61-11261216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 : Post-doc, avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEMCOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre du projet industriel </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demat+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Docteur en Traitement des images et du signal, Laboratoire </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> rattaché à </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très honorable.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Attaché Temporaire à l'Enseignement et la Recherche rattaché à l'UFR Sciences et Technologie de </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Assistant au département Informatique de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Master Recherche en Génie Informatique, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Ingénieur </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning–based method for multiple sclerosis screening from retinal OCT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Epub ahead of print. PMID: 40751901. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-025-03410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-based deep learning system for early detection of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Benatiya Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100259. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmed.2025.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution Block Extension of DCNN for Retinal Vascular Segmentation: Taxonomy and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient HW/SW Design for Text Extraction from Complex Color Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.5963-5977. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2022.024345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated method for real-time AMD screening of fundus images dedicated for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-022-02546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient retinal blood vessel segmentation method based on deep learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.101902. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing Text in Images and Videos based on Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijrte.A2598.059120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic brain tumor segmentation with deep learning-based selective attention using overlapping patches and multi-class weighted cross-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najia Es-Sbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal Identification System based on Optical Disc Ring Extraction and New Local SIFT-RUK Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication and Signal Processing, 8, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470383-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast CCL Intra Partitioning Algorithm For Low Bitrate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.749-755, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Domaine pour la Détection de Boiterie à partir de Vidéos Non Annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquIA’2025 - Sciences Équines et Intelligence Artificielle : Applications, Innovations et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Efrei - Paris – Université Paris Panthéon-Assas, 30-32, May 2025, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabetic Retinopathy Screening within Unlabeled Dataset based on Least Squares Cycle-GAN Domain Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast Partionining Algorithm Based on MD-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Artificial Intelligence &amp; Green Energy (ICAIGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based method for severity detection of Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges, Belgium. pp.471-476, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited speaker / Tutorial IPTA 2023 _ Retinal images: From biometry to early diagnosis of ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche basée sur TL pour le dépistage précoce et en temps réel de la rétinopathie diabétique à l'aide d'une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Myocardial Disease Prediction with DOC-NET+ Architecture: A Custom Data Analysis Approach for the EMIDEC Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Laabidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International conference on Machine Learning and Data Engineering (ICMLDE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dehradun, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Study of Machine Learning Based Methods for Macula Detection in Pathological Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glaucoma screening Decision Tree using in-depth clinical analysis of the optic nerve head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en Imagerie Rétinienne : Approches GANs et Méthode Proposée pour la Précision Diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color fundus image enhancement - A deep learning based desktop app for earlier screening of diabetic retinopathy using real-time handheld fundus camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Science in Industrial Engineering (ODSIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Architecture with an Optimized Convolutional Processing for the Segmentation of Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2451-2456, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’image du fond de l’œil- Apprentissage profond pour le dépistage précoce, automatique et en temps réel de la rétinopathie diabétique à l’aide d’une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended U-net for retinal vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hammamet,, Tunisia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16210-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis Of Retinal Neovascularization Pathologies From Color Retinal Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukadida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International, CGI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23473-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of deep learning models for detection of eye retina abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based smartphone app for real-time detection of five stages of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Majumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Kehtarnavaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de l'arbre vasculaire rétinien : étude de la performance en fonction de l'approche de segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukaddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Efficiency Optimization of Optic Disc Detection in Fundus Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new FPGA accelerator based on circular buffer unit per orientation for a fast and optimised GLCM and Texture feature computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtss.2019.8915341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Online Class-Weighting approach with Deep Neural Networks for image segmentation of Highly Unbalanced Glioblastoma Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks (IWANN-Advances in Computational Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20518-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma Correction Method for real time image text extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Image Processing Theory, Tools and Applications (IPTA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of GLCM algorithm in FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M a Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2018.8695275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedibedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction measuring based on the most significant facial emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.502-507, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2018.8570588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9400, Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2076483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Medina Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DCT_2D toward FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Symposium on Control, Communications and Signal Processing, ISCCSP’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2004.1296511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Retinal Abnormalities in Fundus Image Using CNN Deep Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art in Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ayman S. El-Baz; Jasjit S. Suri, pp.19-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal image processing in Biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Nait-Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Biometrics _ When Biometric Security Meets Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2019, 978-981-13-0956-4. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0956-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude et développement, Détection, lecture et reconnaissance automatique de plaques d'immatriculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; RxCom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Tri Postal automatique, Détection des zones textuelles dans une image pour l'identification des objets postaux : étude algorithmique et implantation sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Solystic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Segmentation de pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.5 : Codage Vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Spécification de l'architecture OverSeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1 : Spécification de l'architecture PNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1: Adéquation Algorithme-Architecture-Codeur PNG/FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-modèles des images dans les bases Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="87C62F08"/>
+    <w:nsid w:val="C9514718"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~dpt-it/a3si/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siteigm.univ-mlv.fr/equipe/a3si/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-pec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esiee.fr/formations/ingenieur-par-apprentissage/data-et-applications" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensea.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/fr/formations/ingenieur-par-apprentissage/informatique-et-applications" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-pem.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com/fr/grand-public/dematerialisation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisc.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn/site/enis_fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269760v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70118" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269808v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-025-03410-1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621710v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02546-8" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641627v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.024345" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.101902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.A2598.059120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacir Omran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451259v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451364v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451330v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dali" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Benameur" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Laabidi" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451216v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320012" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451225v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320003" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451374v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451186v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284289" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451189v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-180" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363234v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363238v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukaddida" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtss.2019.8915341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a Ben Atitallah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mnif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2018.8695275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2004.1296511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~dpt-it/a3si/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siteigm.univ-mlv.fr/equipe/a3si/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-pec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esiee.fr/formations/ingenieur-par-apprentissage/data-et-applications" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensea.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/fr/formations/ingenieur-par-apprentissage/informatique-et-applications" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-pem.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com/fr/grand-public/dematerialisation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisc.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn/site/enis_fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-025-03410-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.024345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02546-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.101902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.A2598.059120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacir Omran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Benameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Laabidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284289" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukaddida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtss.2019.8915341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a Ben Atitallah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mnif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2018.8695275" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2004.1296511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>