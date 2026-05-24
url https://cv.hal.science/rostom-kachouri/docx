--- v2 (2026-05-03)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rostom Kachouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Associé HDR, UGE, ESIEE Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostom Kachouri a obtenu l'Habilitation à Diriger les Recherches (HDR) en 2024 à l'Université Paris Est (UPEC).Après avoir obtenu son diplôme d'ingénieur et son master respectivement en 2003 et 2004, il a été professeur assistant à l'École nationale d'ingénieurs de Sfax (ENIS). Il a ensuite rejoint l'université d'Évry Val d'Essonne en tant qu'assistant d'enseignement et de recherche (ATER), où il a obtenu en 2010 un doctorat en traitement de l'image et du signal avec les félicitations du jury. Il a travaillé pendant trois ans sur les systèmes de recherche d'images basée sur le contenu (CBIR).De 2010 à 2012, il a occupé un poste de post-doctorant dans le cadre d'un projet avec le groupe de haute technologie SAGEMCOM. Il y a travaillé sur divers problèmes d'analyse d'images dédiés à la numérisation de documents et a été confronté à un certain nombre de défis technologiques, tels que la segmentation des documents, l'encodage en couches des documents numérisés et la compression sans perte.En 2012, il a rejoint le département informatique et télécommunications, ESIEE Paris, où il est professeur associé et responsable de l'équipe A3SI du Laboratoire d'Informatique Gaspard Monge, Université Gustave Eiffel.À l'aide de méthodes d'apprentissage automatique (ML) et d'apprentissage profond (DL) telles que les réseaux neuronaux convolutifs (CNN) et les réseaux antagonistes génératifs (GAN), ses recherches actuelles portent sur l'étude de l'authentification automatique, la segmentation des signes pathologiques et le dépistage et le diagnostic de diverses pathologies à partir d'images biométriques et médicales telles que les images du fond de l'œil et les IRM cérébrales et cardiaques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères biographiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Responsable de l'[équipe]((</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.esiee.fr/~dpt-it/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [A3SI]((</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://siteigm.univ-mlv.fr/equipe/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Gaspard Monge (LIGM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel (UGE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Qualification aux fonctions de professeurs des universités en  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : PR-2025-27.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches en Traitement du Signal et des Images de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Est (UPEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À partir de Sep. 2024 : Co-Responsable de la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA and Applications - Artificial Intelligence for Industry and Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous statut FISEA,  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Bâtiment Perrault.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2024 : Accueil en délégation au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'ingénieur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Cergy-Pontoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INS2I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Site de Noisy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2016-27-16227216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Parc Saint-Christophe, Site de Cergy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Professeur associé </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris-Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 61</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2011-61-11261216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 : Post-doc, avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEMCOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre du projet industriel </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demat+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Docteur en Traitement des images et du signal, Laboratoire </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> rattaché à </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très honorable.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Attaché Temporaire à l'Enseignement et la Recherche rattaché à l'UFR Sciences et Technologie de </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Assistant au département Informatique de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Master Recherche en Génie Informatique, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Ingénieur </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning–based method for multiple sclerosis screening from retinal OCT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Epub ahead of print. PMID: 40751901. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-025-03410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-based deep learning system for early detection of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Benatiya Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100259. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmed.2025.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution Block Extension of DCNN for Retinal Vascular Segmentation: Taxonomy and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient HW/SW Design for Text Extraction from Complex Color Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.5963-5977. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2022.024345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated method for real-time AMD screening of fundus images dedicated for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-022-02546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient retinal blood vessel segmentation method based on deep learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.101902. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing Text in Images and Videos based on Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijrte.A2598.059120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic brain tumor segmentation with deep learning-based selective attention using overlapping patches and multi-class weighted cross-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najia Es-Sbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal Identification System based on Optical Disc Ring Extraction and New Local SIFT-RUK Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication and Signal Processing, 8, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470383-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast CCL Intra Partitioning Algorithm For Low Bitrate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.749-755, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Domaine pour la Détection de Boiterie à partir de Vidéos Non Annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquIA’2025 - Sciences Équines et Intelligence Artificielle : Applications, Innovations et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Efrei - Paris – Université Paris Panthéon-Assas, 30-32, May 2025, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabetic Retinopathy Screening within Unlabeled Dataset based on Least Squares Cycle-GAN Domain Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast Partionining Algorithm Based on MD-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Artificial Intelligence &amp; Green Energy (ICAIGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based method for severity detection of Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges, Belgium. pp.471-476, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited speaker / Tutorial IPTA 2023 _ Retinal images: From biometry to early diagnosis of ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche basée sur TL pour le dépistage précoce et en temps réel de la rétinopathie diabétique à l'aide d'une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Myocardial Disease Prediction with DOC-NET+ Architecture: A Custom Data Analysis Approach for the EMIDEC Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Laabidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International conference on Machine Learning and Data Engineering (ICMLDE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dehradun, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Study of Machine Learning Based Methods for Macula Detection in Pathological Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glaucoma screening Decision Tree using in-depth clinical analysis of the optic nerve head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en Imagerie Rétinienne : Approches GANs et Méthode Proposée pour la Précision Diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color fundus image enhancement - A deep learning based desktop app for earlier screening of diabetic retinopathy using real-time handheld fundus camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Science in Industrial Engineering (ODSIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Architecture with an Optimized Convolutional Processing for the Segmentation of Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2451-2456, </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’image du fond de l’œil- Apprentissage profond pour le dépistage précoce, automatique et en temps réel de la rétinopathie diabétique à l’aide d’une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended U-net for retinal vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hammamet,, Tunisia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16210-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis Of Retinal Neovascularization Pathologies From Color Retinal Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukadida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International, CGI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23473-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of deep learning models for detection of eye retina abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based smartphone app for real-time detection of five stages of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Majumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Kehtarnavaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de l'arbre vasculaire rétinien : étude de la performance en fonction de l'approche de segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukaddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Efficiency Optimization of Optic Disc Detection in Fundus Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new FPGA accelerator based on circular buffer unit per orientation for a fast and optimised GLCM and Texture feature computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtss.2019.8915341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Online Class-Weighting approach with Deep Neural Networks for image segmentation of Highly Unbalanced Glioblastoma Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks (IWANN-Advances in Computational Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20518-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma Correction Method for real time image text extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Image Processing Theory, Tools and Applications (IPTA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of GLCM algorithm in FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M a Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2018.8695275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedibedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction measuring based on the most significant facial emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.502-507, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2018.8570588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9400, Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2076483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Medina Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DCT_2D toward FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Symposium on Control, Communications and Signal Processing, ISCCSP’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2004.1296511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Retinal Abnormalities in Fundus Image Using CNN Deep Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art in Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ayman S. El-Baz; Jasjit S. Suri, pp.19-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal image processing in Biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Nait-Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Biometrics _ When Biometric Security Meets Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2019, 978-981-13-0956-4. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0956-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude et développement, Détection, lecture et reconnaissance automatique de plaques d'immatriculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; RxCom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Tri Postal automatique, Détection des zones textuelles dans une image pour l'identification des objets postaux : étude algorithmique et implantation sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Solystic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Segmentation de pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.5 : Codage Vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Spécification de l'architecture OverSeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1 : Spécification de l'architecture PNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1: Adéquation Algorithme-Architecture-Codeur PNG/FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-modèles des images dans les bases Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Rostom Kachouri </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur Associé HDR, UGE, ESIEE Paris</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biographie :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rostom Kachouri a obtenu l'Habilitation à Diriger les Recherches (HDR) en 2024 à l'Université Paris Est (UPEC).Après avoir obtenu son diplôme d'ingénieur et son master respectivement en 2003 et 2004, il a été professeur assistant à l'École nationale d'ingénieurs de Sfax (ENIS). Il a ensuite rejoint l'université d'Évry Val d'Essonne en tant qu'assistant d'enseignement et de recherche (ATER), où il a obtenu en 2010 un doctorat en traitement de l'image et du signal avec les félicitations du jury. Il a travaillé pendant trois ans sur les systèmes de recherche d'images basée sur le contenu (CBIR).De 2010 à 2012, il a occupé un poste de post-doctorant dans le cadre d'un projet avec le groupe de haute technologie SAGEMCOM. Il y a travaillé sur divers problèmes d'analyse d'images dédiés à la numérisation de documents et a été confronté à un certain nombre de défis technologiques, tels que la segmentation des documents, l'encodage en couches des documents numérisés et la compression sans perte.En 2012, il a rejoint le département informatique et télécommunications, ESIEE Paris, où il est professeur associé et responsable de l'équipe A3SI du Laboratoire d'Informatique Gaspard Monge, Université Gustave Eiffel.À l'aide de méthodes d'apprentissage automatique (ML) et d'apprentissage profond (DL) telles que les réseaux neuronaux convolutifs (CNN) et les réseaux antagonistes génératifs (GAN), ses recherches actuelles portent sur l'étude de l'authentification automatique, la segmentation des signes pathologiques et le dépistage et le diagnostic de diverses pathologies à partir d'images biométriques et médicales telles que les images du fond de l'œil et les IRM cérébrales et cardiaques.</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Repères biographiques :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Responsable de l'[équipe]((</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.esiee.fr/~dpt-it/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) [A3SI]((</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://siteigm.univ-mlv.fr/equipe/a3si/</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) du </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laboratoire d'Informatique Gaspard Monge (LIGM)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Gustave Eiffel (UGE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2025 : Qualification aux fonctions de professeurs des universités en  </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : PR-2025-27.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2024 : Habilitation à diriger des recherches en Traitement du Signal et des Images de l'</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université Paris-Est (UPEC)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">À partir de Sep. 2024 : Co-Responsable de la filière </w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DATA and Applications - Artificial Intelligence for Industry and Services</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, sous statut FISEA,  </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Bâtiment Perrault.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2023 - 2024 : Accueil en délégation au </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> : Laboratoire </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ETIS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Ecole d'ingénieur </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ENSEA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">  et </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">University of Cergy-Pontoise</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> ; </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CNRS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> / </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INS2I</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Cité Descartes, Site de Noisy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2016 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 27</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2016-27-16227216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2015 - 2019 : Responsable de la filière par apprentissage </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Informatique et applications - Ingénierie 3D et technologie des médias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Parc Saint-Christophe, Site de Cergy.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Depuis 2012 : Professeur associé </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ESIEE Paris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> - </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">LIGM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Paris-Est</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2011 : Qualification aux fonctions de maître de conférences en </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">section 61</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, N° de qualification : MCF-2011-61-11261216745.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 - 2012 : Post-doc, avec </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SAGEMCOM</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, dans le cadre du projet industriel </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demat+</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2010 : Docteur en Traitement des images et du signal, Laboratoire </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IBISC</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> rattaché à </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très honorable.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2008 : Attaché Temporaire à l'Enseignement et la Recherche rattaché à l'UFR Sciences et Technologie de </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Université d'Evry-Val d'Essonne (UEVE)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, France.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2005 : Assistant au département Informatique de </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">l'Ecole Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Tunisie.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2004 : Master Recherche en Génie Informatique, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">. Mention : Très bien.</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">2003 : Ingénieur </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">École Nationale des Ingénieurs de Sfax (ENIS)</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (17)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning–based method for multiple sclerosis screening from retinal OCT images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Epub ahead of print. PMID: 40751901. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-025-03410-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobile-based deep learning system for early detection of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anass Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idriss Benatiya Andaloussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Intelligence-Based Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12, pp.100259. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibmed.2025.100259⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Convolution Block Extension of DCNN for Retinal Vascular Segmentation: Taxonomy and Discussion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 35 (4), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ima.70118⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient HW/SW Design for Text Extraction from Complex Color Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMC-Computers, Materials &amp; Continua</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 71 (3), pp.5963-5977. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.32604/cmc.2022.024345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03641627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated method for real-time AMD screening of fundus images dedicated for mobile devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical and Biological Engineering and Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11517-022-02546-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03621710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fast and efficient retinal blood vessel segmentation method based on deep learning network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 90, pp.101902. </w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2021.101902⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Localizing Text in Images and Videos based on Morphology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Recent Technology and Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.35940/ijrte.A2598.059120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02919771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">HW/SW Design And FPGA Implementation Of The GCM For An Efficient Text Extraction From Complex Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Scientific &amp; Technology Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02523901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automatic brain tumor segmentation with deep learning-based selective attention using overlapping patches and multi-class weighted cross-entropy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Medical Image Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.media.2020.101692⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533454v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new pipeline for the recognition of universal expressions of multiple faces in a video sequence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latifa Greche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Najia Es-Sbai</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-019-00896-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02175795v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully automated method for glaucoma screening using robust optic nerve head detection and unsupervised segmentation based cup-to-disc ratio computation in retinal fundus images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computerized Medical Imaging and Graphics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 77, pp.101643. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.compmedimag.2019.101643⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fully Automatic Brain Tumor Segmentation using End-to-End Incremental Deep Neural Networks in MRI images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Methods and Programs in Biomedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 166, pp.39 - 49. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cmpb.2018.09.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">GPU parallel implementation of the new hybrid binarization based on Kmeans method (HBK)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Real-Time Image Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 14 (2), pp.363-377. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11554-014-0458-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01286297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal Identification System based on Optical Disc Ring Extraction and New Local SIFT-RUK Descriptor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Advances in Systems, Signals and Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Communication and Signal Processing, 8, pp.113-126. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/9783110470383-008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01870666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multiple kernel weighting based SVM for heterogeneous image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Imaging Systems Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 4 (2), pp.60--70. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJSISE.2011.041600⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00646849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive relevant feature selection and hierarchical image classification in heterogeneous databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traitement du Signal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 28 (5), pp.547--574. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/TS.28.547-574⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00745315v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-model classification method in heterogeneous image databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 43 (12), pp.4077--4088. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.patcog.2010.07.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast CCL Intra Partitioning Algorithm For Low Bitrate Applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2025 IEEE 22nd International Multi-Conference on Systems, Signals & Devices (SSD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2025, Monastir, France. pp.749-755, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD64182.2025.10989985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation de Domaine pour la Détection de Boiterie à partir de Vidéos Non Annotées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EquIA’2025 - Sciences Équines et Intelligence Artificielle : Applications, Innovations et Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Efrei - Paris – Université Paris Panthéon-Assas, 30-32, May 2025, Villejuif, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05269854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High Performance and Low Complexity Retinal Vessel Segmentation Method based on Extended DCNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diabetic Retinopathy Screening within Unlabeled Dataset based on Least Squares Cycle-GAN Domain Transfer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Ahaitouf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813357v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nesrine Abroug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813363v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D-HEVC Fast Partionining Algorithm Based on MD-CNN</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nacir Omran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Werda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amna Maraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamdi Belgacem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference On Artificial Intelligence &amp; Green Energy (ICAIGE 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensemble learning based method for severity detection of Age-Related Macular Degeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hedi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 13th International Conference on Image Processing Theory, Tools and Applications IPTA 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Rabat, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04813350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal blood vessel segmentation from high resolution fundus image using deep learning architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESANN 2023 - European Symposium on Artificial Neural Networks, Computational Intelligence and Machine Learning</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Bruges, Belgium. pp.471-476, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.14428/esann/2023.ES2023-180⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451189v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Architecture d'apprentissage profond à traitement convolutif optimisé pour la segmentation de l'arbre vasculaire rétiniens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The international workshop on Multimodal Artificiel Intelligence, Machine Learning and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invited speaker / Tutorial IPTA 2023 _ Retinal images: From biometry to early diagnosis of ocular pathologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing Myocardial Disease Prediction with DOC-NET+ Architecture: A Custom Data Analysis Approach for the EMIDEC Challenge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Dali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Narjes Benameur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Youness Laaroussi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salam Laabidi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The 2nd International conference on Machine Learning and Data Engineering (ICMLDE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Dehradun, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Robustness Study of Machine Learning Based Methods for Macula Detection in Pathological Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Méthode automatique à base d’apprentissage profond pour la segmentation de l’arbre vasculaire rétinien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des micro-anévrismes dans les images du fond d'œil basée sur l'apprentissage ensembliste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une nouvelle approche basée sur TL pour le dépistage précoce et en temps réel de la rétinopathie diabétique à l'aide d'une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une méthode à base d’apprentissage ensembliste pour le dépistage du stade précoce de la RD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hédi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Learning Architecture with an Optimized Convolutional Processing for the Segmentation of Retinal Blood Vessels</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 9th International Conference on Control, Decision and Information Technologies (CoDIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2023, Rome, Italy. pp.2451-2456, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CoDIT58514.2023.10284289⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451186v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early glaucoma screening Decision Tree using in-depth clinical analysis of the optic nerve head</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2023 Twelfth International Conference on Image Processing Theory, Tools and Applications (IPTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Paris, France. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA59101.2023.10320003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Innovation en Imagerie Rétinienne : Approches GANs et Méthode Proposée pour la Précision Diagnostique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">workshop international de l'intelligence artificielle multimodale, apprentissage automatique et application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2023, Fès, Morocco</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451374v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Color fundus image enhancement - A deep learning based desktop app for earlier screening of diabetic retinopathy using real-time handheld fundus camera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Optimization and Data Science in Industrial Engineering (ODSIE 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Istanbul, Turkey</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451313v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélioration de l’image du fond de l’œil- Apprentissage profond pour le dépistage précoce, automatique et en temps réel de la rétinopathie diabétique à l’aide d’une caméra rétinienne portable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El-Mehdi Chakour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zineb Sadok</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anas Mansouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème édition de l’Ecole STIC’2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04451273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal vessels grouping in glaucoma: study and synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmine Mrad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818143v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MS detection based on OCT imaging: survey of clinical studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabrine Ouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AMINA 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended U-net for retinal vessel segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCCI 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Hammamet,, Tunisia. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-16210-7_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03818099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated Diagnosis Of Retinal Neovascularization Pathologies From Color Retinal Fundus Images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukadida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Graphics International, CGI-2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2022, Geneva, Switzerland. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-23473-6_35⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04006927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fine-tuning Convolutional Neural Networks: a comprehensive guide and benchmark analysis for Glaucoma Screening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amed Mvoulana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th International Conference in Pattern Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2021, Milano (on line), Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03205034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational aspects of deep learning models for detection of eye retina abnormalities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.9, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557601⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03348489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A deep learning-based smartphone app for real-time detection of five stages of diabetic retinopathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharmin Majumder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser Kehtarnavaz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Real-Time Image Processing and Deep Learning 2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2020, San Diego, California (Online Only), United States. pp.5, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2557554⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02556991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Segmentation de l'arbre vasculaire rétinien : étude de la performance en fonction de l'approche de segmentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henda Boudegga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahma Boukaddida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363238v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computational Efficiency Optimization of Optic Disc Detection in Fundus Image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applications Médicales de l'informatique : Nouvelles Approches (AMINA'2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03363234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Gamma Correction Method for real time image text extraction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Conference on Image Processing Theory, Tools and Applications (IPTA 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Istanbul, Turkey. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2019.8936103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02293895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deep Convolutional Neural Networks for Brain tumor segmentation: boosting performance using deep transfer learning: preliminary results</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MICCAI-BRATS 2019 Workshop : Multimodal Brain Tumor Segmentation Challenge</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Shenzhen, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02533409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new FPGA accelerator based on circular buffer unit per orientation for a fast and optimised GLCM and Texture feature computation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hassene Mnif</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE international conference on Design &amp; Test of integrated micro &amp; nano-Systems (DTS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Gammarth, Tunisia. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/dtss.2019.8915341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new Online Class-Weighting approach with Deep Neural Networks for image segmentation of Highly Unbalanced Glioblastoma Tumors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mostefa Ben Naceur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachida Saouli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Work-Conference on Artificial Neural Networks (IWANN-Advances in Computational Intelligence)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Gran Canaria, Spain. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-030-20518-8_46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02172208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection du Disque Optique : Critères de performance et Evaluation des méthodes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofien Ben Sayadia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedi Bedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stratégie de parallélisme d'une méthode de segmentation des vaisseaux rétiniens sur architecture parallèle à mémoire partagée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hedibedoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WORKSHOP AMINA 2018 "Applications Médicales de l'Informatique : Nouvelles Approches"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Monastir, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02004691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An efficient implementation of GLCM algorithm in FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M a Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Mnif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Kammoun</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Internet of Things, Embedded Systems and Communications (IINTEC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IINTEC.2018.8695275⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01955368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customer satisfaction measuring based on the most significant facial emotion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSD 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Hammamet, Tunisia. pp.502-507, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2018.8570588⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01790317v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real-time text extraction based on the page layout analysis system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alae Benchekroun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comparison study between MLP and Convolutional Neural Network models for character recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syrine Ben Driss</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE Conference on Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Anaheim, CA, United States. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2262589⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01525504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Personal verification system based on retina and SURF descriptors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE International Multi-Conference on Systems, Signals &amp; Devices (SSD 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Leipzig, Germany. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/SSD.2016.7473709⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'extraction d'un anneau d'interet autour de disque optique pour une identification rétinienne robuste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ERIS’2016 Eye-tracking, Regard, Interactions et Suppléances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01422020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unsupervised Image Segmentation Based on Local pixel Clustering and Low-Level Region Merging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Advanced Technologies for Signal and Image Processing ATSIP'16</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Monastir, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware design to accelerate PNG encoder for binary mask compression on FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SPIE 9400, Real-Time Image and Video Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, California, United States. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2076483⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficient multiscale and multifont optical character recognition system based on robust feature description</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367214⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complexity study of the Gamma correction method for text extraction from complex images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamad Amin Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anis Boudabous</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Atitallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">STA: International conference on Sciences and Techniques of Automatic control &amp; computer engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Monastir, Tunisia. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/STA.2015.7505238⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01306398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improved Hybrid Binarization based on Kmeans for Heterogeneous document processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Image and Signal Processing and Analysis, ISPA'15</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Zagreb, Croatia. pp.210-215, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISPA.2015.7306060⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Human identification system based on the detection of optical Disc Ring in retinal images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Takwa Chihaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hejer Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Hamrouni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Image Processing Theory, Tools and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Orléans, France. pp.263-267, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2015.7367143⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01309990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamma correction acceleration for real-time text extraction from complex colored images</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Medina Armas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Image Processing (ICIP) 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Quebec City, QC, Canada. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICIP.2015.7350854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new hybrid binarization method based on Kmeans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> 6th International Symposium on Communications, Control and Signal Processing (ISCCSP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Athens, Greece. </w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2014.6877830⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01305856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptive Feature Selection for Heterogeneous Image Databases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Image Processing Theory Tools and Applications (IPTA 2010)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France. pp.26--31, </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2010.5586751⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Content description and classification for Image recognition system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Information and Communication Technologies: From Theory to Applications (ICTTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Damascus, Syria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICTTA.2008.4529998⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous image retrieval system based on reatures extractionand SVM classifier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Funchal, Madeira, Portugal. pp.137--142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feature extraction and relevance evaluation for heterogeneous image database recognition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshops on Image Processing Theory, Tools and Applications (IPTA 2008)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Sousse, Tunisia. (elec. proc), </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IPTA.2008.4743738⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00654739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the heterogeneous image retrieval with QUIP-tree</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil Derbel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing Volume 3</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MLP Neural Network Classifier for breast cancer diagnostic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Cheikhrouhou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dorra Sellami-Masmoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Daoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Multi-Conference on Systems, Signals &amp; Devices, Communication and Signal Processing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Hammamet, Tunisia. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of DCT_2D toward FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chokri Ben Amar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First IEEE International Symposium on Control, Communications and Signal Processing, ISCCSP’04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2004, Hammamet, Tunisia. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISCCSP.2004.1296511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Retinal Abnormalities in Fundus Image Using CNN Deep Learning Networks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Elsevier. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">State of the Art in Neural Networks</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Ayman S. El-Baz; Jasjit S. Suri, pp.19-61, 2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02428351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Retinal image processing in Biometrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Akil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yaroub Elloumi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Amine Nait-Ali. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hidden Biometrics _ When Biometric Security Meets Biomedical Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, , 2019, 978-981-13-0956-4. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-981-13-0956-4_10⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02295012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Image Retrieval System in Heterogeneous Database</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalifa Djemal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Aleksandar D. Rodić. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Automation Control - Theory and Practice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, InTech, pp.327--349, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude et développement, Détection, lecture et reconnaissance automatique de plaques d'immatriculation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; RxCom. 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310096v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Tri Postal automatique, Détection des zones textuelles dans une image pour l'identification des objets postaux : étude algorithmique et implantation sur GPU</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Soua</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Solystic. 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310097v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Segmentation de pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Hilaire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.5 : Codage Vectoriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310081v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.2 : Spécification de l'architecture OverSeg</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1 : Spécification de l'architecture PNG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Marpeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport Technique] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport d'étude, Projet Demat+, Tâche 4.1: Adéquation Algorithme-Architecture-Codeur PNG/FPGA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] ESIEE Paris; Sagemcom. 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310087v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classification multi-modèles des images dans les bases Hétérogènes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rostom Kachouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traitement du signal et de l'image [eess.SP]. Université d'Evry-Val d'Essonne, 2010. Français. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00526649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId229"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C9514718"/>
+    <w:nsid w:val="498409CE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~dpt-it/a3si/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siteigm.univ-mlv.fr/equipe/a3si/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-pec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esiee.fr/formations/ingenieur-par-apprentissage/data-et-applications" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensea.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/fr/formations/ingenieur-par-apprentissage/informatique-et-applications" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-pem.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com/fr/grand-public/dematerialisation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisc.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn/site/enis_fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-025-03410-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.024345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02546-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.101902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.A2598.059120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacir Omran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451364v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451330v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dali" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Benameur" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Laabidi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451216v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320012" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451225v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320003" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451374v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451186v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284289" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukaddida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172154v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtss.2019.8915341" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293895v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936103" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955368v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a Ben Atitallah" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mnif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2018.8695275" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2004.1296511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/~dpt-it/a3si/" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://siteigm.univ-mlv.fr/equipe/a3si/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://ligm.u-pem.fr/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-gustave-eiffel.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.conseil-national-des-universites.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.u-pec.fr/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.esiee.fr/formations/ingenieur-par-apprentissage/data-et-applications" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrs.fr/en" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etis-lab.fr/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ensea.fr/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cyu.fr/" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ins2i.cnrs.fr/fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.esiee.fr/fr/formations/ingenieur-par-apprentissage/informatique-et-applications" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.u-pem.fr/" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.sagemcom.com/fr/grand-public/dematerialisation/" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ibisc.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/fr/index.html" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-evry.fr/" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.enis.rnu.tn/site/enis_fr/" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269808v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaroub Elloumi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rostom Kachouri" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-025-03410-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-pec.hal.science/hal-05269786v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El-Mehdi Chakour" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zineb Sadok" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anass Mansouri" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idriss Benatiya Andaloussi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibmed.2025.100259" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269760v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henda Boudegga" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Ben Abdallah" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nesrine Abroug" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ima.70118" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03641627v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Atitallah" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassene Mnif" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32604/cmc.2022.024345" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03621710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofien Ben Sayadia" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Akil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11517-022-02546-8" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348490v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedi Bedoui" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2021.101902" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02919771v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Ben Atitallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35940/ijrte.A2598.059120" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523901v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anis Boudabous" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533454v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mostefa Ben Naceur" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachida Saouli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2020.101692" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175795v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Greche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najia Es-Sbai" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-019-00896-5" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295007v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amed Mvoulana" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compmedimag.2019.101643" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893017v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cmpb.2018.09.007" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01286297v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Soua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11554-014-0458-2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01870666v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takwa Chihaoui" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hejer Jlassi" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Hamrouni" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110470383-008" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00646849v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalifa Djemal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJSISE.2011.041600" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745315v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/TS.28.547-574" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-K5H4W6LH-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654705v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.patcog.2010.07.001" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LSLSFH75-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269827v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nacir Omran" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amna Maraoui" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Werda" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Belgacem" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD64182.2025.10989985" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-05269854v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Ahaitouf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813354v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Abdelfattah" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813357v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813363v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813138v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04813350v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hedi Missaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451189v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/esann/2023.ES2023-180" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430227v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451259v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451330v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Dali" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Narjes Benameur" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youness Laaroussi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Laabidi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451216v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320012" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451350v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed H&#233;di Bedoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451304v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Mrad" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451364v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anas Mansouri" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451355v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451186v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CoDIT58514.2023.10284289" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451225v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA59101.2023.10320003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451374v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451313v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04451273v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818143v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818121v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrine Ouni" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03818099v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16210-7_46" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04006927v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukadida" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-23473-6_35" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205034v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03348489v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557601" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556991v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharmin Majumder" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser Kehtarnavaz" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2557554" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363238v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Boukaddida" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363234v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2019.8936103" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02533409v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172154v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/dtss.2019.8915341" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02172208v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20518-8_46" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004695v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02004691v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hedibedoui" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01955368v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M a Ben Atitallah" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Mnif" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Kammoun" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IINTEC.2018.8695275" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790317v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Slim" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2018.8570588" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525503v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alae Benchekroun" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262364" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01525504v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Syrine Ben Driss" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2262589" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305985v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSD.2016.7473709" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01422020v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309999v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305864v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2076483" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309987v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367214" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01306398v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Amin Ben Atitallah" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/STA.2015.7505238" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309993v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISPA.2015.7306060" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309990v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2015.7367143" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305887v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Medina Armas" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2015.7350854" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01305856v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2014.6877830" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2010.5586751" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342229v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Sellami-Masmoudi" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil Derbel" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTTA.2008.4529998" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342228v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00654739v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorra Masmoudi" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2008.4743738" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342236v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342194v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Cheikhrouhou" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Daoud" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310007v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abid" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chokri Ben Amar" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISCCSP.2004.1296511" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02428351v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295012v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-981-13-0956-4_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645067v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310096v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310097v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310074v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Hilaire" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310081v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310092v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Marpeaux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310093v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310087v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00526649v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>