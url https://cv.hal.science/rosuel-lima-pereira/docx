--- v0 (2026-03-06)
+++ v1 (2026-04-29)
@@ -254,174 +254,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05452742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">French Guiana, an Outermost Region of the European Union: issues and challenges in the XXI century</w:t>
+                <w:t xml:space="preserve">Sebastião, o Rei português</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosuel Lima-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Diálogos</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Boletim da CMF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 68, http://www.cmfolclore.ufma.br/wp-content/uploads/2021/11/BOLETIM-68.pdf</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02917574v1</w:t>
+                <w:t xml:space="preserve">hal-03528816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastião, o Rei português</w:t>
+                <w:t xml:space="preserve">French Guiana, an Outermost Region of the European Union: issues and challenges in the XXI century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosuel Lima-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boletim da CMF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Diálogos</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, History and international relations in the Guyana Region, 24 (2), pp.125-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4025/dialogos.v24i2.53475⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03528816v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02917574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Centralité et éléments périphériques de la représentation sociale des croyances en Amazonie</w:t>
               </w:r>
@@ -1328,338 +1328,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’enseignement du portugais dans deux espaces : Cayenne et Montpellier</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A IMIGRAÇÃO FEMININA NA GUIANA FRANCESA (2005-2021): DADOS E POLÍTICAS PÚBLICAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosuel Lima-Pereira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
+              <w:t xml:space="preserve">CONTATOS FRANCO-BRASILEIROS: RETROSPECTIVAS E PERSPECTIVAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...10 lines deleted...]
-              <w:t xml:space="preserve">, p. 299-306, 2022, 9786555501315</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontes Editores</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 978-65-5637-488-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240484v1</w:t>
+                <w:t xml:space="preserve">hal-03838696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O ensino de português em dois espaços: Caiena e Montpellier</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">L’enseignement du portugais dans deux espaces : Cayenne et Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mabiane Batista França</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosuel Lima-Pereira</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MEIRELES, Vanessa ; MACHADO VIEIRA, Marcia dos Santos (ed.). </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5151/9786555501315-17⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Blucher Open Access</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, p. 299-306, 2022, 9786555501315</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03607304v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04240484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A IMIGRAÇÃO FEMININA NA GUIANA FRANCESA (2005-2021): DADOS E POLÍTICAS PÚBLICAS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">O ensino de português em dois espaços: Caiena e Montpellier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mabiane Batista França</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosuel Lima-Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Meireles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CONTATOS FRANCO-BRASILEIROS: RETROSPECTIVAS E PERSPECTIVAS</w:t>
+              <w:t xml:space="preserve">Variação e ensino de português no mundo</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editora Blucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.279-298, 2022, 9786555501315. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pontes Editores</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.5151/9786555501315-17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03838696v1</w:t>
+                <w:t xml:space="preserve">hal-03607304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culturas do deslocamento e deslocamento de culturas</w:t>
               </w:r>
@@ -2512,51 +2512,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosuel Lima-Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1568y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917574v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53475" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528816v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508797v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03206695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04486423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Fabiana Da Costa E Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debibakas Audrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Danglades" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Nayana Penafort Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mello de Menezes Felix De Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilas Cardozo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma C. A. S. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03339493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalh&#227;es Therezinha Camargo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Prado-Netto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04494865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240484v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabiane Batista Fran&#231;a" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-e-ensino-de-portugues-no-mundo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607304v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-17" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteseditores.com.br/loja/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03170427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezinha Camargo-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01642394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uema.br" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05452742v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosuel Lima-Pereira" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/1568y" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03528816v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02917574v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4025/dialogos.v24i2.53475" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508797v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902414v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03206695v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806620v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01812186v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806610v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514769v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04486423v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natali Fabiana Da Costa E Silva" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debibakas Audrey" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Danglades" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fab&#237;ola Nayana Penafort Gon&#231;alves" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838739v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Mello de Menezes Felix De Souza" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atilas Cardozo" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Telma C. A. S. Pereira" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03339493v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalh&#227;es Therezinha Camargo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Prado-Netto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-04494865v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03838696v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ponteseditores.com.br/loja/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04240484v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Meireles" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabiane Batista Fran&#231;a" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.blucher.com.br/variacao-e-ensino-de-portugues-no-mundo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03607304v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5151/9786555501315-17" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-guyane.hal.science/hal-03170427v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338265v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02338395v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02510641v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811614v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terezinha Camargo-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01642394v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uema.br" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902408v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525420v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00802219v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2012BOR30037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>